--- v2 (2026-04-05)
+++ v3 (2026-04-07)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="a383" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2239">
   <si>
-    <t>ПРАЙС-ЛИСТ ЗА 05-04-2026</t>
+    <t>ПРАЙС-ЛИСТ ЗА 07-04-2026</t>
   </si>
   <si>
     <t>ВАКАНСИИ</t>
   </si>
   <si>
     <t>Новосибирск, Объединения 8, тел.: (383) 272-30-00</t>
   </si>
   <si>
     <t>ID в 1С</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Розн.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Автоматика для ворот, шлагбаумы, парковочные системы</t>
   </si>