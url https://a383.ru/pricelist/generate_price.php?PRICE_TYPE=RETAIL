--- v3 (2026-04-07)
+++ v4 (2026-05-30)
@@ -14,218 +14,174 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="a383" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2239">
-[...1 lines deleted...]
-    <t>ПРАЙС-ЛИСТ ЗА 07-04-2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2062">
+  <si>
+    <t>ПРАЙС-ЛИСТ ЗА 30-05-2026</t>
   </si>
   <si>
     <t>ВАКАНСИИ</t>
   </si>
   <si>
     <t>Новосибирск, Объединения 8, тел.: (383) 272-30-00</t>
   </si>
   <si>
     <t>ID в 1С</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Розн.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Автоматика для ворот, шлагбаумы, парковочные системы</t>
   </si>
   <si>
     <t>GSM модули</t>
-  </si>
-[...10 lines deleted...]
-    <t>нет в наличии</t>
   </si>
   <si>
     <t>00038931</t>
   </si>
   <si>
     <t>GSM аудио домофон SLX-ADM</t>
   </si>
   <si>
     <t>Готовое решение для GSM-диспетчеризации шлагбаумов.
 Заменяет проводную панель.
 Емкостная кнопка вызова. Не замерзает, не заливается дождём, не ломается.
 Голосовых пользователей = 4
 Администраторов = 7
 Пользователей шлагбаума (звонок) = 4000
 Загрузка базы номеров через FTP.
 Пуск автоматики шлагбаума (импульс на сухих контактах).
 Прямое управление магнитными или электромеханическими замками любых типов
 От минус 40 до плюс 40 градусов. Термостат.
 Питание +9 В … +15 В</t>
   </si>
   <si>
     <t>в наличии</t>
   </si>
   <si>
-    <t>00-00015286</t>
-[...18 lines deleted...]
-  <si>
     <t>00-00016600</t>
   </si>
   <si>
     <t>Модуль GSM &amp;quot;Домовой NEXT&amp;quot; 15000 4G LTE</t>
   </si>
   <si>
     <t>Полнофункциональный GSM модуль для ворот 
 1. До 15000 пользователей c функцией Авторегистрация
 2. Ограничение доступа по дням недели и времени
 3. Возможность задать количество проходов и/или установить период доступа для каждого пользователя.
 4. Хранение/изменение всех настроек и списка телефонных номеров через облачный сервис.
 5. Поддержка цифровой фотокамеры для фиксации проходов
 6. Сохранение статистики проходов и фотографий в облаке.
 7. Удаленное открыие и управление по IP.
 8. Возможность подключения к диспетчерской системе "Безопасный город" для предоставления возможности беспрепятственного доступа МЧС, Милиции, Скорой помощи, пожарным и социальным службам.
 9. Поддержка RFID и кодовые панели Wiegand 26/34</t>
-  </si>
-[...7 lines deleted...]
-    <t>GSM WiFi модуль ИПРО-шлагбаум 4.0 - предназначен для управления системами контроля доступа (шлагбаум/ворота), которые имеют автоматический блок управления и могут управляться внешним сигналом. Внутрь устройства устанавливается Sim карта, которая необходима для работы в сети GSM и доступа в интернет. Настройка устройства, происходит через мобильное приложение, или с помощью программы «Конфигуратор».</t>
   </si>
   <si>
     <t>00-00011044</t>
   </si>
   <si>
     <t>SOS112 (вер. 3.1) Акустический детектор сирен экстренных служб</t>
   </si>
   <si>
     <t>Базовая модель акустического детектора сирен для обеспечения беспрепятственного доступа экстренных служб. В комплекте устройства есть выносной микрофонный блок, что удобно при монтаже на шлагбаумы
 Есть функция ручной или автоматический разблокировки с подключением пожарного извещателя (ИПС) или непосредственно к пожарной сигнализации (ПС).
 Технические характеристики:
 Напряжение питания: 220 В
 Выходы: Контактное реле NC/NО (5А)
 Класс защиты корпусов: IP65
 Время обнаружения: 3-5 сек
 Время задержки срабатывания реле: 5 секунд / 5 минут (установка по DIP)
 Датчик обнаружения: микрофонный капсюль
 Частота приема: от 0,4 кГц до 1.9 кГц
 Размеры:
 Исполнительный блок: 160х80х55 мм
 Микрофонный блок: 52х50х35 мм
 Комплектация:
 Исполнительный блок – 1 шт.
 Микрофонный блок - 1 шт.
 Инструкция по эксплуатации – 1 шт.
 Табличка «активировать сирену» – 1 шт.
 Упаковка - 1шт.</t>
   </si>
   <si>
     <t>Автоматика для откатных ворот</t>
   </si>
   <si>
     <t>Компектующие</t>
   </si>
   <si>
     <t>00024898</t>
   </si>
   <si>
     <t>88001-0254, Нагревательный кабель для BX, BK, BY, FAST, FERNI и FROG (PSRT02)</t>
   </si>
   <si>
     <t>Универсальный нагревательный кабель CAME со встроенным термостатом для использования с приводами CAME для откатных ворот серии BX, BK, BY, а также с приводами CAME для распашных ворот серии FAST, FERNI и FROG.</t>
   </si>
   <si>
-    <t>00-00014127</t>
-[...4 lines deleted...]
-  <si>
     <t>00-00014632</t>
   </si>
   <si>
     <t>SGN.00.001, С-профиль</t>
   </si>
   <si>
     <t>Предназначен для установки крепления рейки зубчатой</t>
+  </si>
+  <si>
+    <t>нет в наличии</t>
   </si>
   <si>
     <t>00-00014633</t>
   </si>
   <si>
     <t>SGN.00.400, Крепление для зубчатой рейки</t>
   </si>
   <si>
     <t>Предназначен для установки рейки зубчатой. Один комплект идет на установку одной рейки зубчатой.</t>
   </si>
   <si>
     <t>00-00014823</t>
   </si>
   <si>
     <t>SG.01.002.A, шина направляющая</t>
   </si>
   <si>
     <t>Неоцинкованная
 Неокрашенная
 Устанавливается на нижнюю часть ворот 
 Обеспечивает движение ворот по роликовым опорам.</t>
   </si>
   <si>
     <t>00-00015549</t>
   </si>
@@ -333,257 +289,196 @@
   <si>
     <t>Максимальная масса створки, кг. 450
 Масса, кг/шт. 3,3
 Опора роликовая со стальными роликами предназначена для перемещения створки самонесущих откатных ворот.
 Используется для изготовления ворот на шине SG.01.x. Для регулировки опоры по высоте рекомендуется применять болты M12x50 DIN933 оцинкованные.</t>
   </si>
   <si>
     <t>00036262</t>
   </si>
   <si>
     <t xml:space="preserve">SGN.01.718, Кронштейн </t>
   </si>
   <si>
     <t>Кронштейн предназначен для установки роликов поддерживающих SGN.00.720 при монтаже откатных ворот.
 Крепится к столбу проема.
 Необходима установка двух кронштейнов.
 Позволяет изготавливать ворота из труб шириной от 40 до 60 мм.</t>
   </si>
   <si>
     <t>00-00010671</t>
   </si>
   <si>
     <t xml:space="preserve">SGN.01.320, ролик опорный </t>
   </si>
   <si>
-    <t>SGN.01.320, ролик опорный</t>
-[...1 lines deleted...]
-  <si>
     <t>00-00010672</t>
   </si>
   <si>
     <t>SGN.01.420, улавливатель нижний</t>
   </si>
   <si>
     <t>00-00010673</t>
   </si>
   <si>
     <t>FLGU.400.0904, кронштейн</t>
   </si>
   <si>
     <t>00-00010674</t>
   </si>
   <si>
     <t>SGN.01.200, подставка</t>
   </si>
   <si>
     <t>00-00010675</t>
   </si>
   <si>
     <t>SGN.01.510, упор</t>
   </si>
   <si>
     <t>00-00015630</t>
   </si>
   <si>
     <t>FLGU.400.0939, Кронштейн (с направлением открывания влево)</t>
   </si>
   <si>
+    <t>00026866</t>
+  </si>
+  <si>
+    <t>SG.01.500 ловитель верхний</t>
+  </si>
+  <si>
+    <t>00026862</t>
+  </si>
+  <si>
+    <t>SG.01.701 шина</t>
+  </si>
+  <si>
+    <t>00026863</t>
+  </si>
+  <si>
+    <t>SG.01.710 ролик поддерживающий</t>
+  </si>
+  <si>
+    <t>00033174</t>
+  </si>
+  <si>
+    <t>SG.02.001 шина направлющая 6 метров (оцинкованная)</t>
+  </si>
+  <si>
+    <t>00033173</t>
+  </si>
+  <si>
+    <t>SG.02.100 роликовая опора</t>
+  </si>
+  <si>
+    <t>00033175</t>
+  </si>
+  <si>
+    <t>SG.02.300 ролик концевой</t>
+  </si>
+  <si>
+    <t>00033176</t>
+  </si>
+  <si>
+    <t>SG.02.400 улавливатель нижний</t>
+  </si>
+  <si>
+    <t>00033177</t>
+  </si>
+  <si>
+    <t>SG.02.600 заглушка для направляющей шины</t>
+  </si>
+  <si>
     <t>Комплекты автоматики для откатных ворот</t>
   </si>
   <si>
     <t>Приводы для откатных ворот</t>
   </si>
   <si>
-    <t>00023904</t>
-[...55 lines deleted...]
-  <si>
     <t>Автоматика для распашных ворот</t>
   </si>
   <si>
     <t>Блоки управления</t>
   </si>
   <si>
-    <t>00028230</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00012211</t>
   </si>
   <si>
     <t xml:space="preserve">801QA-0050, ZLX24MA,Универсальный, многофункциональный блок управления (24 В) </t>
   </si>
   <si>
     <t>Универсальный, многофункциональный блок управления (24 В) для двустворчатых распашных ворот с дисплеем и технологией адаптивного управления крутящим моментом</t>
   </si>
   <si>
     <t>00018170</t>
   </si>
   <si>
     <t>JA320, бокс для блоков управления  JA592, пластик IP55</t>
   </si>
   <si>
     <t>Бокс для блоков управления JA574, JA592, пластик IP55</t>
   </si>
   <si>
     <t>Комплекты автоматики для распашных ворот</t>
   </si>
   <si>
     <t>Приводы для распашных ворот</t>
   </si>
   <si>
     <t>00008135</t>
   </si>
   <si>
     <t>A5024N, линейный привод</t>
   </si>
   <si>
     <t>Самоблокирующийся линейный привод. Двигатель 24 В. Со встроенными концевыми выключателями открывания и микровыключателем замедления при закрывании для створок шириной до 5 м или весом до 1000 кг, высокая интенсивность работы.</t>
   </si>
   <si>
-    <t>00038682</t>
-[...7 lines deleted...]
-  <si>
     <t>Автоматика для секционных ворот</t>
   </si>
   <si>
-    <t>00032903</t>
-[...16 lines deleted...]
-  <si>
     <t>Комплекты автоматики для секционных ворот</t>
   </si>
   <si>
+    <t>00-00003671</t>
+  </si>
+  <si>
+    <t>VER10DMS (2,25), Комплект автоматики для секционных ворот высотой до 2,25 м на основе привода VER10DMS (встроенный блок управления, радиоуправление, направляющий профиль)</t>
+  </si>
+  <si>
+    <t>Комплект для автоматизации секционных гаражных ворот высотой до 2,25 м.
+Состав комплекта: 
+VER10DMS - Привод 24 В потолочный для секционных ворот - 1 шт
+V0679 - Профиль направляющий с цепной передачей для ворот высотой до 2,25 м - 1 шт
+AF43S - Плата-радиоприемник 433.92 МГц     - 1 шт
+806TS-0310, TOP44FGN - Брелок-передатчик 4-х канальный, 433,92 МГц, с фиксированным кодом - 1 шт</t>
+  </si>
+  <si>
     <t>Приводы для секционных ворот</t>
   </si>
   <si>
-    <t>00033359</t>
-[...25 lines deleted...]
-  <si>
     <t>Автоматические двери</t>
   </si>
   <si>
     <t>00031218</t>
   </si>
   <si>
     <t>105209, фотоэлементы MINISWITCH GLS</t>
   </si>
   <si>
     <t>Фотоэлементы MINISWITCH GLS</t>
   </si>
   <si>
     <t>00031219</t>
   </si>
   <si>
     <t>105122, пара роликовых опор А1000 в сборе для подвеса дополнительной створки</t>
   </si>
   <si>
     <t>00031433</t>
   </si>
   <si>
     <t>105434, пара боковых крышек А100 с крепежом</t>
   </si>
   <si>
     <t>00032678</t>
@@ -645,310 +540,177 @@
   <si>
     <t>00034584</t>
   </si>
   <si>
     <t>105487, блок направляющий напольный с кронштейном крепления к вертикальной поверхности, 2 штуки</t>
   </si>
   <si>
     <t>Автоматические парковочные системы</t>
   </si>
   <si>
     <t>Аксессуары, элементы управления и безопасности</t>
   </si>
   <si>
     <t>Дополнительное оборудование</t>
   </si>
   <si>
     <t>00016239</t>
   </si>
   <si>
     <t>SMA, датчик магнитный одноканальный</t>
   </si>
   <si>
     <t>Датчик магнитный одноканальный для обнаружения транспортных средств</t>
   </si>
   <si>
-    <t>00032304</t>
-[...25 lines deleted...]
-  <si>
     <t>00-00009046</t>
   </si>
   <si>
     <t>RSE, Плата для синхронной работы автоматики и передачи данных по CRP (Came Remote Protocol)</t>
   </si>
   <si>
     <t>Радиоуправление, ключи, кнопки</t>
   </si>
   <si>
     <t>00006407</t>
   </si>
   <si>
     <t>6100012, антенна 433,9 МГц</t>
   </si>
   <si>
     <t>Антенна  433,9 МГц</t>
   </si>
   <si>
     <t>00023845</t>
   </si>
   <si>
     <t>AF43RU, радиоприемник встраиваемый  для 001TOP-432EE, 001TOP-434EE, 001TAM-432SA</t>
   </si>
   <si>
     <t>Радиоприемник встраиваемый  для 001TOP-432EE, 001TOP-434EE, 001TAM-432SA. Частота 433,92 МГц.</t>
   </si>
   <si>
     <t>00015343</t>
   </si>
   <si>
     <t>FLO2R-S, передатчик 2-канальный</t>
   </si>
   <si>
     <t>пульт 2-канальный,  динамический код, обеспечивающий защиту сигнала</t>
   </si>
   <si>
     <t>00015348</t>
   </si>
   <si>
     <t>FLO4R-S, передатчик 4-канальный</t>
   </si>
   <si>
     <t>пульт 4-канальный,  динамический код, обеспечивающий защиту сигнала</t>
   </si>
   <si>
-    <t>00024009</t>
-[...4 lines deleted...]
-  <si>
     <t>00031280</t>
   </si>
   <si>
     <t>AF43TW, радиоприемник встраиваемый для 001TWIN 2 и 001TWIN 4</t>
   </si>
   <si>
     <t>Радиоприемник встраиваемый для 001TW2EE и 001TW4EE. Частота 433,92 МГц.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Ключ-выключатель накладной</t>
   </si>
   <si>
     <t>00023502</t>
   </si>
   <si>
     <t>SWITCH, Выключатель клавишный (одна кнопка)</t>
   </si>
   <si>
     <t>Выключатель SWITCH клавишный (одна кнопка) для приводов.</t>
   </si>
   <si>
     <t>00007253</t>
   </si>
   <si>
     <t>AF43S, радиоприемник встраиваемый, частота 433,92 МГц</t>
   </si>
   <si>
     <t>Встраиваемая плата радиоприемника
 Ограничения:
 Для определения количества програмируемых брелоков-передатчиков с динамическим кодом см. инструкцию к Блоку управления.</t>
   </si>
   <si>
     <t>00036968</t>
   </si>
   <si>
     <t>DHRE-1, приемник внешний 1канальный</t>
   </si>
   <si>
     <t>Приемник внешний 1канальный 433 Мгц,  1000 абонентов.</t>
   </si>
   <si>
-    <t>00035865</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00002933</t>
   </si>
   <si>
     <t>Transmitter 4-PRO, пульт 4-х канальный, 433МГц</t>
   </si>
   <si>
     <t>Пульт Transmitter 4 PRO  4-х канальный 433МГц</t>
   </si>
   <si>
     <t>00-00006562</t>
   </si>
   <si>
     <t>AT-4N, 4-х канальный пульт дистанционного управления Alutech</t>
   </si>
   <si>
     <t>4-х канальный пульт дистанционного управления.
 (Подходят также для автоматики AN-Motors!)</t>
   </si>
   <si>
-    <t>00-00000688</t>
-[...16 lines deleted...]
-  <si>
     <t>00-00013241</t>
   </si>
   <si>
     <t>806TS-0270, TOP44RBN, Брелок-передатчик 4-х канальный, 433,92 МГц, с динамическим кодом</t>
   </si>
   <si>
     <t>Брелок-передатчик TOP Sport Line с технологией динамического кода. Сочетает в себе невероятное удобство, стильный дизайн и современные технологии управления автоматикой. TOP Sport Line имеет 4 кнопки для управления разными устройствами: используйте один пульт для всей своей автоматики. Брелок-передатчик оснащен технологией динамического кода для большей защиты.</t>
   </si>
   <si>
-    <t>00-00014264</t>
-[...26 lines deleted...]
-  <si>
     <t>Фотоэлементы, сигнальные лампы</t>
   </si>
   <si>
-    <t>00023443</t>
-[...7 lines deleted...]
-  <si>
     <t>00023446</t>
   </si>
   <si>
     <t>DHPC, стойка под фотоэлементы</t>
   </si>
   <si>
     <t>Стойка для фотоэлемента 0,5 м (DOORHAN)</t>
   </si>
   <si>
     <t>00033655</t>
   </si>
   <si>
     <t>EPM, пара фотоэлементов MEDIUM для наружной установки</t>
-  </si>
-[...25 lines deleted...]
-    <t>Сигнальная лампа.</t>
   </si>
   <si>
     <t>00-00012192</t>
   </si>
   <si>
     <t>806LA-0020, KRX1FXSW, Светодиодная сигнальная лампа с белым плафоном, электропитание 24/230 В</t>
   </si>
   <si>
     <t>00-00012194</t>
   </si>
   <si>
     <t>806LA-0040, Кронштейн для крепления сигнальной лампы KRX к вертикальной поверхности</t>
   </si>
   <si>
     <t>Барьеры</t>
   </si>
   <si>
     <t>Запчасти</t>
   </si>
   <si>
     <t>00007456</t>
   </si>
   <si>
     <t>119RIG208 (119G0401SAC), заглушка для стрелы G0401</t>
   </si>
@@ -1279,63 +1041,50 @@
   <si>
     <t>Свинцово-кислотные аккумуляторы DELTA серии DT специально разработаны для
 применения в слаботочных системах и оптимизированы для работы в буферном
 режиме. Аккумуляторы DELTA серии DT имеют низкое внутреннее сопротивление
 и высокую плотность энергии. Отвечая международным стандартам
 безопасности, рекомендованы для применения в охранно-пожарных системах, а
 также системах контроля и управления доступом. Срок службы – 5 лет.
 12 В, 2.2 Ач, 178/35/66 мм</t>
   </si>
   <si>
     <t>00022670</t>
   </si>
   <si>
     <t>Аккумулятор DELTA DT 12045</t>
   </si>
   <si>
     <t>Свинцово-кислотные аккумуляторы DELTA серии DT специально разработаны для
 применения в слаботочных системах и оптимизированы для работы в буферном
 режиме. Аккумуляторы DELTA серии DT имеют низкое внутреннее сопротивление
 и высокую плотность энергии. Отвечая международным стандартам
 безопасности, рекомендованы для применения в охранно-пожарных системах, а
 также системах контроля и управления доступом. Срок службы – 5 лет.
 12 В, 4.5 Ач, 90/70/107 мм</t>
   </si>
   <si>
-    <t>00023000</t>
-[...11 lines deleted...]
-  <si>
     <t>00022389</t>
   </si>
   <si>
     <t>Аккумулятор DELTA DTM 1212</t>
   </si>
   <si>
     <t>Свинцово-кислотные аккумуляторы DELTA серии DTM изготовлены по технологии с
 абсорбированным электролитом (AGM). В батареях этой серии применена
 усовершенствованная конструкция решеток из особо чистого сплава свинца, что
 увеличивает срок службы и улучшает разрядные характеристики. Серия DTM является универсальной и рекомендована для использования как в буферном, так и в циклическом режимах работы . в различных переносных приборах, а также в стационарных системах с резервным питанием. Срок службы – свыше 8 лет.
 12 В, 12 Ач, 151/98/101 мм</t>
   </si>
   <si>
     <t>00022236</t>
   </si>
   <si>
     <t>Аккумулятор DELTA DTM 1226</t>
   </si>
   <si>
     <t>Свинцово-кислотные аккумуляторы DELTA серии DTM изготовлены по технологии с
 абсорбированным электролитом (AGM). В батареях этой серии применена
 усовершенствованная конструкция решеток из особо чистого сплава свинца, что
 увеличивает срок службы и улучшает разрядные характеристики. Серия DTM является универсальной и рекомендована для использования как в буферном, так и в циклическом режимах работы . в различных переносных приборах, а также в стационарных системах с резервным питанием. Срок службы – свыше 8 лет.
 12 В, 26 Ач, 166/175/125 мм</t>
   </si>
@@ -1443,140 +1192,136 @@
   </si>
   <si>
     <t>Герметизированные свинцово-кислотные аккумуляторы серии КТЛ изготавливаются по технологии AGM. Каждый элемент оснащен клапаном избыточного давления. Высокое качество сборки обеспечено применением уникальной технологии AW PRO – полностью автоматизированная конвейерная сборка аккумуляторов. Аккумуляторы могут эксплуатироваться при вертикальном и горизонтальном размещении. Аккумуляторные батареи серии КТЛ идеальны для применения в системах бесперебойного питания.
 Срок службы 12+ лет
 12 В, 40 Ач, 198*167*173 мм</t>
   </si>
   <si>
     <t>00026658</t>
   </si>
   <si>
     <t>Аккумулятор ETALON FORS 1212</t>
   </si>
   <si>
     <t>Свинцово-кислотные аккумуляторы ETALON FORS входят в линейку "FOR SECURITY" и предназначены для резервного электропитания приборов, систем охранной и пожарной сигнализации.
 Основные сферы применения аккумуляторов серии FORS:
 Системы безопасности
 Электронные кассовые аппараты
 Электронное тестовое оборудование
 Системы аварийного освещения
 Геофизическое и геодезическое оборудование
 Системы контроля и доступа
 Расчетный срок службы: для моделей до 26 Ач - до 5 лет, для моделей 40 - 100 Ач - до 10 лет.
 Предназначены для работы как в буферном, так и в циклическом режимах.
 Серия сертифицирована для использования предприятиями на территории Российской Федерации.
 12 В, 12 Ач, 151/98/101 мм, 3,5 кг</t>
+  </si>
+  <si>
+    <t>00-00000435</t>
+  </si>
+  <si>
+    <t>Аккумулятор Rexant Li-ion 16340 unprotected 700 mAH 3.7 В (30-2040)</t>
   </si>
   <si>
     <t>Видеонаблюдение</t>
   </si>
   <si>
     <t>Взрывозащищенное оборудование</t>
   </si>
   <si>
     <t>Видеокамеры</t>
   </si>
   <si>
     <t>HD-Аналог</t>
   </si>
   <si>
     <t>IP-камеры</t>
   </si>
   <si>
     <t>Коммутаторы</t>
   </si>
   <si>
     <t>Термокожухи</t>
   </si>
   <si>
     <t>00026834</t>
   </si>
   <si>
     <t>AK-BL2M (2.8mm), цветная видеокамера</t>
   </si>
   <si>
     <t>Цветная мультиформатная уличная цилиндрическая видеокамера
 - Матрица 1/3"CMOS Sensor F37P, 0.03 lux@F2.0
 - Процессор DSP FH8538E
 - Разрешение AHD/TVI: 2M@30fps; CVI: 2M@30fps
 - Видеовыход - AHD/TVI/CVI (BNC) 
 - Объектив 2.8 мм
 - ИК-подсветка до 25 м, 42µ x 2pcs, AGC Auto Control
 - Особенности OSD-меню, DNR, DWDR, IR-Cut фильтр
 - Корпус металл
 - Размеры 169 х 67.5 x 70 мм
 - Температурный режим -40°C ~ +50°C
 - Класс защиты IP67
 - Питание DC12V, 500 mA</t>
-  </si>
-[...8 lines deleted...]
-2Mп; CMOS; объектив 2.8мм; механический ИК-фильтр; чувствительность 0.02лк@F2.0; видеовыход: BNC (переключаемый HDCVI/TVI/AHD/CVBS); 25к/с@1080p; ИК-подсветка до 30м, Led-подсветка до 20м; защита: IP67; питание: 12В(DC); корпус: металл</t>
   </si>
   <si>
     <t>00040999</t>
   </si>
   <si>
     <t>AK-IP2-BL/AF-PoE, цветная IP-видеокамера</t>
   </si>
   <si>
     <t>Цветная уличная цилиндрическая IP-видеокамера
 - Матрица 1/2.9" Progressive Scan 2MP CMOS Sensor GC2063, 0.008 Lux @ (F1.6, AGC ON)
 - Процессор DSP Fullhan FH8652
 - Основной поток 3М(2304*1296)@30fps/2М(1920*1080)@30fps
 - Дополнительный поток 1280*720@30fps 
 - Моторизованный вариообъектив 2.7-13.5 мм (гор. угол 101°-34°)
 - Компрессия H.265+/H.265//H.264+/H.264
 - ИК-подсветка до 40 м, 42µ x 4pcs, CDS Auto Control
 - Особенности  IR-Cut фильтр, DWDR
 - Поддержка ONVIF 19.12(Profile S/T/G), P2P (QR Code), IOS, Android
 - Корпус металл + пластик
 - Размеры 268 х 95 х 88 мм
 - Температурный режим -40°C ~ +50°C
 - Класс защиты IP67
 - Питание PoE (IEEE 802.3af)/DC12V, 950 mA</t>
   </si>
   <si>
     <t>00-00003384</t>
   </si>
   <si>
     <t xml:space="preserve">BOLID VCI-222 вер.2(3,4,5) цветная видеокамера </t>
   </si>
   <si>
     <t>Версия 3. Купольная сетевая видеокамера, цветная, 2 Мп, объектив 2,8 мм, фиксированный; ИК-подсветка (до 30 м); MicroSD; DC12V, PoE; IP67; -50°C~+60°C, IK10</t>
   </si>
   <si>
     <t>00-00013987</t>
   </si>
   <si>
-    <t xml:space="preserve">TC-C32XN (I3/E/Y/2.8mm/V 5.1), цветная видеокамера </t>
+    <t>TC-C32XN (I3/E/Y/2.8mm/V 5.1), цветная видеокамера купольная</t>
   </si>
   <si>
     <t>Купольная "турель", 2Мп, 1920×1080@30к/c, DWDR, цвет: 0.02лк, S+265, H.265 (HP), S+264, H.264 (HP, MP, BP), объектив 2.8мм, встроенный микрофон, G.711A, G.711U 8кГц , только PoE 802.3af, адаптивная ИК подсветка до 30м, защита IP40, современный WEB интерфейс без плагинов, только детектор движения, без тревожных входов/выходов, без поддержки microSD</t>
   </si>
   <si>
     <t>00-00006633</t>
   </si>
   <si>
     <t>AK-IP2-BL/DV28-PoE, цветная IP-видеокамера</t>
   </si>
   <si>
     <t>Цветная уличная цилиндрическая IP-видеокамера
 - Матрица 1/2.9" 2MP CMOS Sensor GC2063, 0.008 Lux @ (F1.6, AGC ON)
 - Процессор DSP FH8652
 - Основной поток 3MP(2304*1296)@30fps, 2M(1920*1080)@30fps
 - Дополнительный поток 1280*720@30fps
 - Вариообъектив 2.8~12,0 мм, 3MP 
 - Компрессия H.265+/H.265/H.264+/H.264
 - ИК-подсветка до 40 м, 42µ x 2pcs, CDS Auto Control
 - Особенности  DWDR, 3DNR, IR-Cut фильтр
 - Поддержка ONVIF 19.12(Profile S/T/G), P2P (QR Code), IOS, Android
 - Корпус металл
 - Размеры 211 х 92 х 90 мм
 - Температурный режим -40°C ~ +50°C
 - Класс защиты IP67
@@ -1627,59 +1372,50 @@
   <si>
     <t>AK-XVR3104, видеорегистратор</t>
   </si>
   <si>
     <t>Цифровой мультиформатный видеорегистратор 
 -Видеовходы 4 x BNC
 -Видеовыходы HDMI (1*4K), VGA (1*FHD)
 -Вход/выход аудио - 2/1 
 -Вход/выход  тревоги - 4/1 
 -Компрессия H.265+/H.265/H.264
 -Жесткий диск 1 x SATA 2.5"/3.5" HDD до 6 Tb (приобретается отдельно)
 -Режимы 4HD+2IPC, 9CH/HD+IPC, 16CH/IPC
 HD Input:  4K@15fps, 5M@20fp, 4M@30fps, 3M@30fp, 2M@30fps
 IPC Input:  IPC  Only/16CH;  Default 2CH, MAX 5MP                              
 -Запись  4K-N@8fps, 5M-N@10fps, 5M@6fps, 4M-N@15fps, 4M@8fps,3M-N@18fps, 3M@9fps, 2M@15fps
 -Воспроизведение  IPC Only 4CH /HD Only 4CH : 4*5M@6fps/1*5M@30fps
 -Особенности  AI Management: AI detection/ Face Comparison: 1CH 
 -Архивирование Regular backup, smart backup 
 -Поддержка TCP/IP HTTP, UPnP/NTP, SMTP/DHCP/FTP/DDNS, RTSP, RTCP, P2P, Support Internet Explorer and Special Client Software, remote view by Mobilephone (iPhone, iPad, Android Phone)
 -Порты 2хUSB2.0, 1xRS485,1xRJ45(10M/100M adaptive Ethernet interface)
 -Корпус металлический
 -Размеры 260мм x 215мм x 43мм
 -Питание DC 12В/2A</t>
   </si>
   <si>
-    <t>00025876</t>
-[...7 lines deleted...]
-  <si>
     <t>00032776</t>
   </si>
   <si>
     <t>AK-XVR2108, видеорегистратор</t>
   </si>
   <si>
     <t>Цифровой мультиформатный видеорегистратор 
 -Видеовходы 8 x BNC
 -Видеовыходы HDMI (1*4K), VGA (1*FHD)
 -Вход/выход аудио - 2/1 
 -Вход/выход  тревоги - 8/1 
 -Компрессия H.265+/H.265/H.264
 -Жесткий диск 1 x SATA 2.5"/3.5" HDD до 8 Tb (приобретается отдельно)
 -Режимы 8CH/HD, 9CH/HD+IPC, 16CH/IPC
 HD Input:  5M@12fp, 4M@15fps, 3M@18fp, 2M@30fps
 IPC Input:  IPC  Only/16CH, MAX 5MP                              
 -Запись  5M-N@6fps, 4M-N@8fps, 3M-N@10fps, 2M-N@15fps
 -Воспроизведение  IPC Only 4CH 2*1080P/1*5M / HD Only 4CH : 4*1080N/4*5M
 -Архивирование Regular backup, smart backup 
 -Поддержка TCP/IP HTTP, UPnP/NTP, SMTP/DHCP/FTP/DDNS, RTSP, RTCP, P2P, Support Internet Explorer and Special Client Software, remote view by Mobilephone (iPhone, iPad, Android Phone)
 -Порты 2хUSB2.0, 1xRS485,1xRJ45(10M/100M adaptive Ethernet interface)
 -Корпус металлический
 -Размеры 260мм x 215мм x 43мм
 -Питание DC 12В/2A</t>
   </si>
@@ -1702,107 +1438,98 @@
 IPC Input:  IPC  Only/16CH; MAX 8MP                              
 -Запись  4K-N@8fps, 5M-N@10fps, 5M@6fps, 4M-N@15fps, 4M@8fps,3M-N@18fps, 3M@9fps, 2M@15fps
 -Воспроизведение  IPC Only 4CH /HD Only 8CH : 2*1080P/1*5M
 -Особенности  AI Management: AI detection/ Face Comparison: 2CH 
 -Архивирование Regular backup, smart backup 
 -Поддержка TCP/IP HTTP, UPnP/NTP, SMTP/DHCP/FTP/DDNS, RTSP, RTCP, P2P, Support Internet Explorer and Special Client Software, remote view by Mobilephone (iPhone, iPad, Android Phone)
 -Порты 2хUSB2.0, 1xRS485,1xRJ45(10M/100M adaptive Ethernet interface)
 -Корпус металлический
 -Размеры 260мм x 215мм x 43мм
 -Питание DC 12В/2A</t>
   </si>
   <si>
     <t>00027790</t>
   </si>
   <si>
     <t>RVi-1HDR2081L, видеорегистратор</t>
   </si>
   <si>
     <t>Количество аналоговых видеовходов: 8; Количество каналов IP:  До 4 (с 8-ю подключенными аналоговыми видеовходами); До 12 (при полном замещении аналоговых видеовходов); Максимальное разрешение записи на канал: IP - 6 Мп (3072×2048); CVI - 5M-N (1296×1944), 1080P (1920×1080); TVI - 5M-N (1296×1944), 1080P (1920×1080); AHD - 5M-N (1296×1944), 1080P (1920×1080); PAL - 960H (960×576); Входной видеосигнал: CVI; TVI; AHD; CVBS; IP; Максимальная скорость записи на канал: IP - 25 к/с при разрешении 6 Мп; CVI - 12 к/с при разрешении 1080P; 10 к/с при разрешении 5M-N.
 Максимальный входящий битрейт: 64 Мбит/с; Поддерживаемые видеокодеки: H.264; H.264B; H.264H; H.265; H.264+; H.265+; MJPEG; AI-кодек; Видеовыходы: 1 FullHD (1920×1080) / 1 FullHD (1920×1080); Количество, тип, максимальный объем HDD: 1 х SATA 10 ТБ</t>
   </si>
   <si>
     <t>Жесткие диски</t>
   </si>
   <si>
+    <t>00039465</t>
+  </si>
+  <si>
+    <t>Жёсткий диск 1 Tb WD Original WD10PURZ Video Purple 64Mb 3.5&amp;quot;</t>
+  </si>
+  <si>
+    <t>Жёсткий диск 1 Tb WD Original WD10PURZ Video Purple 64Mb 3.5"</t>
+  </si>
+  <si>
     <t>Программное обеспечение</t>
   </si>
   <si>
     <t>Аксессуары</t>
   </si>
   <si>
     <t>00-00016666</t>
   </si>
   <si>
     <t>Лента хомутная оцинкованная (30м / 9мм)</t>
   </si>
   <si>
     <t>Лента хомутная оцинкованная. Длина 30м, ширина 9мм. Используется (в комплекте с замком) для крепления на столб кронштейнов для камер наружного видеонаблюдения и других конструкций различного назначения.</t>
   </si>
   <si>
     <t>00-00016667</t>
   </si>
   <si>
     <t>Замок хомутной ленты (9мм)</t>
   </si>
   <si>
     <t>Замок хомутной ленты (9мм). Используется для закрепления и фиксации хомутной ленты.</t>
   </si>
   <si>
     <t>Кронштейны</t>
   </si>
   <si>
-    <t>00010425</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00002380</t>
   </si>
   <si>
     <t>BR-103 Кронштейн BOLID для крепления видеокамер на столб; 130,4х170х45 мм; до 10кг</t>
   </si>
   <si>
     <t>Микрофоны</t>
   </si>
   <si>
     <t>Монтажные коробки</t>
   </si>
   <si>
-    <t>00039602</t>
-[...7 lines deleted...]
-  <si>
     <t>Наклейки, муляжи</t>
   </si>
   <si>
     <t>00027792</t>
   </si>
   <si>
     <t>Наклейка &amp;quot;Ведется видеонаблюдение&amp;quot; (красная)</t>
   </si>
   <si>
     <t>Комплект состоит из 2х наклеек: "ВЕДЕТСЯ ВИДЕОНАБЛЮДЕНИЕ" (140*110мм) и "ОБЪЕКТ НАХОДИТСЯ ПОД ОХРАНОЙ" (140*40 мм). Пленка</t>
   </si>
   <si>
     <t>00027793</t>
   </si>
   <si>
     <t>Наклейка &amp;quot;Ведется видеонаблюдение&amp;quot; (серая)</t>
   </si>
   <si>
     <t>Объективы</t>
   </si>
   <si>
     <t>Переходники, шнуры</t>
   </si>
   <si>
     <t>00004134</t>
@@ -1847,50 +1574,59 @@
     <t>Переходник штекер HDMI - 2 гнезда HDMI (провод) GOLD REXANT (17-6832)</t>
   </si>
   <si>
     <t>ПЕРЕХОДНИК  шт.HDMI - 2гн.HDMI   (провод)  REXANT  предназначен для подключения двух устройств через один разъем источника цифровых видеоданных высокого разрешения и многоканальных цифровых аудиосигналов с защитой от копирования. Используется для подключения устройств нового поколения: телевизионные аппараты, компьютеры и ноутбуки, мультимедийные проигрыватели, игровые консоли, видеокамеры и другие видеоустройства, имеющие соответствующие разъёмы. С одной стороны переходника на проводе расположен разъем штекер HDMI, а с другой 2 гнезда HDMI. На контакты разъемов нанесен слой золота 24 карата по технологии вакуумного напыления, обеспечивающий повышение качественных показателей изображения и звука, а также отсутствие помех при передаче сигналов. Корпус адаптера выполнен из легкого и ударопрочного пластика.  Для бережной транспортировки и защиты от загрязнений предусмотрена PVC упаковка.</t>
   </si>
   <si>
     <t>00042279</t>
   </si>
   <si>
     <t>USB кабель 10 в 1 microUSB/miniUSB/30 pin/LG Chocolate/Samsung/SonyEricsson/DC 3.5/DC 4.0/Nokia  (18-1196)</t>
   </si>
   <si>
     <t>USB кабель 10 в 1 microUSB/miniUSB/30 pin/LG Chocolate/Samsung/SonyEricsson/DC 3.5/DC 4.0/Nokia  (18-1196)</t>
   </si>
   <si>
     <t>00042052</t>
   </si>
   <si>
     <t>Переходник гнездо 3.5мм стерео - гнездо 3.5мм стерео REXANT (14-0203)</t>
   </si>
   <si>
     <t>00042247</t>
   </si>
   <si>
     <t>Переходник штекер BNC- гнездо F REXANT (05-3201)</t>
+  </si>
+  <si>
+    <t>00041166</t>
+  </si>
+  <si>
+    <t>Переходник  штекер VGA - 2 гнезда VGA  (провод)  серый  REXANT (17-6834)</t>
+  </si>
+  <si>
+    <t>ПЕРЕХОДНИК  шт.VGA - 2гн.VGA  (провод)  серый  REXANT  предназначен для подключения двух устройств через один разъем источника аналогового видеосигнала. Используется для подключения следующих устройств: компьютеры и ноутбуки, мониторы, плазменные и ЖК телевизоры, AV ресиверы, проекторы и  другие видеоустройства, имеющие соответствующие разъёмы. С одной стороны переходника на проводе расположен разъем штекер VGA, а с другой на проводе 2 гнезда VGA. На контакты разъемов нанесен слой золота по технологии вакуумного напыления, обеспечивающий повышение качественных показателей изображения, а также отсутствие помех при передаче сигналов.</t>
   </si>
   <si>
     <t>Разъемы</t>
   </si>
   <si>
     <t>00021392</t>
   </si>
   <si>
     <t>BNC разъём штекер под винт с колпачком PROCONNECT (05-3071-4)</t>
   </si>
   <si>
     <t>00028463</t>
   </si>
   <si>
     <t>BNC разъём штекер с клеммной колодкой PROCONNECT (05-3076-4)</t>
   </si>
   <si>
     <t>00021390</t>
   </si>
   <si>
     <t>RCA разъём  штекер /&amp;quot;тюльпан&amp;quot; (Красный)  (14-0403)</t>
   </si>
   <si>
     <t>RCA разъём  штекер /"тюльпан" (Красный)  (14-0403)</t>
   </si>
@@ -1983,162 +1719,153 @@
   <si>
     <t>00004863</t>
   </si>
   <si>
     <t>Разъем штекер TV без пайки белый угловой VA226</t>
   </si>
   <si>
     <t>00039902</t>
   </si>
   <si>
     <t>Разъем F-типа под кабель RG-6 Net.on накручивающийся (10-0211)</t>
   </si>
   <si>
     <t>00039903</t>
   </si>
   <si>
     <t>Разъем F-типа под кабель RG-6 Net.on под обжим (10-0212)</t>
   </si>
   <si>
     <t>00038943</t>
   </si>
   <si>
     <t xml:space="preserve">BNC разъем гнездо с клеммной колодкой REXANT (05-3081) </t>
   </si>
   <si>
-    <t>BNC разъем гнездо с клеммной колодкой REXANT (05-3081)</t>
-[...1 lines deleted...]
-  <si>
     <t>00029505</t>
   </si>
   <si>
     <t xml:space="preserve">Разъем питания гнездо 2.1х5.5 с клеммной колодкой REXANT (14-0315) </t>
   </si>
   <si>
-    <t>Разъем питания гнездо 2.1х5.5 с клеммной колодкой REXANT (14-0315)</t>
-[...1 lines deleted...]
-  <si>
     <t>00042254</t>
   </si>
   <si>
     <t>Разъем F-разъем RG-59 REXANT (05-4002)</t>
   </si>
   <si>
     <t>00042470</t>
   </si>
   <si>
     <t>Разъем штекер TV никель c пружиной PROCONNECT(05-2011-4)</t>
   </si>
   <si>
     <t>РАЗЪЁМ  штекер  TV  Никель  c пружиной  PROconnect  предназначен для подключения эфирного, спутникового и кабельного телевидения с помощью радиочастотного кабеля.</t>
   </si>
   <si>
     <t>00041615</t>
   </si>
   <si>
     <t>BNC разъём штекер с клеммной колодкой REXANT (05-3076)</t>
   </si>
   <si>
     <t>00035254</t>
   </si>
   <si>
     <t>Разъем питания штекер 2.1х5.5х10мм с клеммной колодкой Adapter-HF, 2 пина</t>
   </si>
   <si>
     <t>00-00008286</t>
   </si>
   <si>
     <t>BNC разъём штекер с клеммной колодкой под винт TS</t>
   </si>
   <si>
+    <t>00-00000779</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Гнездо автоприкуривателя REXANT (16-0211) </t>
+  </si>
+  <si>
+    <t>00003911</t>
+  </si>
+  <si>
+    <t>Переходник гнездо RCA-гнездо RCA GOLD VA328</t>
+  </si>
+  <si>
+    <t>00-00004954</t>
+  </si>
+  <si>
+    <t>BNC-F-BNC-F BNC I-коннектор Hyperline AD мама-мама</t>
+  </si>
+  <si>
     <t>Тестеры</t>
   </si>
   <si>
     <t>Защита сигнала</t>
   </si>
   <si>
     <t>Грозозащита</t>
   </si>
   <si>
     <t>Фильтры и изоляторы</t>
   </si>
   <si>
     <t>Передача сигнала</t>
   </si>
   <si>
     <t>Преобразователи</t>
   </si>
   <si>
     <t>00020354</t>
   </si>
   <si>
     <t>VH01, преобразователь VGA+Audio в HDMI  ОСТАТКИ</t>
   </si>
   <si>
     <t>VH01 Преобразователь VGA-сигнала и аудиосигнала в HDMI-сигнал. Преобразует VGA и стерео/цифровой (S/PDIF) аудиосигналы в формат HDMI. Поддерживает разрешение до 1920 x 1080.</t>
   </si>
   <si>
     <t>Приемники и передатчики</t>
   </si>
   <si>
     <t>Разветвители</t>
   </si>
   <si>
     <t>Усилители и удлинители</t>
   </si>
   <si>
     <t>Домофония и переговорные устройства</t>
   </si>
   <si>
     <t>IP-домофония</t>
   </si>
   <si>
     <t>Видеомониторы</t>
   </si>
   <si>
-    <t>00-00012296</t>
-[...8 lines deleted...]
-  <si>
     <t>Вызывные панели</t>
-  </si>
-[...9 lines deleted...]
-Удаленный доступ через мобильное приложение DMSS.  Питание: DC 12V/PoE</t>
   </si>
   <si>
     <t>Комплекты домофонов</t>
   </si>
   <si>
     <t>Аналоговая домофония</t>
   </si>
   <si>
     <t>Аудиодомофония</t>
   </si>
   <si>
     <t>00020192</t>
   </si>
   <si>
     <t>БВД-SM101T, блок вызова</t>
   </si>
   <si>
     <t>Блок вызова до 100 абонентов. Функция кодового замка, контроллера ключей TOUCH MEMORY (100 индивидуальных кодов, 600 ключей TM). Светодиодный дисплей. Подсветка клавиатуры.</t>
   </si>
   <si>
     <t>00017616</t>
   </si>
   <si>
     <t>AVC-109, аудиопанель накладная, медь</t>
   </si>
@@ -2206,93 +1933,75 @@
   <si>
     <t>AT-VD 305N BL, видеопанель (черный)</t>
   </si>
   <si>
     <t>4-x проводная цветная вандалоустойчивая панель, встроенная видеокамера 600ТВЛ и инфракрасная подсветка. Накладная металлическая, в комплекте: кронштейн для врезной установки, кронштейн для поворота панели на 30°, козырек. Габариты: 122 х 40 х 20 мм. Цвета:  серебро, бронза, черный. .</t>
   </si>
   <si>
     <t>00010076</t>
   </si>
   <si>
     <t>VIZIT-КТМ600R, контроллер ключей RF</t>
   </si>
   <si>
     <t>Контроллер ключей  VIZIT-RF2 (RFID-125 kHz брелок EM-Marin), до  2680 ключей, управление замком, таймер (1 или 7 сек.), напряжение питания контроллера 12…24VDC.</t>
   </si>
   <si>
     <t>00008821</t>
   </si>
   <si>
     <t>VIZIT-КТМ602М, контроллер ключей TM</t>
   </si>
   <si>
     <t>Контроллер ключей TOUCH MEMORY, до 670 ключей, питание и управление замком (15VDC, 1,5А, таймер 1 или 5 сек.), напряжение питания контроллера 190-240VAC. Выход 18V/0,4A для питания индивидуального домофона.</t>
   </si>
   <si>
-    <t>00001287</t>
-[...7 lines deleted...]
-  <si>
     <t>00039531</t>
   </si>
   <si>
     <t>FE-GR001, реле открытия ворот</t>
   </si>
   <si>
     <t>Дополнительное реле открытия ворот. Для моделей: FE-70CH ORION, FE-70CH ORION DVR, FE-70 CAPELLA DVR</t>
   </si>
   <si>
     <t>00040204</t>
   </si>
   <si>
     <t>RD-4R, считыватель ключей VIZIT-RF2</t>
   </si>
   <si>
     <t>Считыватель ключей VIZIT-RF2 (RFID-125 kHz брелок EM-Marin) для контроллера VIZIT-КТМ600R, VIZIT-КТМ602R; накладной вариант крепления; звуковая индикация режимов работы, светодиодный индикатор.</t>
   </si>
   <si>
     <t>00027553</t>
   </si>
   <si>
     <t>БК-401, блок коммутации домофона</t>
   </si>
   <si>
     <t>Блок коммутации домофона обеспечивает переключение линий связи и видеосигнала. Предназначен для совместной работы с БУД-420Р и БВД-432RCB установленных на входе в огороженную придомовую территорию и видеодомофонами VIZIT (до 8 шт) установленными  на подъездах/ домах внутри огороженной территории.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Блок управления и питания домофона/видеодомофона серии 300. Количество абонентов - до 20. Функции: кодового замка, контроллера ключей TOUCH MEMORY и RF (20 индивидуальных кодов, по 6 ключей на квартиру). Встроенный коммутатор. Встроенный импульсный источник питания (187-242VAC).Питание и управление открытием замка. Рекомендуется использовать совместно с монтажным боксом VIZIT-MB1 (МВ1А, МВ1Р).</t>
   </si>
   <si>
     <t>Переговорные устройства</t>
   </si>
   <si>
     <t>Досмотровое оборудование</t>
   </si>
   <si>
     <t>Алкотестеры</t>
   </si>
   <si>
     <t>Ручные металлодетекторы</t>
   </si>
   <si>
     <t>Стационарные металлодетекторы</t>
   </si>
   <si>
     <t>Температурный контроль</t>
   </si>
   <si>
     <t>Источники питания</t>
   </si>
   <si>
     <t>Блоки защиты</t>
   </si>
@@ -2390,81 +2099,84 @@
 АС Uвход=160-242В, DС Uвых=12В, без регулировки выходного напряжения, степень защиты - IР52, размер: 55х47х27мм</t>
   </si>
   <si>
     <t>00-00016378</t>
   </si>
   <si>
     <t>ИВЭП-1280G, блок питания, 12В/8А</t>
   </si>
   <si>
     <t>Блок питания уличного исполнения  для профессионального монтажа. 
 U=12B, Iном=8А
 Герметичный (всепогодный, залитый компаундом). 
 Металлический корпус. Размер 145х45х45 мм.
 Степень защиты - IР67</t>
   </si>
   <si>
     <t>00-00016740</t>
   </si>
   <si>
     <t>ИВЭП-2410G, блок питания, 24В/1А</t>
   </si>
   <si>
     <t>Блок питанияа. U=24B, Iном=1А .Герметичный (всепогодный, залитый компаундом).  Для скрытой установкис. Степень защиты - IР67. Размер 55х47х27 мм.</t>
   </si>
   <si>
+    <t>00-00003815</t>
+  </si>
+  <si>
+    <t>AD-1250В, блок питания 12В/0.5А</t>
+  </si>
+  <si>
+    <t>00023410</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DSA-12 CA-12, блок питания 12В/1А      </t>
+  </si>
+  <si>
+    <t>00017500</t>
+  </si>
+  <si>
+    <t>PS2-CS1, блок питания для домофонов ELTIS</t>
+  </si>
+  <si>
+    <t>Блок питания для домофонов, вход 220В/АС, выход 15В/АС (0.3A) + 12В/DC (0.6A). Возможность крепления на DIN-рейку</t>
+  </si>
+  <si>
     <t>Боксы и стеллажи</t>
   </si>
   <si>
     <t>Источники бесперебойного питания</t>
   </si>
   <si>
     <t>00008250</t>
   </si>
   <si>
     <t>SKAT-12-3.0-DIN</t>
   </si>
   <si>
     <t>12В 3А пластиковый корпус под DIN рейку 35 мм  Внешний АКБ от 7Ач. Размер — 139х89х65 мм</t>
-  </si>
-[...16 lines deleted...]
-    <t>Источник бесперебойного питания Uвх. AC 160-265V, Uвых. DC 13.4±0.4V, Ток 3А, Габаритные размеры 295x285x85мм, АКБ 17(18)Ач, ШИМ стабилизация, Автоматическая защита от КЗ и перегрузки, Защита от глубокого разряда АКБ и переполюсовки АКБ. Металлический корпус.</t>
   </si>
   <si>
     <t>00020277</t>
   </si>
   <si>
     <t>Скат-1200 Б (СКАТ ИБП-12/2-7), ИБП, 12В/2А</t>
   </si>
   <si>
     <t>12В, 2А,   пластиковый корпус под АКБ 7Ач. Соответствует ФЗ 123 и  ГОСТ Р 53325-2009: 3 индикатора и 3 информационных выхода  - Сеть, АКБ, Выход, защита выхода от прегрузки и КЗ, защита АКБ от глубокого разряда, КЗ и переполюсовки, контроль наличия АКБ, холодный пуск.</t>
   </si>
   <si>
     <t>00020866</t>
   </si>
   <si>
     <t>Скат-1200 Д (СКАТ ИБП-12/2-2х7), ИБП, 12В/2А</t>
   </si>
   <si>
     <t>12В, 2 А,   металлический корпус под АКБ 2х7Ач или 1х17Ач,
 Соответствует ФЗ 123 и  ГОСТ Р 53325-2012:
 3 индикатора Сеть, АКБ, Выход и 1 информационный выход, защита выхода от перегрузки и КЗ, защита АКБ от глубокого разряда, КЗ и переполюсовки, контроль наличия АКБ, холодный пуск</t>
   </si>
   <si>
     <t>00020869</t>
   </si>
   <si>
@@ -2569,104 +2281,74 @@
   <si>
     <t>Кабель-канал 10х7, Элекор ИЭК</t>
   </si>
   <si>
     <t>Одноканальный, за 1 п/м, упаковка 200 м</t>
   </si>
   <si>
     <t>00018346</t>
   </si>
   <si>
     <t>Кабель-канал 12х12, DeGross  Би-Пласт   ОСТАТКИ 4м</t>
   </si>
   <si>
     <t>Одноканальный, за 1 п/м, упаковка 144 м</t>
   </si>
   <si>
     <t>00002618</t>
   </si>
   <si>
     <t>Кабель-канал 12х12, Элекор ИЭК</t>
   </si>
   <si>
     <t>Одноканальный, за 1 п/м, упаковка 120 м</t>
   </si>
   <si>
-    <t>00009872</t>
-[...4 lines deleted...]
-  <si>
     <t>00000853</t>
   </si>
   <si>
     <t>Кабель-канал 16х16, Элекор ИЭК</t>
   </si>
   <si>
     <t>Одноканальный, за 1 п/м, упаковка 84 м</t>
   </si>
   <si>
-    <t>00023402</t>
-[...13 lines deleted...]
-  <si>
     <t>00023403</t>
   </si>
   <si>
     <t>Кабель-канал 25х16 белый 2-й замок в п/э (80м/уп) (Промрукав), PR.0625161</t>
   </si>
   <si>
     <t>00004110</t>
   </si>
   <si>
     <t>Кабель-канал 25х16, Элекор ИЭК</t>
   </si>
   <si>
     <t>Одноканальный, за 1 п/м, упаковка 50 м</t>
   </si>
   <si>
-    <t>00013841</t>
-[...7 lines deleted...]
-  <si>
     <t>00004193</t>
   </si>
   <si>
     <t>Кабель-канал 40х16, Элекор ИЭК</t>
   </si>
   <si>
     <t>Одноканальный, за 1 п/м, упаковка 30 м</t>
   </si>
   <si>
     <t>00018353</t>
   </si>
   <si>
     <t>Кабель-канал 40х25, DeGross  Би-Пласт   ОСТАТКИ  2 м</t>
   </si>
   <si>
     <t>00023406</t>
   </si>
   <si>
     <t>Кабель-канал 40х25 белый 2-й замок в п/э (30м/уп) (Промрукав)</t>
   </si>
   <si>
     <t>00023407</t>
   </si>
   <si>
     <t>Кабель-канал 40х40 белый 2-й замок в п/э (60м/уп) (Промрукав), PR.0640401</t>
@@ -2836,111 +2518,99 @@
   <si>
     <t>00032122</t>
   </si>
   <si>
     <t>КМЗ 60*40, заглушка Элекор (4 шт/уп.)</t>
   </si>
   <si>
     <t>00032578</t>
   </si>
   <si>
     <t>КМП 16*16, поворот 90 гр. Элекор (4 шт/уп.)</t>
   </si>
   <si>
     <t>00034152</t>
   </si>
   <si>
     <t>Кабель-канал 12х12, ECOLINE ИЭК</t>
   </si>
   <si>
     <t>00034154</t>
   </si>
   <si>
     <t>Кабель-канал 16х16, ECOLINE ИЭК</t>
   </si>
   <si>
-    <t>00034155</t>
-[...10 lines deleted...]
-  <si>
     <t>00034158</t>
   </si>
   <si>
     <t>Кабель-канал 40х16, ECOLINE ИЭК</t>
   </si>
   <si>
     <t>00033167</t>
   </si>
   <si>
     <t>КМЗ 15*10, заглушка Элекор (4 шт/уп.)</t>
   </si>
   <si>
     <t>00036007</t>
   </si>
   <si>
     <t>КМН 60*40, внешний угол Элекор (4 шт/уп.)</t>
   </si>
   <si>
     <t>00039691</t>
   </si>
   <si>
     <t>КМН 40*16, внешний угол Элекор (4 шт/уп)</t>
   </si>
   <si>
     <t>00-00003117</t>
   </si>
   <si>
     <t>КМВ 40*16, внутренний угол Элекор (4 шт/уп.)</t>
   </si>
   <si>
     <t>00-00004531</t>
   </si>
   <si>
     <t>КМТ 40*16, Т-образный угол Элекор (4 шт/уп.)</t>
   </si>
   <si>
     <t>00-00006500</t>
   </si>
   <si>
     <t>КМС 25*16, соединитель на стык Элекор (4 шт/уп.)</t>
   </si>
   <si>
     <t>00-00000204</t>
   </si>
   <si>
     <t xml:space="preserve">КМН 15*10, внешний угол Элекор (4 шт/уп)																														</t>
   </si>
   <si>
-    <t>КМН 15*10, внешний угол Элекор (4 шт/уп)</t>
+    <t>КМН 15*10, внешний угол Элекор (4 шт/уп)                                                                                                                        </t>
   </si>
   <si>
     <t>00040439</t>
   </si>
   <si>
     <t>Т-образный угол 25х16 (4 шт/комп) Промрукав, PR08.2830</t>
   </si>
   <si>
     <t>00-00007080</t>
   </si>
   <si>
     <t>Заглушка 40х25 (4 шт/комп) Промрукав, PR08.2857</t>
   </si>
   <si>
     <t>00-00007081</t>
   </si>
   <si>
     <t>Внешний угол 40х25 (4 шт/комп) Промрукав, PR08.2809</t>
   </si>
   <si>
     <t>00-00007584</t>
   </si>
   <si>
     <t>Внешний угол 25х16 (4 шт/комп) Промрукав, PR08.2806</t>
   </si>
@@ -3049,51 +2719,51 @@
   <si>
     <t>00041524</t>
   </si>
   <si>
     <t>Клипса-держатель для труб 32 мм GE50143 c защелкой, серая RAL 7035</t>
   </si>
   <si>
     <t>00022309</t>
   </si>
   <si>
     <t>Клипса-держатель для труб 25 мм GE50142 c защелкой, серая RAL 7035</t>
   </si>
   <si>
     <t>00041959</t>
   </si>
   <si>
     <t>Клипса-держатель для труб 40 мм GE50144 c защелкой, серая RAL 7035</t>
   </si>
   <si>
     <t>00011604</t>
   </si>
   <si>
     <t xml:space="preserve">Клипса-крепеж для труб 12 мм &amp;quot;Росдюбель&amp;quot; </t>
   </si>
   <si>
-    <t>Клипса-крепеж для труб 12 мм "Росдюбель"</t>
+    <t xml:space="preserve">Клипса-крепеж для труб 12 мм "Росдюбель" </t>
   </si>
   <si>
     <t>00-00006190</t>
   </si>
   <si>
     <t>Крепеж-клипса для труб для прямого монтажа серая в п/э d20 мм (100шт/900шт уп/кор) Промрукав</t>
   </si>
   <si>
     <t>00-00002435</t>
   </si>
   <si>
     <t>Крепеж-клипса для труб для прямого монтажа серая в п/э d25 мм (100шт/700шт уп/кор) Промрукав</t>
   </si>
   <si>
     <t>Лотки</t>
   </si>
   <si>
     <t>Металлорукав</t>
   </si>
   <si>
     <t>00-00007009</t>
   </si>
   <si>
     <t>Металлорукав в ПВХ изоляции Р3-ЦП-НГ-25 (50м/уп) Промрукав, PR.08253</t>
   </si>
@@ -3158,150 +2828,113 @@
     <t>00-00002595</t>
   </si>
   <si>
     <t>Гофротруба ПНД безгалогенная (HF) черная с/з д25 (50м/2600м) Строитель, PR.022551</t>
   </si>
   <si>
     <t>00-00012382</t>
   </si>
   <si>
     <t>Труба жесткая ПВХ белая 3-х метровая d32 мм (90 м/уп) Промрукав</t>
   </si>
   <si>
     <t>00002176</t>
   </si>
   <si>
     <t>Гофротруба ПВХ с зондом d25/75 м (УралПак)</t>
   </si>
   <si>
     <t>Труба гофрированная ПВХ 25 легкого типа с зондом (75 м/уп)</t>
   </si>
   <si>
     <t>Кабельная продукция</t>
   </si>
   <si>
     <t>Кабели LAN</t>
-  </si>
-[...12 lines deleted...]
-Цена за 1км.</t>
   </si>
   <si>
     <t>00009691</t>
   </si>
   <si>
     <t>F/UTP Cat5e 4х2х0,52 PVC/PE tr ParLan™ , кабель парной скрутки уличный на тросу (Паритет)</t>
   </si>
   <si>
     <t>Кабель парной скрутки для структурированных кабельных систем. Предназначен для передачи сигналов с частотой до 100 МГц (категории 5е) в сетях по стандарту ИСО/МЭК 11801 при рабочем напряжение до 145 В переменного тока.
 Для внешней прокладки структурных систем связи.
 Пары с однопроволочными проводниками диаметром 0,52 мм, с изоляцией из сплошного полиэтилена, имеющей цветовую кодировку, с экраном из ламинированной алюминиевой фольги и контактным проводником. Оболчка двойная: из ПВХ - пластиката и поверх него наложен светостабилизированный полиэтилен. 
 Для наружной прокладки и подвески на опорах и местных конструкциях кабель снабжен тросом из стальной оцинковонной проволоки с разрывным усилием не менее 100 кг.
 Диаметр по изоляции - 1,15 мм, наружный размер кабеля - 7,6х13,2 мм. Бухта 200м.
 Цена за 1км.</t>
   </si>
   <si>
-    <t>00018665</t>
-[...4 lines deleted...]
-  <si>
     <t>Кабели для ОПС и СОУЭ</t>
   </si>
   <si>
     <t>Кабели для систем охранной сигнализации</t>
   </si>
   <si>
     <t>00005016</t>
   </si>
   <si>
     <t>КСПВ 12х0,5, кабель (Паритет)</t>
   </si>
   <si>
     <t>Кабель с однопроволочными медными жилами, с изоляцией из композиции полиэтилена и оболочкой из белого ПВХ пластиката, предназначен для внутренней стационарной прокладки для систем сигнализации, телекоммуникации, управления и сбора данных. 
 Бухта 200м
 Цена за 1км.</t>
   </si>
   <si>
     <t>00006053</t>
   </si>
   <si>
     <t>КСПВ 16х0,4, кабель (Паритет)</t>
   </si>
   <si>
     <t>00010360</t>
   </si>
   <si>
     <t>КСПВ 20х0,5, кабель (Паритет)</t>
   </si>
   <si>
     <t>Кабель с однопроволочными медными жилами, с изоляцией из композиции полиэтилена и оболочкой из белого ПВХ пластиката, предназначен для внутренней стационарной прокладки для систем сигнализации, телекоммуникации, управления и сбора данных. 
 Бухта 200м.
 Цена за 1км.</t>
   </si>
   <si>
-    <t>00001377</t>
-[...9 lines deleted...]
-  <si>
     <t>00004322</t>
   </si>
   <si>
     <t>КСПВ 8х0,5, кабель (Паритет)</t>
   </si>
   <si>
     <t>нг(A) - FRHF</t>
   </si>
   <si>
     <t>00032478</t>
   </si>
   <si>
     <t>КПСнг(А)-FRHF 1х2х1.0 мм2, кабель (ЭНТЭ г. Орел)</t>
-  </si>
-[...4 lines deleted...]
-    <t>КПСнг(А)-FRHF 2х2х0.5 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>00039654</t>
   </si>
   <si>
     <t>КПСнг(А)-FRHF 2х2х0.75 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>00037166</t>
   </si>
   <si>
     <t>КПСЭнг(А)-FRHF 1х2х1.5 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>00-00000041</t>
   </si>
   <si>
     <t>КПСнг(А)-FRHF 1х2х1.5 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>нг(A) - LS</t>
   </si>
   <si>
     <t>00016005</t>
   </si>
@@ -3324,50 +2957,60 @@
   </si>
   <si>
     <t>КСРВнг(А)-FRLS – кабель с медными однопроволочными жилами с изоляцией из керамизирующейся кремнийорганической резины, в оболочке из ПВХ пластиката пониженной пожарной опасности. Цвет оболочки – красный.
 200м</t>
   </si>
   <si>
     <t>00024908</t>
   </si>
   <si>
     <t>КПСнг(А)-FRLS 1х2х1.5 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>Кабели огнестойкие  для систем пожарной и охранной сигнализации, систем оповещения и управления эвакуацией и передачи данных; с изоляцией из огнестойкой кремнийорганической резины, с наружной оболочкой из поливинилхлоридного пластиката пониженной пожароопасности, с низким дымо- и газовыделением ТУ 3581-001-37395223-2012.
 Кабель с медными токопроводящими жилами сечением 0,20; 0,35; 0,50; 0,75; 1,00; 1,50; 2,50 мм2
 Число скрученных пар- 1,2 ;
 Изоляция из огнестойкой кремнийорганической резины,
 Наружная оболочкакрасного цвета из поливинилхлоридного пластиката пониженной пожароопасности, с низким дымо- и газовыделением.</t>
   </si>
   <si>
     <t>00024649</t>
   </si>
   <si>
     <t>КПСнг(А)-FRLS 2x2x0.75 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
+    <t>00016561</t>
+  </si>
+  <si>
+    <t>КПКЭВнг(А)-FRLS 1x2x0.2 мм2, кабель (СПКБ Техно)</t>
+  </si>
+  <si>
+    <t>Кабель с медными однопроволочными жилами сечением 0,2 мм2 с изоляцией из огнестойкой кремнийорганической резины, с общим экраном из ламинированной алюминиевой фольги и дренажным проводником из медной луженой проволки под экраном, в оболочке из  ПВХ пластиката пониженной пожароопасности, с низким дымо- и газовыделением. Цвет оболочки – красный. Бухта 200м.
+Цена за 1км.</t>
+  </si>
+  <si>
     <t>нг(А) - FRLS LTx</t>
   </si>
   <si>
     <t>00029734</t>
   </si>
   <si>
     <t>КПСнг(А)-FRLSLTx 1х2х0.75 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>00031105</t>
   </si>
   <si>
     <t>КПСнг(А)-FRLSLTx 1х2х0,2 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>00029724</t>
   </si>
   <si>
     <t>КПСнг(А)-FRLSLTx 2х2х0.5 мм2 , кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>00035706</t>
   </si>
   <si>
     <t>КПСЭнг(А)-FRLSLTx 1х2х0.5, кабель (ЭНТЭ г. Орел)</t>
@@ -3393,254 +3036,171 @@
   <si>
     <t>00002507</t>
   </si>
   <si>
     <t>ШВВП 2х0,5, шнур соединительный (Паритет)</t>
   </si>
   <si>
     <t>Шнур гибкий с параллельными жилами, с поливинилхлоридной изоляцией, в поливинилхлоридной оболочке, на номинальное напряжение до 380 В для систем 380/380 В. Рамер 3,1х5,1 мм.
 Предназначен для присоединения приборов личной гигиены и микроклимата, электропаяльников, светильников, кухонных электромеханических приборов, радиоэлектронной аппаратуры, шнуров удлинительных, стиральных машин, холодильников и других подобных приборов, эксплуатируемых в жилых и административных помещениях .
 Бухта 200м.
 Цена за 1км.</t>
   </si>
   <si>
     <t>00000556</t>
   </si>
   <si>
     <t>ШВВП 2х0,75, шнур соединительный (Паритет)</t>
   </si>
   <si>
     <t>Шнур гибкий с параллельными жилами, с поливинилхлоридной изоляцией, в поливинилхлоридной оболочке, на номинальное напряжение до 380 В для систем 380/380 В. Рамер 3,4х5,6 мм.
 Предназначен для присоединения приборов личной гигиены и микроклимата, электропаяльников, светильников, кухонных электромеханических приборов, радиоэлектронной аппаратуры, шнуров удлинительных, стиральных машин, холодильников и других подобных приборов, эксплуатируемых в жилых и административных помещениях .
 Бухта 200м.
 Цена за 1км.</t>
   </si>
   <si>
-    <t>00026313</t>
-[...31 lines deleted...]
-  <si>
     <t>00002838</t>
   </si>
   <si>
     <t>ШВВП 2х0,5 ГОСТ 7399-97, шнур соединительный (НКЗ)</t>
-  </si>
-[...4 lines deleted...]
-    <t>КГ 4х2,5 кабель</t>
   </si>
   <si>
     <t>Кабель акустический</t>
   </si>
   <si>
     <t>00003853</t>
   </si>
   <si>
     <t>Шнур стерео 3.5мм гнездо-3.5мм штекер 3 м VA147/148</t>
   </si>
   <si>
     <t>00003780</t>
   </si>
   <si>
     <t>Шнур стерео 6.35мм гнездо-6.35мм штекер 3 м VA178</t>
   </si>
   <si>
     <t>Комбинированый кабель</t>
   </si>
   <si>
     <t>00002387</t>
   </si>
   <si>
     <t>КВК-П-2 2*0,5, комбинированный кабель для систем видеонаблюдения (Паритет)</t>
   </si>
   <si>
     <t>Конструкция состоит из радиочастотного кабеля РК 75-2-13М многопроволочным медным внутренним проводником 7х0.12 с внешним проводником в виде оплетки из медной проволоки, изоляцией диаметра 2.2 мм  и жилы питания сечением 0.50 мм кв объединенных под единой оболочкой из светостабилизированного П/Э (для наружной прокладки). 
 Размер кабеля 6,9 мм
-Кабели предназначены для передачи телевизионных сигналов в системах видеонаблюдения с одновременным подключением питания и/или передачи сигналов управления.
-[...11 lines deleted...]
-Размер кабеля 6,9мм
 Кабели предназначены для передачи телевизионных сигналов в системах видеонаблюдения с одновременным подключением питания и/или передачи сигналов управления.
 Бухта 200м.
 Цена за 1км.</t>
   </si>
   <si>
     <t>00010523</t>
   </si>
   <si>
     <t>ШВЭП 4х0,12, шнур комбинированный для домофонов и систем контроля доступа (Паритет)</t>
   </si>
   <si>
     <t>Шнур предназначенн для использования в системах контроля доступа, подключения домофонов на большие расстояния. 
 Одновременно для передачи звукового сигнала и подключения питания. Так же возможно использование шнура для передачи видеосигнала на небольшие расстояния при невысоком требовании к качеству сигнала. 
 Шнур предназначен для работы при номинальном напряжении до 250В переменного тока частотой 50ГЦ или нарояжении 350В постоянного тока, для наружной прокладки, оболочка выполнена из светостабилизированного полиэтилена.
 Число жил и сечение: 3х0,12+1Эх0,12, плотность оплетки медной проволоки не менее 70%, диаметр оболочки 4,1 мм
 Бухта 200м.
 Цена за 1км.</t>
   </si>
   <si>
     <t>Радиочастотный кабель</t>
   </si>
   <si>
     <t>00010491</t>
   </si>
   <si>
     <t>РК 75-2-122 Паракс™ , кабель радиочастотный коаксиальный (Паритет)</t>
   </si>
   <si>
     <t>Радиочастотный кабель с однопроволочным медным внутренним проводником (медь 1х0,37 мм) с изоляцией из сплошного полиэтилена диаметром 2,2 мм и внешним проводником состоящим из продольно проложенного алюминированного лавсана и оплетки медной луженой проволокой, оболочка из белого поливинилхлоридного пластиката. Внешний проводник: продольный алюминированный лавсаан и оплетка медной луженой проволоки (оплетка меди 40-45%).
 Кабель предназначен для передачи телевизионных сигналов в системах эфирного, кабельного и спутникового телевидения, систем видеонаблюдения.
 Бухта 250м.
 Цена за 1км.</t>
   </si>
   <si>
-    <t>00011425</t>
-[...10 lines deleted...]
-  <si>
     <t>Монтажное оборудование</t>
   </si>
   <si>
     <t>Инструменты</t>
   </si>
   <si>
     <t>00024126</t>
   </si>
   <si>
     <t>Круг отрезной 230х2.5х22 по камню Луга</t>
   </si>
   <si>
     <t>00020246</t>
   </si>
   <si>
     <t>Круг отрезной 230х2.5х22 по металлу Луга</t>
   </si>
   <si>
     <t>Коробки коммутационные</t>
   </si>
   <si>
-    <t>00018171</t>
-[...8 lines deleted...]
-  <si>
     <t>00016721</t>
   </si>
   <si>
     <t>GE44101-01, щиток для автовыключателей</t>
   </si>
   <si>
     <t>Щиток наружный 1-2 модуля для автоматических выключателей IP30 цвет белый. 48 шт в коробке</t>
   </si>
   <si>
     <t>00018585</t>
   </si>
   <si>
     <t>GE44102-01, щиток для автовыключателей</t>
   </si>
   <si>
     <t>Щиток наружный 2-4 модуля для автоматических выключателей IP30 цвет белый. 35 шт в коробке.</t>
   </si>
   <si>
     <t>00002140</t>
   </si>
   <si>
     <t>КРТН-10, коробка распределительная</t>
   </si>
   <si>
     <t>Коробка распределительная телефонная настенная, на 10 пар проводов,  63х147х53мм.</t>
   </si>
   <si>
     <t>00002852</t>
   </si>
   <si>
     <t>КРТП-15х2, коробка распределительная</t>
   </si>
   <si>
     <t>Коробка телефонная плоская на 2 х 15 пар проводов, 120х100х22мм. С тамперной зоной</t>
-  </si>
-[...7 lines deleted...]
-    <t>Коробка распаячная 85х85х40 IP44 для наружного монтажа цвет серый RAL 7035</t>
   </si>
   <si>
     <t>00039394</t>
   </si>
   <si>
     <t>КМ-О (2к)-IP41, коробка монтажная огнестойкая, 72х72х36 мм</t>
   </si>
   <si>
     <t>Монтажная коробка состоит из стального оцинкованного корпуса, верхняя часть которого снабжена декоративной пластиковой крышкой. В боковых стенках крышки имеются специальные легкоудаляемые профили для ввода кабеля, металлорукава или кабель-канала. Внутри корпуса коммутационной коробки располагаются керамические клеммные колодки, обеспечивающие соединение «под винт», и зажим заземления. Для крепления к элементам конструкций в днище корпуса предусмотрены отверстия для винтов или саморезов.
 Монтажные коробки типа КМ-О IP 41 предназначены для использования внутри помещений.
 Сертифицированы к применению для обеспечения электрической работоспособности в составе кабельной линии в соответствии с ГОСТ Р 53316-2009.
 Сохраняют работоспособность при воздействии стандартного температурного режима по ГОСТ 30247.0-94 в течение 120 минут.
 Интервал рабочих температур от - 40С до +80С.
 Максимальное напряжение – 450В
 Размеры - 72х72х36 мм
 Количество вводов - 4
 Количество контактов - 2
 Максимальное сечение зажимаемых про</t>
   </si>
   <si>
     <t>00039771</t>
   </si>
   <si>
     <t>КМ-О (8к)-IP41, коробка монтажная огнестойкая, 72х72х36 мм</t>
   </si>
@@ -3771,56 +3331,50 @@
   <si>
     <t>Коробка 85х85х45 универсальная 40-0460 для кабель-канала безгалогенная (HF) (152шт/кор) Промрукав, 40-0460</t>
   </si>
   <si>
     <t>00-00008058</t>
   </si>
   <si>
     <t>Коробка 75х75х30 универсальная 40-0450 для кабель-канала безгалогенная (HF) (90шт/кор) Промрукав, 40-0450</t>
   </si>
   <si>
     <t>00022502</t>
   </si>
   <si>
     <t>Коробка 68х45 установочная ГСК 80-0600 безгалогенная (HF) (200шт/кор) Промрукав</t>
   </si>
   <si>
     <t>00003391</t>
   </si>
   <si>
     <t>КРН-4/1, коробка коммутационная</t>
   </si>
   <si>
     <t>Коробка квадратная на 4 пары проводов, 40х20мм. Крепление крышки на защелке.</t>
   </si>
   <si>
-    <t>00-00013120</t>
-[...4 lines deleted...]
-  <si>
     <t>Крепежные материалы</t>
   </si>
   <si>
     <t>00014861</t>
   </si>
   <si>
     <t>Бур SDS plus HELLER в блистере 14х260 мм</t>
   </si>
   <si>
     <t>Резец Bionic:зазубренный профиль вставки с боковыми зонами измельчения для быстрого сверления. Спираль Twinmax: оптимизированная передача энергии удара и отвод буровой пыли благодаря рассчитанному на компьютере спиральному профилю. Закаленная по HST поверхность: повышенное сопротивление излому при перфораторном бурении и более высокая устойчивость при попадении в арматуру.</t>
   </si>
   <si>
     <t>00014862</t>
   </si>
   <si>
     <t>Бур SDS plus HELLER в блистере 16х260 мм</t>
   </si>
   <si>
     <t>00023994</t>
   </si>
   <si>
     <t>Бур SDS+  12*260 mm (пр-во Германия)</t>
   </si>
   <si>
     <t>Бур SDS+  12*260 mm (пр-во Германия)</t>
@@ -3856,99 +3410,87 @@
   </si>
   <si>
     <t>00011601</t>
   </si>
   <si>
     <t>Дюбель-U, 5х32Б (1000 шт)</t>
   </si>
   <si>
     <t>Дюбель тип "U" универсальный с бортом
 Универсальный дюбель из полипропилена с повышенной эластичностью предназначен для использования его как в сплошном основании, так и в полостной кладке (полые бетонные блоки, кирпич с отверстиями и т.д.). В плотной кладке дюбель ведет себя как обычный трёхлепестковый дюбель и обладает всеми его преимуществами. При попадании в полость дюбель наворачивается на шуруп и завязывается в плотный узел, который надёжно крепит шуруп в стене.
 Диаметр сверла 5 мм, диаметр самореза/шурупа 3.5 мм.</t>
   </si>
   <si>
     <t>00016084</t>
   </si>
   <si>
     <t>Дюбель-U, 8х72Б (500 шт)</t>
   </si>
   <si>
     <t>00017954</t>
   </si>
   <si>
     <t>Зажим для троса/канатов М3 DIN741</t>
   </si>
   <si>
-    <t>00026307</t>
-[...4 lines deleted...]
-  <si>
     <t>00014855</t>
   </si>
   <si>
     <t>Сверло по металлу Heller HSS DIN-338 11.0 мм</t>
   </si>
   <si>
     <t>Прочное, спиральное сверло для обработки отдельных сортов железа и цветных металлов. Программа охватывает диапазон от 0,6 до 20 мм. Все сверла соответствуют требованиям DIN. Момент останова и момент продвижения сверла соответствуют общим, ориентированным на практику требованиям. Применяются для обработки легированных и нелегированных сталей, прочности натяжения от 900 N/мм2, цветных сплавов, чугуна и жестких пластиков.</t>
   </si>
   <si>
     <t>00014843</t>
   </si>
   <si>
     <t>Сверло по металлу Heller HSS DIN-338 4.5 мм</t>
   </si>
   <si>
     <t>00014853</t>
   </si>
   <si>
     <t>Сверло по металлу Heller HSS DIN-338 8.5 мм</t>
   </si>
   <si>
     <t>00014854</t>
   </si>
   <si>
     <t>Сверло по металлу Heller HSS DIN-338 9.0 мм</t>
   </si>
   <si>
     <t>00021412</t>
   </si>
   <si>
     <t>Сверло по металлу HSS-G DIN-338 4.8x86 мм</t>
   </si>
   <si>
     <t>00021415</t>
   </si>
   <si>
     <t>Сверло по металлу HSS-G DIN-338 9.0x125 мм</t>
-  </si>
-[...4 lines deleted...]
-    <t>Стяжка-хомут 4.7х150 мм (100 шт) с металлическим замком (черные)</t>
   </si>
   <si>
     <t>00023330</t>
   </si>
   <si>
     <t>Стяжка-хомут 4.7х200 мм (100 шт) с металлическим замком (белыйе</t>
   </si>
   <si>
     <t>00023331</t>
   </si>
   <si>
     <t>Стяжка-хомут 4.7х300 мм (100 шт) с металлическим замком (белые)</t>
   </si>
   <si>
     <t>00002699</t>
   </si>
   <si>
     <t>Талреп d10 (крюк-кольцо)</t>
   </si>
   <si>
     <t>00006506</t>
   </si>
   <si>
     <t>Талреп d14 (крюк-кольцо)</t>
   </si>
@@ -4044,76 +3586,50 @@
   <si>
     <t>00040177</t>
   </si>
   <si>
     <t>Коуш 4мм (100шт/уп), PR08.3895</t>
   </si>
   <si>
     <t>00017750</t>
   </si>
   <si>
     <t>Держатель кабеля двусторонний для прямого монтажа черный (20шт/120шт уп/кор) Промрукав</t>
   </si>
   <si>
     <t>00017749</t>
   </si>
   <si>
     <t>Держатель кабеля односторонний для прямого монтажа черный (20шт/240шт уп/кор) Промрукав</t>
   </si>
   <si>
     <t>00041570</t>
   </si>
   <si>
     <t>Дюбель металлический универсальный 6х32 (100 шт/уп) (Промрукав), PR08.3754</t>
   </si>
   <si>
-    <t>00-00012708</t>
-[...24 lines deleted...]
-  <si>
     <t>00-00012473</t>
   </si>
   <si>
     <t>Стяжки стальные СКС (304) 4,6х100 (Fortisflex)</t>
   </si>
   <si>
     <t>00-00013502</t>
   </si>
   <si>
     <t>Стяжки стальные СКС (304) 4,6х150 (Fortisflex)</t>
   </si>
   <si>
     <t>00-00013530</t>
   </si>
   <si>
     <t>Стяжки нейлоновые КСС «NORD» 3х200 черные морозостойкие (100шт/уп) (Fortisflex)</t>
   </si>
   <si>
     <t>Предназначены для крепежа и соединения в жгут кабелей и проводов
 Материал: нейлон 6.6 DuPont, благодаря специальным добавкам, обеспечивается эксплуатация и монтаж стяжек при низких температурах без потери потребительских свойств
 Температурный диапазон: от -60°C до +85°C
 Температура монтажа: от -40°C до +60°C
 Замковый механизм одностороннего хода. Неразъемный
 Цвет: черный
 Упаковка: 100 шт</t>
@@ -4188,50 +3704,92 @@
     <t>Дюбель металлический универсальный 5х30 (100 шт/уп) (Промрукав), PR08.3481</t>
   </si>
   <si>
     <t>00-00013128</t>
   </si>
   <si>
     <t>Зажим троса двойной D4мм Duplex (100шт/уп) Промрукав, PR08.3889</t>
   </si>
   <si>
     <t>00-00014194</t>
   </si>
   <si>
     <t>Заклепка резьбовая, стальная оцинкованная цилиндр, М4х0,7х11,6 (100 шт/уп) Промрукав, PR08.4989</t>
   </si>
   <si>
     <t>00006683</t>
   </si>
   <si>
     <t>Рым-гайка М10 1238</t>
   </si>
   <si>
     <t>00014858</t>
   </si>
   <si>
     <t>Бур SDS plus HELLER в блистере 8х260 мм</t>
+  </si>
+  <si>
+    <t>00003098</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дюбель распорный  KEW DSD 8*40 </t>
+  </si>
+  <si>
+    <t>00003602</t>
+  </si>
+  <si>
+    <t>Рым-гайка М12 1239</t>
+  </si>
+  <si>
+    <t>00040448</t>
+  </si>
+  <si>
+    <t>Анкер забивной М8</t>
+  </si>
+  <si>
+    <t>00003604</t>
+  </si>
+  <si>
+    <t>Дюбель 12х70 с бортом нейлон универсальный</t>
+  </si>
+  <si>
+    <t>00011582</t>
+  </si>
+  <si>
+    <t>Дюбель 14*70, нейлон 3330</t>
+  </si>
+  <si>
+    <t>00028809</t>
+  </si>
+  <si>
+    <t>Дюбель фасадный TSX-S 10х160 с шеститигранной головкой</t>
+  </si>
+  <si>
+    <t>00-00000142</t>
+  </si>
+  <si>
+    <t>Дюбель тип &amp;quot;К&amp;quot; усиленный 6*40 (1000шт)</t>
   </si>
   <si>
     <t>Огнестойкие кабельные проходки и герметики</t>
   </si>
   <si>
     <t>Устройства соединительные</t>
   </si>
   <si>
     <t>00042361</t>
   </si>
   <si>
     <t>Зажим &amp;quot;крокодил&amp;quot;  100А  105мм  REXANT (16-0019-1)</t>
   </si>
   <si>
     <t>- общая длина зажима – 105мм;
 - максимально допустимая величина пропускаемой силы тока – 100 Ампер;
 - цвет изолятора – красный/черный.</t>
   </si>
   <si>
     <t>00042058</t>
   </si>
   <si>
     <t>Клемма на крону REXANT (14-0322)</t>
   </si>
   <si>
@@ -4511,66 +4069,50 @@
   <si>
     <t>Крепежно-юстировочное устройство, используется совместно с извещателями “Пульсар1-01Н"", “Пульсар1-01С"" - для обеспечения угла наклона = 45 град. к полу помещения</t>
   </si>
   <si>
     <t>00040129</t>
   </si>
   <si>
     <t>ИП 535-8-А, извещатель ручной пожарный</t>
   </si>
   <si>
     <t>Ручной пожарный извещатель, IP41, встроенные компоненты для подключения без внешней обвязки к приборам Циркон, Карат, Гранит, Кварц, Пирит</t>
   </si>
   <si>
     <t>00028407</t>
   </si>
   <si>
     <t>ИП 535-26 «Север» 6-12мм (АТФЕ.425211.001), извещатель пожарный ручной (новый корпус)</t>
   </si>
   <si>
     <t>Извещатель приводится в действие смещением защитного элемента и опусканием приводного элемента (ручки) извещателя вниз в направлении стрелок. Два пластиковых ввода 6-12 мм. IP 66/67</t>
   </si>
   <si>
     <t>Извещатели пожарные тепловые</t>
   </si>
   <si>
-    <t>00002245</t>
-[...14 lines deleted...]
-  <si>
     <t>00014450</t>
   </si>
   <si>
     <t>ИП 103-5/1-А3 ••, тепловой извещатель</t>
   </si>
   <si>
     <t>Извещатели пожарные тепловые ИП103-5/1-A3 предназначены для работы в закрытых помещениях наземных стационарных объектов с целью выдачи информации о пожаре при достижении температуры окружающего воздуха 64-76°С путем размыкания контактов теплового реле. Извещатели предназначены для непрерывной круглосуточной работы в установках пожарной и охранно-пожарной сигнализации.
 Основные характеристики:
 контакты нормально разомкнуты;
 габаритные размеры извещателя: 60 мм х 35 мм;
 рабочая температура окружающей среды от -50°С до +50°С;
 относительная влажность до 95 % при температуре 35°С;
 максимальное число срабатывания извещателя не менее 100 при напряжении 24 В и токе 0,05 А;
 электрическое сопротивление замкнутых контактов извещателя не более 0,5 Ом;
 наработка до отказа извещателей не менее 200 000 часов.
 25шт/упаковка</t>
   </si>
   <si>
     <t>00014591</t>
   </si>
   <si>
     <t>ИП 114-5-А2 (62), тепловой извещатель</t>
   </si>
   <si>
     <t>Извещатель пожарный, тепловой, 10.5 - 28 В, D 60 x 40 мм, от - 40 до + 50°С, с нормально-замкнутыми контактами класса А2 с температурой срабатывания от 54 до 70°С, упаковка 180 шт</t>
@@ -4606,53 +4148,50 @@
   <si>
     <t>Адресная система Гранд Магистр 125</t>
   </si>
   <si>
     <t>Адресная система Рубеж</t>
   </si>
   <si>
     <t>00040698</t>
   </si>
   <si>
     <t>ИО 40920-2-R3, извещатель объемный адресный</t>
   </si>
   <si>
     <t>00041296</t>
   </si>
   <si>
     <t>ИП 101-29-PR-R3 W1.02, извещатель тепловой адресный</t>
   </si>
   <si>
     <t>00041687</t>
   </si>
   <si>
     <t>МКД-2-R3, модуль контроля доступа</t>
   </si>
   <si>
-    <t>МКД-2-R3</t>
-[...1 lines deleted...]
-  <si>
     <t>00-00000611</t>
   </si>
   <si>
     <t>РМ-1-R3, релейный модуль</t>
   </si>
   <si>
     <t>00-00009637</t>
   </si>
   <si>
     <t>ИВЭПР 12/5 RS-R3 2х12 БР (K2), ИБП 12В/5А</t>
   </si>
   <si>
     <t>00-00000732</t>
   </si>
   <si>
     <t>ИВЭПР 12/5 RS-R3 2х17 БР (K4), ИБП 12В/5А</t>
   </si>
   <si>
     <t>00-00008086</t>
   </si>
   <si>
     <t>ИВЭПР 12/2 RS-R3 2х12 БР (К2), ИБП 12В/2А</t>
   </si>
   <si>
     <t>00-00011968</t>
@@ -4922,53 +4461,50 @@
     <t>Устройство дистанционного управления адресное для подачи аварийных сигналов, питается по двухпроводной линии от С2000-КДЛ, до 127 адресов</t>
   </si>
   <si>
     <t>00023573</t>
   </si>
   <si>
     <t>С2000-КДЛ-С, блок расширения</t>
   </si>
   <si>
     <t>Блок расширения ППКУП "Сириус" для подключения второй адресной кольцевой линии</t>
   </si>
   <si>
     <t>00-00003817</t>
   </si>
   <si>
     <t>ШПС-12 исп.11, шкаф</t>
   </si>
   <si>
     <t>Шкаф для установки приборов системы "Орион" на DIN рейки. Содержит источник питания 12В - 3 А. Два изолированных интерфейса RS-485. Место для установки  двух батарей 12В-17Ач. Прозрачное окно на двери. Защита оболочки IP41</t>
   </si>
   <si>
     <t>00038930</t>
   </si>
   <si>
     <t>С2000-СП4/24 исп.01, адресный блок</t>
-  </si>
-[...1 lines deleted...]
-    <t>С2000-СП4/24 исп.01, адресный блок/40</t>
   </si>
   <si>
     <t>00041333</t>
   </si>
   <si>
     <t>С2000-ОСТ исп.08, оповещатель световой адресный &amp;quot;Стрелка вправо&amp;quot;</t>
   </si>
   <si>
     <t>Оповещатель световой  адресный с надписью "Стрелка вправо". Питание  от С2000-КДЛ и источника напряжения от 12 до 24 В.  От  минус 30 до +55°С.</t>
   </si>
   <si>
     <t>00041003</t>
   </si>
   <si>
     <t>С2000Р-ОСТ исп.01, оповещатель световой радиоканальный &amp;quot;Выход&amp;quot;</t>
   </si>
   <si>
     <t>Оповещатель световой  радиоканальный с надписью "Выход". Время непрерывного свечения - 60 час.  От  минус 30 до +55°С.</t>
   </si>
   <si>
     <t>00-00006657</t>
   </si>
   <si>
     <t>ВУОС-31, устройство выносное оптической сигнализации для ДИП-31</t>
   </si>
@@ -4994,50 +4530,56 @@
     <t>00-00017030</t>
   </si>
   <si>
     <t>Proxy-6-USB-W, считыватель бесконтактный настольный белый</t>
   </si>
   <si>
     <t>Proxy-6-USB-B, Proxy-6-USB-G, Proxy-6-USB-W предназначены для считывания кода с идентификационных карточек и передачи его на персональный компьютер через USB-порт, а также для программирования мастер-карт и пользовательских карт, предназначенных для использования совместно со считывателями бесконтактными Proxy-6EHM-B, Proxy-6EHM-G и Proxy-6EHM-W в защищенных режимах работы.</t>
   </si>
   <si>
     <t>00-00017031</t>
   </si>
   <si>
     <t>Proxy-6EHU-B, считыватель бесконтактный черный</t>
   </si>
   <si>
     <t>Считыватели предназначены для считывания кода с идентификационных карточек и передачи его на приборы приёмно-контрольные или контроллеры СКУД. В ИСО «Орион» используются для обеспечения процедур управления шлейфами и разделами охранно-пожарной сигнализации и идентификации пользователей в точках доступа СКУД.
 В считывателях Proxy-6EHM-B, Proxy-6EHM-G, Proxy-6EHM-W реализован функционал работы с защищёнными секторами карт MIFARE (защищённый режим), позволяющий обеспечить защиту от копирования идентификационных карточек.</t>
   </si>
   <si>
     <t>00-00017033</t>
   </si>
   <si>
     <t>Proxy-6EHU-W, считыватель бесконтактный белый</t>
   </si>
   <si>
+    <t>00002224</t>
+  </si>
+  <si>
+    <t>ШКП-10RS (M), шкаф контрольно-пусковой (дефект корпуса)</t>
+  </si>
+  <si>
     <t>Пультовая система ВЕТТА-2020</t>
   </si>
   <si>
     <t>Ритм</t>
   </si>
   <si>
     <t>Модули пожаротушения</t>
   </si>
   <si>
     <t>00-00006797</t>
   </si>
   <si>
     <t>МПП(Н)-3-И-ГЭ-У2, модуль пожаротушения</t>
   </si>
   <si>
     <t>Модуль порошкового пожаротушения потолочного крепления нормального исполнения с температурным диапазоном эксплуатации от минус 50°С до плюс 50°С. Огнетушащая способность по площади/объему до 38 м2/76 м3</t>
   </si>
   <si>
     <t>00-00012734</t>
   </si>
   <si>
     <t>МПП(Н)-4(п)-И-ГЭ-У2, модуль пожаротушения</t>
   </si>
   <si>
     <t>Модуль порошкового пожаротушения потолочного крепления нормального исполнения с температурным диапазоном эксплуатации от минус 50°С до плюс 50°С. Огнетушащая способность по площади/объему до 40 м2/100 м3</t>
@@ -5199,59 +4741,50 @@
     <t>00007194</t>
   </si>
   <si>
     <t>Астра-712/1, приемно-контрольный прибор, 1 шлейф</t>
   </si>
   <si>
     <t>Контроль 1 ШС, РИП (место под АКБ 7 А/ч), возможность постановки-снятия ключами Touch Memory или кнопкой (комплектуется кнопкой и считывателем ТМ), выход для питания извещ-ей 12В, 550мА,  1 релейный выход, возможность цифрового обмена по линии расширения с модулями передачи извещений по GSM и радиоканалу. Выбор режимов работы с ПК.</t>
   </si>
   <si>
     <t>00007195</t>
   </si>
   <si>
     <t>Астра-712/2, приемно-контрольный прибор, 2 шлейфа</t>
   </si>
   <si>
     <t>Контроль 2 ШС, РИП (место под АКБ 7 А/ч), возможность постановки-снятия ключами Touch Memory или кнопкой (комплектуется кнопкой и считывателем ТМ), выход для питания извещ-ей 12В, 550мА. 2 релейных выхода, возможность цифрового обмена по линии расширения с модулями передачи извещений по GSM и радиоканалу. Выбор режимов работы с ПК.</t>
   </si>
   <si>
     <t>00008578</t>
   </si>
   <si>
     <t>Гранд МАГИСТР 1 А, прибор приемно-контрольный</t>
   </si>
   <si>
     <t>Приемно-контрольный прибор охранно-пожарной сигнализации, количество контролируемых ШС - 1. Программирование функций ШС: любые ШС в любом порядке можно запрограммировать с охранными или пожарными функциями; постановка/снятие осуществляется либо кнопкой на клавиатуре, либо ключом Touch Memory. Программирование функций реле ПЦН: , , . Рабочее сетевое напряжение прибора от 160В, встроенный источник резервного питания для автономной работы прибора более 24 часов (аккумулятор 12В / 2,2А*ч), контроль цепей выносных оповещателей на обрыв и К.З., пластмассовый корпус.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Охранно-пожарный. 1 зона, 2 ПЦН, выключатель или эл. ключ, под аккумулятор 1,2 Ач</t>
   </si>
   <si>
     <t>00-00006991</t>
   </si>
   <si>
     <t>ВЭРС-2 GSM, прибор приемно-контрольный</t>
   </si>
   <si>
     <t>2 ШС четырех типов (охр, пож, техн, неисп), 3 реле, 2 выхода на оповещатели. Передача извещений пользователю (10 групп сообщений) и управление ШС и реле ПЦН по SMS, 2 SIM-карты, контроль баланса и температуры. Программирование прибора через компьютер с помощью ПО "ВЭРС-2 GSM Prog" с питанием по USB. Высокоэффективный импульсный источник питания (135-242В), АКБ 1,2А*ч. Компактный пластмассовый корпус. АКБ в комплект поставки не входит.</t>
   </si>
   <si>
     <t>11-16 шлейфов</t>
   </si>
   <si>
     <t>4-7 шлейфов</t>
   </si>
   <si>
     <t>8-10 шлейфов</t>
   </si>
   <si>
     <t>Более 16 шлейфов</t>
   </si>
   <si>
     <t>00000675</t>
   </si>
@@ -5957,53 +5490,50 @@
     <t>Защитный кожух для дымовых извещателей и свето-звуковых оповещателей ЗК-7</t>
   </si>
   <si>
     <t>Защитный кожух для дымовых извещателей и свето-звуковых оповещателей. Вес 210гр,  габаритные размеры Ø154*60 мм, внутренние размеры Ø114*55 мм.</t>
   </si>
   <si>
     <t>00-00011977</t>
   </si>
   <si>
     <t>Защитный кожух для светового табло ЗК-6</t>
   </si>
   <si>
     <t>Защитный кожух для светового табло. Вес 480гр, габаритные размеры 360*190*40мм, внутренние размеры 320*150*35мм.</t>
   </si>
   <si>
     <t>РАСПРОДАЖА</t>
   </si>
   <si>
     <t>Автоматика</t>
   </si>
   <si>
     <t>00041686</t>
   </si>
   <si>
     <t>ZT5, блок управления (УЦЕНКА, нарушен товарный вид)</t>
-  </si>
-[...1 lines deleted...]
-    <t>ZT5, блок управления (УЦЕНКА , скидки не делать) (корпус со следами монтажа)</t>
   </si>
   <si>
     <t>00022490</t>
   </si>
   <si>
     <t xml:space="preserve">Привод Roller Genius (Casali) Италия, привод для распашных ворот, электромеханический, подземной установки, средней интенсивности, 220В. </t>
   </si>
   <si>
     <t>Привод Roller Genius (Casali) Италия в составе:
 - Roller (58A0603) Привод для распашных ворот, электромеханический, подземной установки, средней интенсивности, 220В. 
 - Arm (110) (58P0045)  Рычаг (Roller), створка до 3,5м, угол открывания до 110 град. 
 - Box (58P0050) Корпус монтажный, крашенная сталь.</t>
   </si>
   <si>
     <t>00004975</t>
   </si>
   <si>
     <t>SK-2146XAIP/SO, C&amp;CS, цветная видеокамера (УЦЕНКА)</t>
   </si>
   <si>
     <t>Цвет. камера,ПЗС-матрица 1/3” Sony, разрешение 460 ТВЛ, чувствительность 1 Lux, управление VD/DD, видеосигнал 1В, 75 Ом, DC12B,45x47x115</t>
   </si>
   <si>
     <t>00002404</t>
   </si>
@@ -6199,77 +5729,65 @@
     <t>00026049</t>
   </si>
   <si>
     <t>L280, уголок для крепления замка FE-L280</t>
   </si>
   <si>
     <t>00006020</t>
   </si>
   <si>
     <t>Замок ML-100К электромагнитный  с планкой</t>
   </si>
   <si>
     <t>Электромагнитный замок, 12V DC, не более 0,4 A, усилие 100 кг,  180x33x23.   Вес 0.6 кг, новый дизайн, планка в комплекте, оригинальная упаковка.
  Варианты цветового исполнения: серый, коричневый</t>
   </si>
   <si>
     <t>00012544</t>
   </si>
   <si>
     <t>Замок М1-300 электромагнитный белый</t>
   </si>
   <si>
     <t>Электромагнитный замок, усилие удержания при 12 В - 300 кг, DC 12В/330м А, габариты электромагнита/якоря, мм - 140*55*35 / 96*53*12, без отсека. В комплекте монтажный уголок 50*40 мм.</t>
   </si>
   <si>
-    <t>00016032</t>
-[...4 lines deleted...]
-  <si>
     <t>00016031</t>
   </si>
   <si>
     <t>Замок М1-300 электромагнитный серый</t>
   </si>
   <si>
     <t>00006327</t>
   </si>
   <si>
     <t>Замок М1-400 электромагнитный белый</t>
   </si>
   <si>
     <t>Электромагнитный замок, усилие удержания при 12 В - 400 кг, DC 12В/400м А, габариты электромагнита/якоря, мм - 170*55*35 / 126*53*12, без отсека. В комплекте монтажный уголок 50*40 мм.</t>
   </si>
   <si>
-    <t>00016034</t>
-[...4 lines deleted...]
-  <si>
     <t>00016033</t>
   </si>
   <si>
     <t>Замок М1-400 электромагнитный серый</t>
   </si>
   <si>
     <t>00016036</t>
   </si>
   <si>
     <t>Замок М2-300 электромагнитный белый с отсеком</t>
   </si>
   <si>
     <t>Электромагнитный замок, усилие удержания при 12 В - 300 кг, DC 12В/330м А, габариты электромагнита/якоря, мм - 160*55*35 / 96*53*12, с отсеком для установки контроллера Z-5R. В комплекте монтажный уголок 50*40 мм.</t>
   </si>
   <si>
     <t>00014812</t>
   </si>
   <si>
     <t>Замок М2-400 электромагнитный коричневый с отсеком</t>
   </si>
   <si>
     <t>Электромагнитный замок, усилие удержания при 12 В - 400 кг, DC 12В/400м А, габариты электромагнита/якоря, мм - 190*55*35 / 126*53*12, с отсеком для установки контроллера Z-5R. В комплекте монтажный уголок 50*40 мм.</t>
   </si>
   <si>
     <t>00016037</t>
@@ -6278,75 +5796,69 @@
     <t>Замок М2-400 электромагнитный серый с отсеком</t>
   </si>
   <si>
     <t>00007616</t>
   </si>
   <si>
     <t>Замок Полис 11-01 электромеханический</t>
   </si>
   <si>
     <t>Накладной, изнутри кнопка, снаружи ключ, 12В, 0,8А, 110х92х30, засовы O18мм, ход засовов 16мм</t>
   </si>
   <si>
     <t>00029294</t>
   </si>
   <si>
     <t>FE-2369 (i), замок электромеханический</t>
   </si>
   <si>
     <t>Накладной электромеханический замок (крашеный), универсальный, цилиндр + три ключа, блокируемая кнопка выхода, 142х105х35, 12 В, 3А.</t>
   </si>
   <si>
     <t>00028658</t>
   </si>
   <si>
     <t>L500W, уголок для крепления замка FE-L500W</t>
-  </si>
-[...7 lines deleted...]
-    <t>Электромагнитный замок, усилие удержания при 12 В - 500 кг, DC 12В/500м А, габариты электромагнита/якоря, мм - 164*68*41 / 126*65*12, без отсека. В комплекте монтажный уголок 50*40 мм.</t>
   </si>
   <si>
     <t>00032957</t>
   </si>
   <si>
     <t>Замок ML-180К электромагнитный  с уголком в комплекте</t>
   </si>
   <si>
     <t>Электромагнитный замок, 12V DC, не более 0,4 A, усилие 180 кг,  180x40x25,   Вес 0.8 кг, новый дизайн, оригинальная упаковка. Поставляется с уголком для крепления. 
 Варианты цветового исполнения: серый, коричневый</t>
   </si>
   <si>
     <t>00033120</t>
   </si>
   <si>
     <t>Замок М1-500 электромагнитный белый</t>
+  </si>
+  <si>
+    <t>Электромагнитный замок, усилие удержания при 12 В - 500 кг, DC 12В/500м А, габариты электромагнита/якоря, мм - 164*68*41 / 126*65*12, без отсека. В комплекте монтажный уголок 50*40 мм.</t>
   </si>
   <si>
     <t>00033121</t>
   </si>
   <si>
     <t>Замок М1-500 электромагнитный коричневый</t>
   </si>
   <si>
     <t>00033122</t>
   </si>
   <si>
     <t>Замок М2-500 электромагнитный белый с отсеком</t>
   </si>
   <si>
     <t>Электромагнитный замок, усилие удержания при 12 В - 500 кг, DC 12В/500м А, габариты электромагнита/якоря, мм - 184*68*41 / 126*65*12, с отсеком для установки контроллера Z-5R. В комплекте монтажный уголок 50*40 мм.</t>
   </si>
   <si>
     <t>00033123</t>
   </si>
   <si>
     <t>Замок М2-500 электромагнитный коричневый с отсеком</t>
   </si>
   <si>
     <t>00033800</t>
   </si>
@@ -6506,96 +6018,75 @@
   <si>
     <t>AT-FS02, планка для AT-ES02</t>
   </si>
   <si>
     <t>Планка для электрозащёлки AT-ES02 NO. Габаритные размеры: 149 x 28 x 3 мм.</t>
   </si>
   <si>
     <t>Ключи, карты, брелоки</t>
   </si>
   <si>
     <t>00025206</t>
   </si>
   <si>
     <t>IL-06M(num), карта Mifare 1К, тонкая</t>
   </si>
   <si>
     <t>00038602</t>
   </si>
   <si>
     <t>Брелок RFID серия E-Marin перезаписываемый 5577</t>
   </si>
   <si>
     <t>Брелок RFID T5577 перезаписываемый - стандарт EM-Marine, рабочая частота 125КГц, чипсет Т5577, возможность перезаписи кода.</t>
   </si>
   <si>
-    <t>00039120</t>
-[...4 lines deleted...]
-  <si>
     <t>00039027</t>
   </si>
   <si>
     <t>IL-20MB, браслет Mifare, синий</t>
   </si>
   <si>
     <t>Силиконовый браслет с металлической застежкой. Влаго и пыле защищенный корпус, что позволяет применять браслет в аквапарках и бассейнах. Застежка позволяет регулировать длину ремешка, что обеспечивает фиксацию как на руке взрослого человека, так и ребенка. Возможность наносить логотип.</t>
   </si>
   <si>
     <t>00022860</t>
   </si>
   <si>
     <t>IL-20MR, браслет Mifare, красный</t>
   </si>
   <si>
     <t>Кнопки выхода</t>
   </si>
   <si>
-    <t>00022340</t>
-[...11 lines deleted...]
-    <t>Кнопка выхода Циклоп, медь</t>
+    <t>00018753</t>
+  </si>
+  <si>
+    <t>Кнопка выхода Циклоп, серебро</t>
   </si>
   <si>
     <t>Предназначена для использования в домофонных системах. Имеет литой антивандальный алюминиевый корпус современного дизайна и окрашена порошковой краской. Оборудована подсветкой из двух светодиодов. Размер 40х80х25 мм.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кнопка выхода Циклоп, серебро</t>
   </si>
   <si>
     <t>00018754</t>
   </si>
   <si>
     <t>Кнопка выхода Циклоп, черная</t>
   </si>
   <si>
     <t>00034674</t>
   </si>
   <si>
     <t>Кнопка выхода Циклоп,серебристый металлик(СВЕТЛО-СЕРЫЙ)</t>
   </si>
   <si>
     <t>00034945</t>
   </si>
   <si>
     <t>Кнопка выхода Циклоп ИК, медь</t>
   </si>
   <si>
     <t>Бесконтактная кнопка выхода ЦИКЛОП ИК работает на принципе регистрации отраженного кодированного инфракрасного сигнала. Двухцветная подсветка из двух светодиодов сигнализирует о срабатывании и позволяет быстро найти кнопку открывания замка даже при отсутствии освещения дверной площадки. Сенсорная кнопка выхода ЦИКЛОП ИК имеет литой антивандальный алюминиевый корпус современного дизайна и окрашена порошковой краской.</t>
   </si>
   <si>
     <t>00-00000151</t>
   </si>
@@ -6640,60 +6131,50 @@
 Рабочая частота: 125 кГц
 Работа с идентификаторами: EM-Marine
 Дальность чтения: 6-8 см
 Количество ключей: 1364
 Типы записываемых ключей: простой, мастер, блокирующий
 Интерфейс связи со считывателем: Dallas TM (iButton)
 Максимальная длина линии от считывателя до контроллера: 
 - Dallas Touch Memory: не более 15 м
 Наличие перемычки для выбора типа замка: есть
 Тип исполнительного устройства: электромеханический/электромагнитный замок
 Световая и звуковая индикация режимов работы: есть
 Возможность записи содержимого памяти контроллера в ключ DS1996 и наоборот: есть
 Возможность программирования контроллера с помощью адаптера: есть
 Установка длительности открывания замка: от 0 до 220 c
 Выход: МДП транзистор 1шт.
 Напряжение питания: 8-18V DC
 Ток потребления: 45мA
 Ток коммутации: 5А
 Защита от неправильного включения: е</t>
   </si>
   <si>
     <t>00036914</t>
   </si>
   <si>
     <t>Matrix-II (мод. E К) (Matrix-II (мод. К)), контроллер-считыватель (черный)</t>
-  </si>
-[...8 lines deleted...]
-Считыватель в черном корпусе, крепеж</t>
   </si>
   <si>
     <t>Сетевые контроллеры</t>
   </si>
   <si>
     <t>00019174</t>
   </si>
   <si>
     <t xml:space="preserve">Matrix-II (мод. E K Net), сетевой контроллер (серый)  </t>
   </si>
   <si>
     <t>Предназначен для работы в составе сетевых и автономных СКУД. 
 Рабочая частота: 125 кГц
 Работа с идендификаторами: EM-Marine
 Дальность чтения: 6-8 см
 Количество ключей: 2024 шт.
 Количество запоминаемых событий: 2048 шт.
 Интерфейс связи со считывателем: Dallas TM (iButton)
 Максимальная длина линии от считывателя до контроллера: 
 - Dallas Touch Memory: не более 15 м
 Наличие перемычки для выбора типа замка: есть
 Тип исполнительного устройства: электромеханический/электромагнитный замок
 Световая и звуковая индикация режимов работы: есть
 Установка длительности открывания замка: от 0 до 25,5 c
 Выход: МДП транзистор 1шт.
@@ -6709,66 +6190,63 @@
   <si>
     <t>Системы контроля сотрудников охраны</t>
   </si>
   <si>
     <t>00037992</t>
   </si>
   <si>
     <t xml:space="preserve">Лицензионный ключ ПО VGL Патруль </t>
   </si>
   <si>
     <t>Программное обеспечение предназначено для обработки данных, полученных со считывающих устройств СУ VGL Патруль 4, и автоматического формирования отчетов о совершенных обходах. ПО VGL Патруль имеет современный, интуитивно понятный интерфейс и обладает очень широким функционалом. Работает как в локальном режиме для получения данных с подключенных считывающих устройств, так и в сетевом режиме для получения данных с устройств, подключенных к клиентским программам VGL Клиент, установленным на удалённых рабочих местах.</t>
   </si>
   <si>
     <t>00023648</t>
   </si>
   <si>
     <t>VGL Патруль 4 Беспроводная автономная контрольная RFID метка MIFARE Plus (красная)</t>
   </si>
   <si>
     <t>00023646</t>
   </si>
   <si>
     <t xml:space="preserve">VGL Патруль 4 Идентификатор для персонализации в системе		</t>
   </si>
   <si>
-    <t>VGL Патруль 4 Идентификатор для персонализации в системе</t>
+    <t>VGL Патруль 4 Идентификатор для персонализации в системе        </t>
   </si>
   <si>
     <t>00023649</t>
   </si>
   <si>
     <t>VGL Патруль 4 Беспроводная автономная контрольная RFID метка MIFARE Plus (бирюзовая)</t>
   </si>
   <si>
     <t>00038062</t>
   </si>
   <si>
     <t xml:space="preserve">VGL Патруль 4 Дополнительный фирменный чехол для считывающего устройства СУ </t>
-  </si>
-[...1 lines deleted...]
-    <t>VGL Патруль 4 Дополнительный фирменный чехол для считывающего устройства СУ</t>
   </si>
   <si>
     <t>00016452</t>
   </si>
   <si>
     <t>CP-Z-2 (мод. E P), считыватель E-Marin, накладной, светлый</t>
   </si>
   <si>
     <t>Маленький размер и металлическая основа снимают все барьеры по монтажу изделия на улице, внутри помещения, на торговом оборудовании. Подсветка и индикация помогут найти считыватель в темноте.
 Рабочая частота: 125 кГц
 Чтение идентификаторов (брелоки, браслеты): EM-Marine
 Дальность чтения: 3-6 см
 Выходной интерфейс : Dallas Touch Memory (эмуляция DS1990A) , Wiegand 26
 Максимальная длина линии от считывателя до контроллера: 
 - Dallas Touch Memory: не более 15 м
 - Wiegand: не более 100 м
 Световая индикация: есть
 Подсветка: Постоянно горит красный свет* (опционально)
 Напряжение питания: 8 - 18В постоянного тока
 Потребление тока: 35мA
 Материал корпуса: поликарбонат
 Цвет корпуса: черный, светло-серый
 Рабочая температура: -40°С +50°С
 Габаритные размеры (мм): D45XH25</t>
   </si>
@@ -6896,121 +6374,54 @@
     <t>00026876</t>
   </si>
   <si>
     <t>CP-Z-2 (мод. MF-I),  считыватель Mifare, врезной, светлый</t>
   </si>
   <si>
     <t>CP-Z-2 (мод. MF-I) поддерживает работу как в «открытом» (чтение ID), так и в «защищенном» (шифрование ID) режиме для доступа к данным идентификатора.
 Рабочая частота: 13,56 МГц
 Чтение идентификаторов (брелоки и браслеты): Mifare Ultralight, Mifare Standard (Classic) 1K и 4К, Mifare ID.
 Дальность чтения: 1-4 см
 Световая индикация: есть
 Подсветка: Постоянно горит красный свет* (опционально)
 Напряжение питания: 8 - 18В постоянного тока
 Потребление тока (среднее): 45мA
 Потребление тока (пиковое): 200мA
 Материал корпуса: поликарбонат
 Цвет корпуса: светло-серый, чёрный
 Выходной интерфейс: Dallas Touch Memory, Wiegand 26/34/42/50/58
 Максимальная длина линии от считывателя до контроллера: 
 - Dallas Touch Memory: не более 15 м
 - Wiegand: не более 100 м
 Рабочая температура: -40°С +50°С
 Габаритные размеры (мм): D26 x H22</t>
   </si>
   <si>
-    <t>00034107</t>
-[...31 lines deleted...]
-  <si>
     <t>00-00001564</t>
   </si>
   <si>
     <t>CP-Z-2 (мод. E P), считыватель  E-Marin, накладной темный</t>
-  </si>
-[...32 lines deleted...]
-интерфейс связи - RS-485, Wiegand-26,-34,-42-58, светло-серый корпус</t>
   </si>
   <si>
     <t>00018214</t>
   </si>
   <si>
     <t>PERCo-IR15.3, считыватель контрольный</t>
   </si>
   <si>
     <t>Контрольный считыватель бесконтактных карт формата ЕММ/HID, интерфейс связи - USB</t>
   </si>
   <si>
     <t>00023121</t>
   </si>
   <si>
     <t>PERCo-IR15.9, считыватель контрольный</t>
   </si>
   <si>
     <t>Контрольный считыватель бесконтактных карт формата EMM/HID/MIFARE, интерфейс связи - USB</t>
   </si>
   <si>
     <t>00-00017079</t>
   </si>
   <si>
     <t>CP-Z-3  (мод. EH), считыватель E-Marin, накладной темный</t>
   </si>
@@ -7147,87 +6558,84 @@
   <si>
     <t>Турникеты с распашными створками</t>
   </si>
   <si>
     <t>Турникеты-триподы</t>
   </si>
   <si>
     <t>Электронные проходные</t>
   </si>
   <si>
     <t>Системы оповещения</t>
   </si>
   <si>
     <t>Акустические системы</t>
   </si>
   <si>
     <t>00033401</t>
   </si>
   <si>
     <t>HP-01T, рупорный громкоговоритель 10/5 Вт ( ROXTON)</t>
   </si>
   <si>
     <t>Достоинством громкоговорителя ROXTON HP-01T является сочетание хороших акустических характеристик с эргономикой и удобством монтажа. Конструктив громкоговорителя тщательно продуман. Громкоговоритель выполнен из первичного морозостойкого пластика. Прямоугольный раскрыв, обеспечивает различные значения вертикальной и горизонтальной диаграмм направленностей, что позволяет варьировать звуковым полем озвучиваемого пространства. Громкоговоритель монтируется на стене при помощи П-образного металлического кронштейна.</t>
   </si>
   <si>
-    <t>00025460</t>
-[...7 lines deleted...]
-  <si>
     <t>00033396</t>
   </si>
   <si>
     <t>SWS-10, настенный громкоговоритель 10/5 Вт, широкополосный (ROXTON)</t>
   </si>
   <si>
     <t>Широкополосный настенный громкоговоритель ROXTON SWS-10 используется в трансляционных системах аварийного оповещения и музыкальной трансляции и предназначен для качественного воспроизведения звуковой информации. Громкоговоритель подключается к 100/70 В выходу трансляционного усилителя.</t>
   </si>
   <si>
     <t>00016271</t>
   </si>
   <si>
     <t>WP-06T, настенный громкоговоритель 6/3/1,5 Вт, широкополосный ( ROXTON)</t>
   </si>
   <si>
     <t>Достоинством громкоговорителя является сочетание хороших акустических характеристик с эргономикой и удобством монтажа. Конструктив громкоговорителя тщательно продуман. Громкоговоритель выполнен из первичного пластика, имеет дополнительную защитную металлическую сетку. Монтажные провода подводятся к винтовой клеммной колодке с различными градациями включения. Громкоговоритель ROXTON WP-06T легко крепится на стене, после чего закрывается защитной металлической сеткой.</t>
   </si>
   <si>
     <t>00038274</t>
   </si>
   <si>
     <t>MP-30T, широкополосный рупорный громкоговоритель 30/15/7,5 Вт и 8 Ом, , IP-44</t>
   </si>
   <si>
     <t>00033573</t>
   </si>
   <si>
     <t>WS-06T, настенный громкоговоритель 6/3/1,5/0,75 Вт, металлический, вандалозащищенный ( ROXTON)</t>
+  </si>
+  <si>
+    <t>00019877</t>
+  </si>
+  <si>
+    <t>LBC3090/31, Громкоговоритель потолочный 6W, 100V</t>
   </si>
   <si>
     <t>Аудиошнуры</t>
   </si>
   <si>
     <t>Речевое оповещение ОПС</t>
   </si>
   <si>
     <t>SONAR RUBEZH</t>
   </si>
   <si>
     <t>Ария</t>
   </si>
   <si>
     <t>Орфей</t>
   </si>
   <si>
     <t>Рокот</t>
   </si>
   <si>
     <t>00001995</t>
   </si>
   <si>
     <t>Рокот, прибор управления оповещением</t>
   </si>
@@ -7347,142 +6755,126 @@
     <t>Активный речевой оповещатель, 12В, 250мА, 3 Вт, 96дБ, 160х265х73мм, 0.45кг, -10..+50С, IP 41. Настенное исполнение</t>
   </si>
   <si>
     <t>00016861</t>
   </si>
   <si>
     <t>Соната-КЛД, прибор управления оповещением</t>
   </si>
   <si>
     <t>Прибор управления оповещением СОНАТА КЛД предназначен для принятия и обработки сигнала тревоги от прибора приемно-контрольного пожарного и/или от элементов дистанционного управления речевым оповещением и дальнейшей трансляции заранее записанных сообщений о пожаре, антитеррористической угрозе и других чрезвычайных ситуациях через громкоговорители типа "СОНАТА Л" внутри зданий, а также передаче речевых объявлений оператором через аварийный микрофон. Осуществляет контроль линий.
 Работает с речевыми оповещателями Соната-3Л, Соната-5Л, Соната-3Л исп.2, Соната-5Л исп.2</t>
   </si>
   <si>
     <t>Усилители</t>
   </si>
   <si>
     <t>00033400</t>
   </si>
   <si>
     <t>AA-240, усилитель 240 Вт, 3 микр./2 лин. входа ( ROXTON)</t>
   </si>
   <si>
     <t>Трансляционный усилитель ROXTON AA-240 используются для построения систем оповещения и музыкальной трансляции на базе дополнительного оборудования. Данный усилитель предназначен для микширования и усиления звукового сигнала с целью его дальнейшей трансляции на громкоговорители. К ROXTON AA-240 может быть подключено до 5-ти источников аудио сигнала, 3 микрофонных и 2 линейных входа. Уровни линейных и микрофонных входов регулируются при помощи ручек на передней панели. Выходной каскад усилителя содержит трансформатор, который дополнительно повышает напряжение усиленного сигнала до 100В. Это необходимо для минимизации потерь в линии. К высоковольтным выводам усилителя необходимо подключать только специализированные громкоговорители, содержащие трансформатор. Кроме высоковольтных, усилитель ROXTON AA-240 также имеет низкоомные выводы, для подключения стандартных акустических систем. Общая регулировка усиления осуществляется при помощи регулятора на передней панели блока. Питание усилителя осуществляется от переме</t>
   </si>
   <si>
+    <t>00015180</t>
+  </si>
+  <si>
+    <t>PAM–СDМ, модуль</t>
+  </si>
+  <si>
+    <t>Модуль PAM-CDM предназначен для проигрывания CD/MP3 дисков в усилителях серии PAM. Основные возможности: Выбор и поиск трека для воспроизведения, повтор трека и диска, режим произвольного воспроизведения треков, просмотр времени; Жидкокристаллический дисплей с подсветкой; Регулятор громкости, совмещенный с выключателем питания.</t>
+  </si>
+  <si>
     <t>Умный дом</t>
   </si>
   <si>
     <t>AX PRO Hikvision</t>
   </si>
   <si>
     <t>Livicom</t>
   </si>
   <si>
     <t>Бастион</t>
   </si>
   <si>
     <t>ТЕКО</t>
   </si>
   <si>
     <t>Шкафы</t>
   </si>
   <si>
     <t>Шкафы 19&amp;quot;</t>
   </si>
   <si>
     <t>Шкафы с микроклиматом</t>
   </si>
   <si>
     <t>Шкафы электромонтажные</t>
   </si>
   <si>
     <t>Электрооборудование</t>
   </si>
   <si>
     <t>Удлинители/сетевые фильтры</t>
   </si>
   <si>
     <t>Щитовое оборудование</t>
   </si>
   <si>
     <t>Электроустановочное оборудование</t>
   </si>
   <si>
-    <t>00021522</t>
-[...38 lines deleted...]
-  <si>
     <t>00017985</t>
   </si>
   <si>
     <t>Авт. выкл. ВА47-29 2Р 6А 4,5кА х-ка С ИЭК</t>
   </si>
   <si>
     <t>00042338</t>
   </si>
   <si>
     <t>Телефонная розетка - 2 6P-4C REXANT (03-0002)</t>
   </si>
   <si>
     <t>Корпус  телефонной розетки 2х6Р-4С  REXANT имеет небольшие размеры и выполнен из белого матового пластика, который обеспечивает строгий дизайн. Эта розетка функциональна и отлично подходит для использования в офисах и на предприятиях.</t>
+  </si>
+  <si>
+    <t>00023256</t>
+  </si>
+  <si>
+    <t>Сетевой фильтр  Ippon BK232 чёрный</t>
+  </si>
+  <si>
+    <t>Сетевые фильтры IPPON предлагают самый простой, но и самый доступный способ защиты для компьютеров, цифровых устройств и бытовой техники, включая телевизоры и видеотехнику. Защита базового уровня предохраняет от импульсных сетевых перенапряжений и короткого замыкания в подключенной нагрузке.</t>
+  </si>
+  <si>
+    <t>00-00002116</t>
+  </si>
+  <si>
+    <t>Сетевой фильтр  Ippon BK232 белый</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF006BCE"/>
       <name val="Arial Verdana Tahoma"/>
@@ -7934,70 +7326,70 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/company/vacancy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/gsm-3-0-blok-upravleniya-gsm-3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/gsm-audio-domofon-slx-adm-bez-nds-avrora-ural/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/modul-gsm-ipro-shlagbaum-3-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/gsm-4-0-blok-upravleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/modul-gsm-domovoy-next-15000-4g-lte/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/modul-gsm-ipro-shlagbaum-4-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/sos112-ver-3-1-akusticheskiy-detektor-siren-ekstrennykh-sluzhb/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/88001-0254-nagrevatelnyy-kabel-dlya-bx-bk-by-fast-ferni-i-frog-psrt02/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/rack-30-m6-reyka-zubchataya-l-1-metr-30kh30/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-001-s-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-400-kreplenie-dlya-zubchatoy-reyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-002-a-shina-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-001-a-shina-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0932-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sb0100-zasov/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0940-kronshteyn-s-napravleniem-otkryvaniya-vpravo/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-200-podstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-150-opora-rolikovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-002-a-shina-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-600-kryshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-320-rolik-opornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-420-ulavlivatel-nizhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-500-ulavlivatel-verkhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-718-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-720-rolik-podderzhivayushchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-600-zaglushka-dlya-napravlyayushchey-shiny-sg-01-002-kryshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-150-opora-rolikovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-718-kronshteyn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-320-rolik-opornyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-420-ulavlivatel-nizhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0904-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-200-podstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-510-upor/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0939-kronshteyn-s-napravleniem-otkryvaniya-vlevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/privody-dlya-otkatnykh-vorot/sliding-1300-privod-v-masl-vanne-dlya-vorot-do-1300-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/privody-dlya-otkatnykh-vorot/sliding-2100-privod-v-maslyannoy-vanne-dlya-vorot-vesom-do-2100-kg-shirinoy-do-8m-so-vst-priemnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/privody-dlya-otkatnykh-vorot/sliding-1300pro-privod-v-maslyannoy-vanne-dlya-vorot-vesom-do-1300-kg-shirinoy-do-6m-doorhan/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/privody-dlya-otkatnykh-vorot/sliding-800pro-privod-dlya-vorot-vesom-do-800-kg-shirina-proema-do-4-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/privody-dlya-otkatnykh-vorot/sliding-1300pro-privod-sliding-1300pro-c-2-mya-pultami/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/privody-dlya-otkatnykh-vorot/sliding-3000-380v-privod-v-masl-vanne-dlya-vorot-vesom-do-3000-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/privody-dlya-otkatnykh-vorot/sliding-500-privod-dlya-vorot-do-500-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/privody-dlya-otkatnykh-vorot/sliding-500-privod-dlya-vorot-do-500-kg-s-2-mya-pultami/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/bloki-upravleniya/pcb-sw-blok-upravleniya-d-raspashnykh-privodov/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/bloki-upravleniya/801qa-0050-zlx24ma-universalnyy-mnogofunktsionalnyy-blok-upravleniya-24-v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/bloki-upravleniya/ja320-boks-dlya-blokov-upravleniya-ja592-plastik-ip55/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/privody-dlya-raspashnykh-vorot/a5024n-lineynyy-privod/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/privody-dlya-raspashnykh-vorot/swing-3000pro-privod-lineynyy-shirina-stvorki-do-3m-ves-do-400kg-doorhan/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-sektsionnykh-vorot/kompektuyushchie_2/sk-3600-napravlyayushchaya-s-tsepyu-l-3600mm-h-2800mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-sektsionnykh-vorot/kompektuyushchie_2/sk-3300-napravlyayushchaya-s-tsepyu-l-3300mm-h-2600mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-sektsionnykh-vorot/kompektuyushchie_2/sk-4600-napravlyayushchaya-s-tsepyu-l-4600mm-h-3800mm-doorhan/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-sektsionnykh-vorot/privody-dlya-sektsionnykh-vorot/sectional-1200-privod-dlya-sektsionnykh-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-sektsionnykh-vorot/privody-dlya-sektsionnykh-vorot/sectional-800pro-privod-dlya-sektsionnykh-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-sektsionnykh-vorot/privody-dlya-sektsionnykh-vorot/sectional-1000pro-doorhan-privod-dlya-vorot/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105209-fotoelementy-miniswitch-gls/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105122-para-rolikovykh-opor-a1000-v-sbore-dlya-podvesa-dopolnitelnoy-stvorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105434-para-bokovykh-kryshek-a100-s-krepezhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105129-svch-radar-xm100/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105211-plastiny-dlya-montazha-fot-ov-miniswitch-gls/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105123-komplekt-aksessuarov-dlya-krepleniya-profilya-litsevoy-kryshki-privoda-a1000-a1400-vysotoy-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105127-miniatyurnye-fotoelementy-fotoperedatchik-fotopriemnik-dlya-vreznogo-montazha-xfa/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105163-8-remen-zubchatyy-privoda-a100-a140/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105406-para-napravlyayushchikh-opor-iz-plastika-montazh-na-pol-dlya-fiksatsii-ot-poperechnogo-pereme/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105427-1-profil-nesushchiy-sistemy-a1000-dlinnoy-6-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105431-profil-litsevoy-kryshki-vysotoy-100-mm-sistemy-a100-a140-iz-neobrabotannogo-alyuminiya-pod-ok/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105487-blok-napravlyayushchiy-napolnyy-s-kronshteynom-krepleniya-k-vertikalnoy-poverkhnosti-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/dopolnitelnoe-oborudovanie/sma-datchik-magnitnyy-odnokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/dopolnitelnoe-oborudovanie/lock-n-vneshniy-rastsepitellock-n-s-ruchkoy-doorhan/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/dopolnitelnoe-oborudovanie/lock-vneshniy-rastsepitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/dopolnitelnoe-oborudovanie/heater-obogrevatel-dlya-privodov-univers-110-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/dopolnitelnoe-oborudovanie/rse-plata-dlya-sinkhronnoy-raboty-avtomatiki-i-peredachi-dannykh-po-crp-came-remote-protocol/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/6100012-antenna-433-9-mgts/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/af43ru-radiopriemnik-vstraivaemyy-dlya-001top-432ee-001top-434ee-001tam-432sa/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/flo2r-s-peredatchik-2-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/flo4r-s-peredatchik-4-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/receiver-433-priemnik-vstraivaemyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/af43tw-radiopriemnik-vstraivaemyy-dlya-001twin-2-i-001twin-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/keyswitch-n-klyuch-vyklyuchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/switch-vyklyuchatel-klavishnyy-odna-knopka-dlya-privodov-d1000-d600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/af43s-radiopriemnik-vstraivaemyy-chastota-433-92-mgts/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/dhre-1-priemnik-vneshniy-1kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/keycode-antivandalnaya-kodovaya-klaviatura-so-vstroennym-schityvatelem-kart/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/transmitter-4-pro-pult-4-kh-kanalnyy-433mgts/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/at-4n-4-kh-kanalnyy-pult-distantsionnogo-upravleniya-alutech/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/ar-1-500n-universalnyy-odnokanalnyy-radiopriemnik-pamyat-na-500-pultov/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/loop2-detektor-magnitnoy-petli-2-kh-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/806ts-0270-top44rbn-brelok-peredatchik-4-kh-kanalnyy-433-92-mgts-s-dinamicheskim-kodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/806ts-0300-top42fgn-brelok-peredatchik-2-kh-kanalnyy-433-92-mgts-s-fiksirovannym-kodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/806ts-0310-top44fgn-brelok-peredatchik-4-kh-kanalnyy-433-92-mgts-s-fiksirovannym-kodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/swb-vyklyuchatel-klavishnyy-swb-dlya-nakladnogo-montazha-rollhan-/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/photocell-n-fotoelementy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/dhpc-stoyka-pod-fotoelementy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/epm-para-fotoelementov-medium-dlya-naruzhnoy-ustanovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/photocell-pro-fotoelementy-besprovodnye-doorhan/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/sl-u-signalnaya-lampa-universalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/lamp-pro-signalnaya-lampa/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/806la-0020-krx1fxsw-svetodiodnaya-signalnaya-lampa-s-belym-plafonom-elektropitanie-24-230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/806la-0040-kronshteyn-dlya-krepleniya-signalnoy-lampy-krx-k-vertikalnoy-poverkhnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rig208-119g0401sac-zaglushka-dlya-strely-g0401/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/3199zg2-plata-upravleniya-zg2/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119ric025-chervyak-c100/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rig044-kreplenie-strely-g4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rid181-kontsevye-vykl-v-sbore-krono-3-prav/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rie111-zaglushka-napravlyayushchey-s-natyazhitelem-ver/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rir241-plafon-lampy-g2080/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rir279-kondensator-20mf-s-gibk-vyvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rir282-kondensator-31-mkf-s-gibk-vyvodami-i-boltom/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/mo-l-2640-pruzhina-balansirovochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/pmcu11-4630-podshipnik-dlya-will-i-me/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/pmd0526-4610-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/ppd0416a-4540-klyuch-treugolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/prspin01a-karetka-spin-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/88001-0063-plata-bloka-upravleniya-zbkn/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0405-kreplenie-dlya-trubchatoy-strely-g0402/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0461-nakleyki-na-strelu-svetootrazhayushchie-24sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0603-nakladki-rezinovye-dlya-strely-g0601/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/spring-4-5-pruzhina-dlya-beam-3-58f1812/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0605-kreplenie-dlya-trubchatoy-strely-g0602/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g02807-opora-statsionarnaya-dlya-strel-s-pazom-pod-dyuralayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0468-kronshteyn-krepleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/v-holder-lovitel-opora-dlya-strely-doorhan/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/fix-boom-kit-kreplenie-krugloy-strely-v-soctave-kreplenie-1sht-vint-dhm0613-4sht-bolt-dhm0112-6sht-sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/br13pro-pruzhina-balansirovochnaya-dlya-strely-boom-5-barrier-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplekty-shlagbaumov/gard-3750-komplekt-shlagbauma-dlya-pravostoronnego-montazha-tumba-strela-svetootrazhayushchie-nakley/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplekty-shlagbaumov/gard-6000-komplekt-shlagbauma-tumba-strela-nakladki-na-strelu-svetootrazhayushchie-nakleyki-opora-dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplekty-shlagbaumov/shlagbaum-bg545r-elektromekhanicheskiy-s-teleskopicheskoy-streloy-4-5-m-pravyy-zkteco/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/g0601-strela-pryamougolnaya-alyuminievaya-100kh40kh6850-mm-bez-zaglushki-art-zaglushki-119rig209/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/boom-4-strela-alyuminievaya-dlya-barrier-4000-strela-v-sbore-zaglushki-rezinovyy-dempfer-nakleyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/boom-4-r-strela-alyuminievaya-kruglaya-l-4000-doorhan/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/nboom-r5-strela-alyuminievaya-kruglaya-l-5000mm-so-svetootrazhayushchimi-nakleykami-komplekt-k-strel/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-sf-1226/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-sf-12045/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-sf-6045/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-12022/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-12045/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dtm-12012/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dtm-1212/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dtm-1226/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-12012/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dtm-1205/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-401/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-kt-12-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-kt-12-4-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-kt-12-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-gs-12-12-ach/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-ktl-12-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-etalon-fors-1212/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/hd-analog/ak-bl2m-2-8mm-tsvetnaya-videokamera/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/hd-analog/dh-hac-t2a21p-u-il-0280b-tsvetnaya-videokamera/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/ak-ip2-bl-af-poe-tsvetnaya-ip-videokamera/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/bolid-vci-222-ver-2-3-4-5-tsvetnaya-videokamera-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/tc-c32xn-i3-e-y-2-8mm-v-5-1-tsvetnaya-videokamera-/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/ak-ip2-bl-dv28-poe-tsvetnaya-ip-videokamera/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/ip-registratory/ak-nvr5109-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/ak-xvr3104-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/dh-xvr4104c-i-videoregistrator-/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/ak-xvr2108-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/ak-xvr3108-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/rvi-1hdr2081l-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/aksessuary/lenta-khomutnaya-otsinkovannaya-30m-9mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/aksessuary/zamok-khomutnoy-lenty-9mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/kronshteyny/ku-1s-kronshteyn-universalnyy-dlya-ustanovki-videokamer-na-stolb/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/kronshteyny/br-103-kronshteyn-bolid-dlya-krepleniya-videokamer-na-stolb-130-4kh170kh45-mm-do-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/montazhnye-korobki/rvi-mb4-korobka-montazhnaya-sts-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/nakleyki-mulyazhi/nakleyka-vedetsya-videonablyudenie-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/nakleyki-mulyazhi/nakleyka-vedetsya-videonablyudenie-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/patchkord-stp-5e-1-8m-belyy-bp002-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-tv-gnezdo-rca-va313/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-rca-gnezdo-rca-metal-va328-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-tv-gnezdo-tv-va234-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-tv-gnezdo-tv-va311-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-tv-shteker-tv-va233-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-hdmi-2-gnezda-hdmi-provod-gold-rexant-17-6832/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/usb-kabel-10-v-1-microusb-miniusb-30-pin-lg-chocolate-samsung-sonyericsson-dc-3-5-dc-4-0-nokia-18-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-3-5mm-stereo-gnezdo-3-5mm-stereo-rexant-14-0203/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-bnc-gnezdo-f-rexant-05-3201-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-pod-vint-s-kolpachkom-proconnect-05-3071-4-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-s-klemmnoy-kolodkoy-proconnect-05-3076-4-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-shteker-tyulpan-krasnyy-14-0403-100-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-gnezdo-na-korpus-tc5031-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-shteker-tv-bez-payki-belyy-oreshek-va220-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razem-shteker-pod-payku-rg-59-va250-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-gnezdo-pod-obzhim-rg-58-va253-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-gnezdo-chernyy-gold-s-pruzhinoy-va379-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-shteker-2-1kh5-5kh10mm-s-provodom-20-sm-rexant-14-0313-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-shteker-2-1kh5-5kh10mm-s-klemmnoy-kolodkoy-rexant-14-0314-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razem-shteker-pod-payku-01-014-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-gnezdo-metall-gold-va387-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-gnezdo-metall-gold-s-pruzhinoy-va373-377/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-shteker-tyulpan-zheltyy-va370-rca-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-shteker-tv-bez-payki-belyy-uglovoy-va226-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-f-tipa-pod-kabel-rg-6-net-on-nakruchivayushchiysya-10-0211/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-f-tipa-pod-kabel-rg-6-net-on-pod-obzhim-10-0212/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razem-gnezdo-s-klemmnoy-kolodkoy-rexant-05-3081-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-gnezdo-2-1kh5-5-s-klemmnoy-kolodkoy-rexant-14-0315-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-f-razem-rg-59-rexant-05-4002-100-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-shteker-tv-nikel-c-pruzhinoy-proconnect-05-2011-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-s-klemmnoy-kolodkoy-rexant-05-3076-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-shteker-2-1kh5-5kh10mm-s-klemmnoy-kolodkoy-adapter-hf-2-pina/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-s-klemmnoy-kolodkoy-pod-vint-ts-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/peredacha-signala/preobrazovateli/vh01-preobrazovatel-vga-audio-v-hdmi-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/ip-domofoniya/videomonitory/dhi-vth2621g-p-monitor-videodomofona-ip/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/ip-domofoniya/vyzyvnye-paneli/dhi-vto2311r-wp-vyzyvnaya-ip-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/bvd-sm101t-blok-vyzova/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/avc-109-audiopanel-nakladnaya-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/bvd-403a-blok-vyzova/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/avc-109-audiopanel-nakladnaya-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/avc-109-audiopanel-nakladnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/videomonitory_1/lira-monitor-videodomofona/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/avp-505-pal-videopanel-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/avp-506-pal-videopanel-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/avp-506-pal-videopanel-temno-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/at-vd-305n-bl-videopanel-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/vizit-ktm600r-kontroller-klyuchey-rf/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/vizit-ktm602m-kontroller-klyuchey-tm/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/bk-10-kommutator-koordinatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/fe-gr001-rele-otkrytiya-vorot-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/rd-4r-schityvatel-klyuchey-vizit-rf2/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/bk-401-blok-kommutatsii-domofona/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/bud-302s-20-blok-upravleniya-i-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/mollyusk-12-5-blok-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/mollyusk-12-14-1-5-blok-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220-din-blok-pitaniya-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220-blok-pitaniya-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-2420g-blok-pitaniya-24v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1230-blok-pitaniya-12v-3a/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/mollusk-vr-12-1-blok-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220er-blok-pitaniya-12v-2a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1230er-blok-pitaniya-12v-3a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220ev-blok-pitaniya-12v-2a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1280g-blok-pitaniya-12v-8a/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-2410g-blok-pitaniya-24v-1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-12-3-0-din-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/bbp-100-isp-1-ibp-12v-10a-5-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/bbp-30-isp-2-ibp-12v-3a-metall-elis-5-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-b-skat-ibp-12-2-7-ibp-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-d-skat-ibp-12-2-2kh7-ibp-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-i7-isp-5000-skat-ibp-12-5-2kh40-ibp-12v-5a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-skat-ibp-12-5-2kh7-ibp-12-v-5a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-2400-skat-ibp-24-3-2x12-ibp-24v-3a/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-12-6-0-din-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-i7-skat-ibp-12-5-2kh12-p-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-d-isp-2-skat-ibp-12-5-2kh17-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-i7-isp-1-skat-ibp-12-4-2kh7-ibp-12v-4a/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-pitaniya-poe/ppk-11-komplekt-inzhektor-splitter-/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-pitaniya-poe/stl-01p-poe-inzhektor-ieee-802-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-10kh7-elekor-iek-200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-degross-bi-plast-ostatki-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-elekor-iek-120m/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-15kh10-elekor-iek-144m/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-16kh16-elekor-iek-84m/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-20kh10-belyy-2-y-zamok-v-p-e-180m-up-promrukav-pr-0325203/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-20kh10-elekor-iek-96m/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh16-belyy-2-y-zamok-v-p-e-80m-up-promrukav-pr-0625161/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh16-elekor-iek-50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh25-elekor-iek-32m/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh16-elekor-iek-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh25-degross-bi-plast-ostatki-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh25-belyy-2-y-zamok-v-p-e-30m-up-promrukav-pr-0540251/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh40-belyy-2-y-zamok-v-p-e-60m-up-promrukav-pr-0640401/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-60kh40-belyy-2-y-zamok-v-p-e-40m-up-promrukav-pr-0560401/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-60kh60-elekor-iek-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-100-40-vnutrenniy-ugol-elekor-30-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-16-16-vnutrenniy-ugol-elekor-300-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-16-16-zaglushka-elekor-550-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-100-40-povorot-90-gr-elekor-16-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-16-16-povorot-90-gr-elekor-350-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-25-16-vnutrenniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-40-25-vnutrenniy-ugol-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-40-25-zaglushka-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-40-25-povorot-90-gr-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-40-25-t-obraznyy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-100kh40-belyy-2-y-zamok-v-p-e-24m-up-promrukav-pr-0510041/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-100kh60-belyy-2-y-zamok-v-p-e-16m-up-promrukav-pr-0610061/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh25-belyy-2-y-zamok-v-p-e-48m-up-promrukav-pr-0625251/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh16-belyy-2-y-zamok-v-p-e-56m-up-promrukav-pr-0325206/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-80kh60-belyy-2-y-zamok-v-p-e-18m-up-promrukav-pr-0580601/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-16-16-vnutrenniy-ugol-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-20-10-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-40-25-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-40-16-povorot-90-gr-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-15-10-t-obraznyy-ugol-elekor-4sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-20-10-t-obraznyy-ugol-elekor-4sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-25-16-t-obraznyy-ugol-elekor-4sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-60-40-zaglushka-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-16-16-povorot-90-gr-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-ecoline-iek-120m/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-16kh16-ecoline-iek-84m/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-20kh10-ecoline-iek-96m/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh25-ecoline-iek-32m/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh16-ecoline-iek-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-15-10-zaglushka-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-60-40-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-40-16-vneshniy-ugol-elekor-4-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-40-16-vnutrenniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-40-16-t-obraznyy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kms-25-16-soedinitel-na-styk-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-15-10-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/t-obraznyy-ugol-25kh16-4-sht-komp-promrukav-pr08-2830/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/zaglushka-40kh25-4-sht-komp-promrukav-pr08-2857/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vneshniy-ugol-40kh25-4-sht-komp-promrukav-pr08-2809/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vneshniy-ugol-25kh16-4-sht-komp-promrukav-pr08-2806/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vnutrenniy-ugol-25kh16-4-sht-komp-promrukav-pr08-2818/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/povorot-na-90-gradusov-25kh16-4-sht-komp-promrukav-pr08-2842/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vnutrenniy-ugol-40kh25-4-sht-komp-promrukav-pr08-2821/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/povorot-na-90-gradusov-40kh25-4-sht-komp-promrukav-pr08-2845/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/soedinitel-na-styk-40kh25-4-sht-komp-promrukav-pr08-2869/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/t-obraznyy-ugol-40kh25-4-sht-komp-promrukav-pr08-2833/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/soedinitel-na-styk-25kh16-4-sht-komp-promrukav-pr08-2866/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/zaglushka-25kh16-4-sht-komp-promrukav-pr08-2854/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-belyy-2-y-zamok-v-p-e-242m-up-promrukav-pr-0325200/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-60kh40-belyy-2-y-zamok-v-p-e-18m-up-promrukav-pr03-0055/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-polistirol-seraya-d20-100-sht-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-polistirol-seraya-d40-15-sht-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-krepezh-dlya-trub-25-mm-rosdyubel-250-sht-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-16-mm-ge50140-c-zashchelkoy-seraya-ral-7035-100-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-20-mm-ge50141-c-zashchelkoy-seraya-ral-7035-100-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-32-mm-ge50143-c-zashchelkoy-seraya-ral-7035-40-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-25-mm-ge50142-c-zashchelkoy-seraya-ral-7035-90-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-40-mm-ge50144-c-zashchelkoy-seraya-ral-7035-30-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-krepezh-dlya-trub-12-mm-rosdyubel-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-dlya-pryamogo-montazha-seraya-v-p-e-d20-mm-100sht-900sht-up-kor-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-dlya-pryamogo-montazha-seraya-v-p-e-d25-mm-100sht-700sht-up-kor-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/metallorukav/metallorukav-v-pvkh-izolyatsii-r3-tsp-ng-25-50m-up-promrukav-pr-08253/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/metallorukav/metallorukav-v-pvkh-izolyatsii-r3-tsp-ng-32-25m-up-promrukav-pr-08323/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-legkaya-350n-seraya-s-zondom-d32-25-m-promrukav-pr-013231/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-legkaya-350n-seraya-s-zondom-d25-50-m-promrukav-pr-012531/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pnd-s-zondom-d16-100-m-chernaya-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pnd-s-zondom-d25-50-m-chernaya-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/truba-zhestkaya-pvkh-3-kh-metrovaya-legkaya-atmosferostoykaya-d20-150m-up-promrukav-pr-01420/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-seraya-s-zondom-d25-50-m-stroitel-pr-032550/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pnd-bezgalogennaya-hf-chernaya-s-z-d16-100m-5500m-stroitel-pr-021651/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pnd-bezgalogennaya-hf-chernaya-s-z-d25-50m-2600m-stroitel-pr-022551/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/truba-zhestkaya-pvkh-belaya-3-kh-metrovaya-d32-mm-90-m-up-promrukav-pr05-0017/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-s-zondom-d25-75-m-uralpak/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-lan/f-utp-cat5e-4kh2kh0-52-pvc-parlan-kabel-parnoy-skrutki-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-lan/f-utp-cat5e-4kh2kh0-52-pvc-pe-tr-parlan-kabel-parnoy-skrutki-ulichnyy-na-trosu-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-lan/u-utp-cat5e-1x2x0-52-zh-ng-a-hf-parlan-kabel-parnoy-skrutki-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-12kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-16kh0-4-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-20kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-2kh0-5-500-m-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-8kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-1kh2kh1-0-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-2kh2kh0-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-2kh2kh0-75-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpseng-a-frhf-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-ls/ksvvng-a-ls-6kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/ksrvng-a-frls-4kh0-5-mm-0-2-mm2-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/kpsng-a-frls-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/kpsng-a-frls-2x2x0-75-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh0-75-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh0-2-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-2kh2kh0-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpseng-a-frlsltx-1kh2kh0-5-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh2-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/shvvp-2kh0-5-shnur-soedinitelnyy-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/shvvp-2kh0-75-shnur-soedinitelnyy-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/pvs-2-1-5-gost-7399-97-provod-soedinitelnyy-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/pvs-3-1-5-gost-7399-97-provod-soedinitelnyy-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/pvs-3-2-5-gost-7399-97-provod-soedinitelnyy-100m/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/shvvp-2kh0-5-gost-7399-97-shnur-soedinitelnyy-nkz-200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/kg-4kh2-5-kabel/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabel-akusticheskiy/shnur-stereo-3-5mm-gnezdo-3-5mm-shteker-3-m-va147-148/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabel-akusticheskiy/shnur-stereo-6-35mm-gnezdo-6-35mm-shteker-3-m-va178-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kombinirovanyy-kabel/kvk-p-2-2-0-5-kombinirovannyy-kabel-dlya-sistem-videonablyudeniya-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kombinirovanyy-kabel/kvk-p-2e2-0-75-kombinirovannyy-kabel-dlya-sistem-videonablyudeniya-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kombinirovanyy-kabel/shvep-4kh0-12-shnur-kombinirovannyy-dlya-domofonov-i-sistem-kontrolya-dostupa-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/radiochastotnyy-kabel/rk-75-2-122-paraks-kabel-radiochastotnyy-koaksialnyy-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/radiochastotnyy-kabel/rk-75-2-111-paraks-kabel-radiochastotnyy-koaksialnyy-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/instrumenty/krug-otreznoy-230kh2-5kh22-po-kamnyu-luga/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/instrumenty/krug-otreznoy-230kh2-5kh22-po-metallu-luga/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ge41244-korobka-190kh140kh70-mm-dlya-naruzhney-ustanovki-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ge44101-01-shchitok-dlya-avtovyklyuchateley-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ge44102-01-shchitok-dlya-avtovyklyuchateley-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krtn-10-korobka-raspredelitelnaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krtp-15kh2-korobka-raspredelitelnaya-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ge41235-korobka-85kh85kh40-mm-dlya-naruzhney-ustanovki-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/km-o-2k-ip41-korobka-montazhnaya-ognestoykaya-72kh72kh36-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/km-o-8k-ip41-korobka-montazhnaya-ognestoykaya-72kh72kh36-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/kk-8-korobka-kommutatsionnaya-stl-omsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ks-4-korobka-kommutatsionnaya-stl-omsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/uk-2p-korobka-kommutatsionnaya-stl-omsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krtp-10-korobka-kommutatsionnaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0450-fr2-5-4-e15-e120-75kh75kh30mm-dlya-kabel-kanala-promrukav-40-0450-fr2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0450-fr1-5-4-e15-e120-75kh75kh30mm-dlya-kabel-kanala-promrukav-40-0450-fr1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0300-fr1-5-4-e15-e120-100kh100kh50-dlya-otkrytoy-provodki-promrukav-40-0300-/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0210-fr1-5-6-e15-e120-80kh80kh40-dlya-otkrytoy-provodki-promrukav-40-0210-fr/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0460-fr2-5-4-e15-e120-85kh85kh45mm-dlya-kabel-kanala-promrukav-40-0460-fr2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0300-fr2-5-4-e15-e120-100kh100kh50-dlya-otkrytoy-provodki-promrukav-40-0300-/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0450-fr1-5-6-e15-e120-75kh75kh30mm-dlya-kabel-kanala-promrukav-40-0450-fr1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-80kh80kh40-raspredelitelnaya-60-0210-9005-dlya-pryamogo-montazha-dvukhkomponentnaya-bezgalog/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-70kh70kh40-raspredelitelnaya-60-0200-dlya-pryamogo-montazha-dvukhkomponentnaya-bezgalogennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-70kh70kh40-raspredelitelnaya-60-0200-9005-dlya-pryamogo-montazha-dvukhkomponentnaya-bezgalog/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-85kh85kh45-universalnaya-40-0460-dlya-kabel-kanala-bezgalogennaya-hf-152sht-kor-promrukav-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-75kh75kh30-universalnaya-40-0450-dlya-kabel-kanala-bezgalogennaya-hf-90sht-kor-promrukav-40-/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-68kh45-ustanovochnaya-gsk-80-0600-bezgalogennaya-hf-200sht-kor-promrukav-80-0600/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krn-4-1-korobka-kommutatsionnaya-700-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-150kh110kh90-raspredelitelnaya-40-0351-dlya-o-p-bezgalogennaya-hf-podezdnaya-27sht-kor-promr/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-plus-heller-v-blistere-14kh260-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-plus-heller-v-blistere-16kh260-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-12-260-mm-pr-vo-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-14-260-mm-pr-vo-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-8-260-mm-pr-vo-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-u-12kh71b-250-sht-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-u-5kh32b-1000-sht-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-u-8kh72b-500-sht-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/zazhim-dlya-trosa-kanatov-m3-din741/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/izolenta-0-18kh19-mm-sinyaya-20-metrov-iek-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-11-0-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-4-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-8-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-9-0-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-hss-g-din-338-4-8x86-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-hss-g-din-338-9-0x125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh150-mm-100-sht-s-metallicheskim-zamkom-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh200-mm-100-sht-s-metallicheskim-zamkom-belyye/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh300-mm-100-sht-s-metallicheskim-zamkom-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-d10-kryuk-koltso/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-d14-kryuk-koltso/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-d8-kryuk-koltso/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-makita-d-00066-sds-6-x-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-metabo-sds-classic-6-0-110mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-mud-5kh30-metallicheskiy-100-500-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/skoba-metallicheskaya-odnolapkovaya-smo-16-17-dlya-trub-16-mm-100-sht-up-promrukav-pr08-2533/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/skoba-metallicheskaya-odnolapkovaya-smo-25-26-dlya-trub-25-mm-100-sht-up-promrukav-pr08-2536/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/khomut-fr-pr-60-100sht-5000sht-up-kor-promrukav-pr08-3828/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/khomut-fr-pr-25-100sht-5000sht-up-kor-promrukav-pr08-3659/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/skoba-metallicheskaya-dvukhlapkovaya-smd-8-9-dlya-trub-8-mm-100-sht-up-promrukav-pr08-2542/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-mud-6kh32-metallicheskiy-400-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/koush-4mm-100sht-up-pr08-3895/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/derzhatel-kabelya-dvustoronniy-dlya-pryamogo-montazha-chernyy-20sht-120sht-up-kor-promrukav-pr13-038/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/derzhatel-kabelya-odnostoronniy-dlya-pryamogo-montazha-chernyy-20sht-240sht-up-kor-promrukav-pr13-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-metallicheskiy-universalnyy-6kh32-100-sht-up-promrukav-pr08-3754/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/khomut-3-6kh200mm-neylon-100sht-nzetk-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/khomut-3-6kh300mm-neylon-100sht-nzetk-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/khomut-3-6kh300mm-neylon-100sht-nzetk-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-stalnye-sks-304-4-6kh100-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-stalnye-sks-304-4-6kh150-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh200-chernye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh250-chernye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh250-belye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh200-belye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh150-belye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh150-chernye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/vint-s-polutsil-gol-m4kh12-din967-pr08-3734/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh300-mm-100-sht-s-metallicheskim-zamkom-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh200-mm-100-sht-s-metallicheskim-zamkom-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-koltso-koltso-m12-din-1480-tip-v-50sht-up-pr08-3911/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-metallicheskiy-universalnyy-5kh30-100-sht-up-promrukav-pr08-3481/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/zazhim-trosa-dvoynoy-d4mm-duplex-100sht-up-promrukav-pr08-3889/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/zaklepka-rezbovaya-stalnaya-otsinkovannaya-tsilindr-m4kh0-7kh11-6-100-sht-up-promrukav-pr08-4989/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/rym-gayka-m10-1238/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-plus-heller-v-blistere-8kh260-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/zazhim-krokodil-100a-105mm-rexant-16-0019-1-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/klemma-na-kronu-rexant-14-0322-100-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/klemma-mnogorazovaya-smk-222-412-50-sht-soedinitelnaya-2-kh-provodnaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/klemma-mnogorazovaya-smk-222-413-50-sht-soedinitelnaya-3-kh-provodnaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/vzryvozashchishchennoe-oborudovanie_1/izveshchateli-plameni/spektron-804-exm-m-izveshchatel-plameni/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/aksessuary_1/ubl-1110-kronshteyn-universalnyy-dlya-montazha-izveshchateley/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/aksessuary_1/ubl-1112-kronshteyn-universalnyy-dlya-montazha-izveshchateley/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/aksessuary_1/kronshteyn-dlya-ik-datchika-kr-1-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-29-estet-seyf-nstk-425119-015-izveshchatel-magnitokontaktnyy-nakladnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20a2p-3-izveshchatel-magnitokontaktnyy-plastikovyy-korpus-vyvody-v-zashchitnom-rukave-iz-meta/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20a3m-3-izveshchatel-magnitokontaktnyy-metallicheskiy-korpus-vyvody-v-zashchitnom-rukave-iz-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20b2p-3-izveshchatel-magnitokontaktnyy-plastikovyy-korpus-vyvody-v-zashchitnom-rukave-iz-meta/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20a2p-v-izveshchatel-magnitokontaktnyy-podklyuchenie-vnutri-datchika-pod-vint/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-utechki-vody/astra-361-izveshchatel-utechki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/kombinirovannye-izveshchateli/patrol-801-pet-izveshchatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/optiko-elektronnye-izveshchateli-datchiki-dvizheniya/astra-5-isp-b-ik-izveshchatel-shtora/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/optiko-elektronnye-izveshchateli-datchiki-dvizheniya/patrol-203-pet-ik-izveshchatel-84/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ip-212-141-v1-04-izveshchatel-dymovoy-20-spets-tsena-diler-ot-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ip-212-63-danko-izveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ip-212-63m-danko-2-izveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ipdl-d-ii-4p-izveshchatel-dymovoy-lineynyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-plameni/spektron-201-izveshchatel-plameni-v-komplekte-s-k-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/ipr-513-10-izveshchatel-pozharnyy-ruchnoy-20-spets-tsena-diler-ot-20-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/k-01-kronshteyn-dlya-pulsar-1-01-bez-nds/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/ip-535-8-a-izveshchatel-ruchnoy-pozharnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/ip-535-26-sever-6-12mm-atfe-425211-001-izveshchatel-pozharnyy-ruchnoy-novyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-103-5-1-a3-teplovoy-izveshchatel-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-103-5-1-a3-teplovoy-izveshchatel-250_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-114-5-a2-62-teplovoy-izveshchatel-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-103-5-1-a3-svetodiod-teplovoy-izveshchatel-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-103-5-4-a3-teplovoy-izveshchatel-50_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/io-40920-2-r3-izveshchatel-obemnyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ip-101-29-pr-r3-w1-02-izveshchatel-teplovoy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/mkd-2-r3-modul-kontrolya-dostupa/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/rm-1-r3-releynyy-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ivepr-12-5-rs-r3-2kh12-br-k2-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ivepr-12-5-rs-r3-2kh17-br-k4-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ivepr-12-2-rs-r3-2kh12-br-k2-ibp-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/kronshteyn-universalnyy-dlya-io-40920-2-io-30920-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/mirazh-tk-01-transkoder-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/mirazh-ukp-01-ustroystvo-kontrolya-pitaniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/stemax-un-ladoga-modul-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/stemax-rx410-kontroller/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/stemax-ze10-kontrolnaya-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/mirazh-gsm-a8-05-kontroller/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/stemax-sx810-kontroller/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/rip-12-isp-03-rip-12-1-7m2-12v-1-3a-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/rip-24-isp-01-rip-24-3-7m4-24v-3a-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-proxy-n-schityvatel-proksimiti-karty-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ar1-isp-01-rasshiritel-adresnyy-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ik-bolid-kronshteyn-isp-01-02-03-/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-stik-izveshchatel-kombinirovannyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/schityvatel-2-metallik-isp-00-02-kontaktor-tm/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/schityvatel-2-chernyy-isp-01-kontaktor-tm/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/schityvatel-3-chernyy-isp-01-kontaktor-tm/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/uk-vk-01-releynyy-usilitel-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/briz-isp-03-blok-razvetvitelno-izoliruyushchiy-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/dip-34a-04-izveshchatel-dymovoy-adresnyy-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-ik-izveshchatel-okhrannyy-obemnyy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-ip-izveshchatel-pozharnyy-teplovoy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-rm-isp-01-modul-releynyy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-sirena-opoveshchatel-svetozvukovoy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-smk-izveshchatel-okhrannyy-magnitokontaktnyy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-dz-datchik-zatopleniya-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ost-isp-07-opoveshchatel-svetovoy-adresnyy-strelka-vlevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/mk-3-montazhnyy-komplekt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-smk-isp-06-izveshchatel-magnitokontaktnyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/udp-513-3am-isp-01-ustroystvo-du-dlya-podachi-avariynykh-signalov/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-kdl-s-blok-rasshireniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/shps-12-isp-11-shkaf/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-sp4-24-isp-01-adresnyy-blok-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ost-isp-08-opoveshchatel-svetovoy-adresnyy-strelka-vpravo/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-ost-isp-01-opoveshchatel-svetovoy-radiokanalnyy-vykhod/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/vuos-31-ustroystvo-vynosnoe-opticheskoy-signalizatsii-dlya-dip-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/ipr-513-3m-ip67-izveshchatel-pozharnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-smk-isp-07-izveshchatel-magnitokontaktnyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/proxy-6-usb-w-schityvatel-beskontaktnyy-nastolnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/proxy-6ehu-b-schityvatel-beskontaktnyy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/proxy-6ehu-w-schityvatel-beskontaktnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/moduli-pozharotusheniya/mpp-n-3-i-ge-u2-modul-pozharotusheniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/moduli-pozharotusheniya/mpp-n-4-p-i-ge-u2-modul-pozharotusheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/moduli-pozharotusheniya/mpp-n-6-p-i-ge-u2-modul-pozharotusheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-12-zm-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-12-zm1-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-24-zm-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-24-zm2-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mars-24-zp-opoveshchatel-zvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-24-zm1-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/g-12-m-opoveshchatel-zvukovoy-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/g-24-opoveshchatel-zvukovoy-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetovye-opoveshchateli/mayak-12-st-svetovoy-opoveshchatel-krasnyy-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetovye-opoveshchateli/mayak-220-s-svetovoy-opoveshchatel-220-v-20-ma-plastikovyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/astra-10-isp-3-svetozvukovoy-opoveshchatel-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/mayak-24-kpm-svetozvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/mayak-220-k-opoveshchatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/mayak-24-kp-svetozvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/ustroystva-kontrolya-shleyfa/ivs-1-izveshchatel-vynosnoy-svetovoy-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/astra-712-1-priemno-kontrolnyy-pribor-1-shleyf/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/astra-712-2-priemno-kontrolnyy-pribor-2-shleyfa/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/grand-magistr-1-a-pribor-priemno-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/kvarts-pribor-priemno-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/vers-2-gsm-pribor-priemno-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/bolee-16-shleyfov/signal-20-isp-04-pribor-priemno-kontrolnyy-15-/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/bolee-16-shleyfov/granit-20-pribor-priemno-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/bvi-4-shs-blok-vynosnykh-indikatorov-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-1-0-kom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-4-7-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-mlt-0-25-1-8-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-mlt-0-25-8-2-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-5-6-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/altonika/rr-701t-radioknopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-421-isp-rk-signalizator-dymovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-5121-ik-passivnyy-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-5131-isp-a-ik-passivnyy-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-7-isp-a-ik-izveshchatel-potolochnyy-do-3-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-8-kombinirovannyy-ak-ik-potolochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-814-pult-kontrolya-i-upravleniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-821-modul-silovykh-rele-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-r-rpu-radiopriemnoe-ustroystvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/linza-luch-dlya-astra-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/modul-astra-mip-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-z-8145-pult-upravleniya-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/modul-astra-rs-485/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-3531-lit-1-datchik-polozheniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/modul-astra-mr/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/skat-lt-301300-led-li-ion-lampa-avariynogo-osveshcheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/kl-90-lampa-avariynogo-osveshcheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/skat-lt-2330-led-li-ion-lampa-avariynogo-osveshcheniya-alyuminievyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/skat-lt-2360-led-li-ion-lampa-avariynogo-osveshcheniya-alyuminievyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/dvukhstoronnie-tablo/lyuks-24-d-avtomatika-otklyuchena-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/dvukhstoronnie-tablo/m-2-24-strelka-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-vykhod-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-gaz-ne-vkhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-gaz-ukhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-24-k-sn-poroshok-ukhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-aerozol-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-strelka-vpravo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-avtomatika-otklyuchena-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-poroshok-ukhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-avtomatika-otklyuchena-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-poroshok-ne-vkhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-poroshok-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-strelka-vlevo-60-/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-strelka-vpravo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-avtomatika-otklyuchena-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-poroshok-ne-vkhodi-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-poroshok-ukhodi-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-strelka-vlevo-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-avtomatika-vklyuchena-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-avtomatika-otklyuchena-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-vykhod-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-poroshok-ne-vkhodi-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-poroshok-ukhodi-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-gaz-ne-vkhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-strelka-vlevo-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-strelka-vpravo-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-sn-gaz-ne-vkhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-vykhod-svetovoe-tablo-polusfericheskoe-lux-nbo-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-poroshok-ne-vkhodi-svetovoe-tablo-polusfericheskoe-lux-nbo-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-ms-pozhar-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-220-vykhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-poroshok-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/topaz-12-avtomatika-vklyuchena-svetovoe-tablo-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/topaz-12-avtomatika-otklyuchena-svetovoe-tablo-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/topaz-12-gaz-ne-vkhodi-svetovoe-tablo-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-vykhod-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-avtomatika-otklyuchena-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-strelka-vlevo-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-strelka-vpravo-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-12-strelka-vlevo-svetovoe-tablo-staraya-tsena-/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-12-strelka-vpravo-svetovoe-tablo-staraya-tsena-/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/t-12-strelka-vpravo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/t-12-strelka-vlevo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/t-24-vykhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-zapasnyy-vykhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-poroshok-ne-vkhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-strelka-vlevo-tablo-svetovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-strelka-vpravo/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-220-vkhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-otkryto-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-pozhar-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-pozhar-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/trevozhnye-knopki/astra-321m-knopka-trevozhnaya-razblokirovka-vstroennym-tolkatelem-na-tortse/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/trevozhnye-knopki/io-101-50-kns-1-trevozhnaya-knopka-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/trevozhnye-knopki/astra-321-knopka-trevozhnaya-metallicheskiy-klyuch-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/shchitki-i-shkafy-ops/zashchitnyy-kozhukh-dlya-ipr-zk-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/shchitki-i-shkafy-ops/zashchitnyy-kozhukh-dlya-dymovykh-izveshchateley-i-sveto-zvukovykh-opoveshchateley-zk-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/shchitki-i-shkafy-ops/zashchitnyy-kozhukh-dlya-svetovogo-tablo-zk-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/avtomatika/zt5-blok-upravleniya-utsenka-narushen-tovarnyy-vid/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/avtomatika/privod-roller-genius-casali-italiya-privod-dlya-raspashnykh-vorot-elektromekhanicheskiy-podzemnoy-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/videokamery_3/sk-2146xaip-so-c-cs-tsvetnaya-videokamera-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/videokamery_3/zc25-pr4-25x-zoomcam-videokamera-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/videokamery_3/ctcc-4120ex-tsvetnaya-videokamera-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/peredacha-signala_1/cd102-raspredelitel-videosignala-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/peredacha-signala_1/cd1664-raspredelitel-videosignala-s-vystavki/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/ops/datchiki-okhrannye/gx-25-akusticheskiy-izveshchatel-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/ops/datchiki-okhrannye/ligard-kombi-izveshch-okhrannyy-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/skud/perco-c-03g-blue-kryshka-dlya-turniketa-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/setevoe-oborudovanie/kommutatory/kommutator-st-es51-/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/setevoe-oborudovanie/kommutatory/kommutator-st-es81-versiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/m-20-stelberry-mikrofon-aktivnyy-s-regulirovkoy-chuvstvitelnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/m-30-stelberry-mikrofon-aktivnyy-s-aru-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/m-60-stelberry-mikrofon-aktivnyy-mems-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/shorokh-9-mikrofon-s-aru/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/fe-2369-zamok-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/fe-2370-zamok-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l180-ugolok-dlya-krepleniya-zamka-fe-l180-aktiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l280-ugolok-dlya-krepleniya-zamka-fe-l280/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-ml-100k-elektromagnitnyy-s-plankoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-300-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-300-elektromagnitnyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-300-elektromagnitnyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-400-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-400-elektromagnitnyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-400-elektromagnitnyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-300-elektromagnitnyy-belyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-400-elektromagnitnyy-korichnevyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-400-elektromagnitnyy-seryy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-polis-11-01-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/fe-2369-i-zamok-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l500w-ugolok-dlya-krepleniya-zamka-fe-l500w/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-500-elektromagnitnyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-ml-180k-elektromagnitnyy-s-ugolkom-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-500-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-500-elektromagnitnyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-500-elektromagnitnyy-belyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-500-elektromagnitnyy-korichnevyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l500-ugolok-dlya-krepleniya-zamka-fe-l500/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-200-elektromagnitnyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-200-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-200-elektromagnitnyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-sprut-lock-296ma-elektromagnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-300-elektromagnitnyy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/z-495-eht-elektronnyy-zamok-dlya-mebeli/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-tm-eml-f-180-elektromagnitnyy-montazhnaya-planka-i-l-obraznoe-kreplenie-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-tm-eml-f-280-elektromagnitnyy-montazhnaya-planka-i-l-obraznoe-kreplenie-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-tm-eml-f-350-elektromagnitnyy-montazhnaya-planka-i-l-obraznoe-kreplenie-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-skat-ac-181mas-l-lock-elektromagnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-300-elektromagnitnyy-seryy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-es01-elektrozashchelka-nz/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-fs-korotkaya-planka-dlya-at-es01/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-fl-dlinnaya-planka-dlya-at-es01/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-es02-elektrozashchelka-no/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-fs02-planka-dlya-at-es02/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/il-06m-num-karta-mifare-1k-tonkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/brelok-rfid-seriya-e-marin-perezapisyvaemyy-5577-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/plyenka-pauch-dlya-laminirovaniya-52kh84-mm-80-mkm-na-samokleyashcheysya-osnove-100-sht-upak/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/il-20mb-braslet-mifare-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/il-20mr-braslet-mifare-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-exit-300m/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-serebristyy-metallik-svetlo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-ik-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-pushka-chernyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kodovye-paneli/polis-51-nakladnaya-kodovaya-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kodovye-paneli/polis-153-nakladnaya-kodovaya-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kontrollery/avtonomnye-kontrollery/matrix-ii-mod-e-k-matrix-ii-mod-k-kontroller-schityvatel-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kontrollery/avtonomnye-kontrollery/matrix-ii-mod-e-k-matrix-ii-mod-k-kontroller-schityvatel-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kontrollery/avtonomnye-kontrollery/perco-cl211-9d-kontroller-zamka-so-vstroennym-schityvatelem/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kontrollery/setevye-kontrollery/matrix-ii-mod-e-k-net-setevoy-kontroller-seryy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/litsenzionnyy-klyuch-po-vgl-patrul-bez-nds/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-besprovodnaya-avtonomnaya-kontrolnaya-rfid-metka-mifare-plus-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-identifikator-dlya-personalizatsii-v-sisteme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-besprovodnaya-avtonomnaya-kontrolnaya-rfid-metka-mifare-plus-biryuzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-dopolnitelnyy-firmennyy-chekhol-dlya-schityvayushchego-ustroystva-su-/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-e-p-schityvatel-e-marin-nakladnoy-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-mf-i-schityvatel-mifare-nakladnoy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-1-mod-e-b-cp-z-schityvatel-e-marin-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/matrix-ii-mod-e-matrix-ii-schityvatel-e-marin-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/matrix-iii-mod-e-h-schityvatel-e-marin-hid-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/matrix-iii-mod-e-h-schityvatel-e-marin-hid-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/z-2-mod-mf-i-schityvatel-mifare-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-mf-i-schityvatel-mifare-vreznoy-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/schityvatel-stm-nr-nakladnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/matrix-ii-mod-mf-i-schityvatel-mifare-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-e-p-schityvatel-e-marin-nakladnoy-temnyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-e-p-schityvatel-e-marin-vreznoy-svetlyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/perco-ir19g-schityvatel-beskontaktnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/perco-ir15-3-schityvatel-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/perco-ir15-9-schityvatel-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-3-mod-eh-schityvatel-e-marin-nakladnoy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/dopolnitelnoe-oborudovanie_12/perco-as-01-planki-standartnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/dopolnitelnoe-oborudovanie_12/perco-as-04-planki-standartnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-01-dvukhstoronnyaya-stoyka-s-kryshkoy-180-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-14-stoyka-s-otverstiem-s-kryshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-15-stoyka-s-otverstiem-s-kryshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-16-stoyka-s-otverstiem-s-kryshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-0-11-patrubok-povorotnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-1-00-poruchen-dlinoy-925-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-1-16-stvorka-povorotnaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/asp-d32-1470-poruchen-ograzhdeniya-dlinoy-1470-mm-nerzhaveyushchaya-shlifovannaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/asp-d50-8-05-lt-stoyka-s-otverstiem-dlya-fiksatora-stvorki-polirovannaya-nerzhaveyushchaya-stal-aisi/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/hp-01t-rupornyy-gromkogovoritel-10-5-vt-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/hs-30t-rupornyy-gromkogovoritel-30-15-vt-alyuminiy-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/sws-10-nastennyy-gromkogovoritel-10-5-vt-shirokopolosnyy-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/wp-06t-nastennyy-gromkogovoritel-6-3-1-5-vt-shirokopolosnyy-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/mp-30t-shirokopolosnyy-rupornyy-gromkogovoritel-30-15-7-5-vt-i-8-om-ip-44/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/ws-06t-nastennyy-gromkogovoritel-6-3-1-5-0-75-vt-metallicheskiy-vandalozashchishchennyy-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/rokot/rokot-pribor-upravleniya-opoveshcheniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/rokot/as-4-2-akusticheskaya-sistema/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-3-4-om-modul-akusticheskiy-15-/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-3-8-om-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-tl-100-1-3vt-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/s-k-blok-rechevogo-opoveshcheniya-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/s-tl-100-1-3vt-isp-2-modul-akusticheskiy-12-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-3-l-4-om-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-k-120m-s-vneshnim-mikrofonom-pribor-upravleniya-rechevymi-opoveshchatelyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-m-rechevoy-opoveshchatel-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-tl-100-3-5vt-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-t-100-3-5vt-modul-akusticheskiy-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-u-rechevoy-opoveshchatel-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-kld-pribor-upravleniya-opoveshcheniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/usiliteli/aa-240-usilitel-240-vt-3-mikr-2-lin-vkhoda-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/avt-vykl-va47-29-1r-20a-4-5ka-kh-ka-s-iek-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/avt-vykl-va47-29-1r-25a-4-5ka-kh-ka-s-iek-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/avt-vykl-va47-29-1r-6a-4-5ka-kh-ka-s-iek-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/vilka-v16-001-uglovaya-s-zazemlyayushchim-kontaktom/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/avt-vykl-va47-29-2r-6a-4-5ka-kh-ka-s-iek-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/telefonnaya-rozetka-2-6p-4c-rexant-03-0002-50-staraya-tsena/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/company/vacancy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/gsm-audio-domofon-slx-adm-bez-nds-avrora-ural/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/modul-gsm-domovoy-next-15000-4g-lte/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/sos112-ver-3-1-akusticheskiy-detektor-siren-ekstrennykh-sluzhb/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/88001-0254-nagrevatelnyy-kabel-dlya-bx-bk-by-fast-ferni-i-frog-psrt02/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-001-s-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-400-kreplenie-dlya-zubchatoy-reyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-002-a-shina-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-001-a-shina-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0932-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sb0100-zasov/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0940-kronshteyn-s-napravleniem-otkryvaniya-vpravo/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-200-podstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-150-opora-rolikovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-002-a-shina-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-600-kryshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-320-rolik-opornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-420-ulavlivatel-nizhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-500-ulavlivatel-verkhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-718-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-720-rolik-podderzhivayushchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-600-zaglushka-dlya-napravlyayushchey-shiny-sg-01-002-kryshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-150-opora-rolikovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-718-kronshteyn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-320-rolik-opornyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-420-ulavlivatel-nizhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0904-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-200-podstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-510-upor/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0939-kronshteyn-s-napravleniem-otkryvaniya-vlevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-500-lovitel-verkhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-701-shina/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-710-rolik-podderzhivayushchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-001-shina-napravlyushchaya-6-metrov-otsinkovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-100-rolikovaya-opora/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-300-rolik-kontsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-400-ulavlivatel-nizhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-600-zaglushka-dlya-napravlyayushchey-shiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/bloki-upravleniya/801qa-0050-zlx24ma-universalnyy-mnogofunktsionalnyy-blok-upravleniya-24-v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/bloki-upravleniya/ja320-boks-dlya-blokov-upravleniya-ja592-plastik-ip55/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/privody-dlya-raspashnykh-vorot/a5024n-lineynyy-privod/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-sektsionnykh-vorot/komplekty-avtomatiki-dlya-sektsionnykh-vorot/ver10dms-2-25-komplekt-avtomatiki-dlya-sektsionnykh-vorot-vysotoy-do-2-25-m-na-osnove-privoda-ver10d/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105209-fotoelementy-miniswitch-gls/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105122-para-rolikovykh-opor-a1000-v-sbore-dlya-podvesa-dopolnitelnoy-stvorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105434-para-bokovykh-kryshek-a100-s-krepezhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105129-svch-radar-xm100/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105211-plastiny-dlya-montazha-fot-ov-miniswitch-gls/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105123-komplekt-aksessuarov-dlya-krepleniya-profilya-litsevoy-kryshki-privoda-a1000-a1400-vysotoy-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105127-miniatyurnye-fotoelementy-fotoperedatchik-fotopriemnik-dlya-vreznogo-montazha-xfa/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105163-8-remen-zubchatyy-privoda-a100-a140/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105406-para-napravlyayushchikh-opor-iz-plastika-montazh-na-pol-dlya-fiksatsii-ot-poperechnogo-pereme/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105427-1-profil-nesushchiy-sistemy-a1000-dlinnoy-6-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105431-profil-litsevoy-kryshki-vysotoy-100-mm-sistemy-a100-a140-iz-neobrabotannogo-alyuminiya-pod-ok/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105487-blok-napravlyayushchiy-napolnyy-s-kronshteynom-krepleniya-k-vertikalnoy-poverkhnosti-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/dopolnitelnoe-oborudovanie/sma-datchik-magnitnyy-odnokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/dopolnitelnoe-oborudovanie/rse-plata-dlya-sinkhronnoy-raboty-avtomatiki-i-peredachi-dannykh-po-crp-came-remote-protocol/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/6100012-antenna-433-9-mgts/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/af43ru-radiopriemnik-vstraivaemyy-dlya-001top-432ee-001top-434ee-001tam-432sa/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/flo2r-s-peredatchik-2-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/flo4r-s-peredatchik-4-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/af43tw-radiopriemnik-vstraivaemyy-dlya-001twin-2-i-001twin-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/switch-vyklyuchatel-klavishnyy-odna-knopka-dlya-privodov-d1000-d600/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/af43s-radiopriemnik-vstraivaemyy-chastota-433-92-mgts/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/dhre-1-priemnik-vneshniy-1kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/transmitter-4-pro-pult-4-kh-kanalnyy-433mgts/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/at-4n-4-kh-kanalnyy-pult-distantsionnogo-upravleniya-alutech/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/806ts-0270-top44rbn-brelok-peredatchik-4-kh-kanalnyy-433-92-mgts-s-dinamicheskim-kodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/dhpc-stoyka-pod-fotoelementy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/epm-para-fotoelementov-medium-dlya-naruzhnoy-ustanovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/806la-0020-krx1fxsw-svetodiodnaya-signalnaya-lampa-s-belym-plafonom-elektropitanie-24-230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/806la-0040-kronshteyn-dlya-krepleniya-signalnoy-lampy-krx-k-vertikalnoy-poverkhnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rig208-119g0401sac-zaglushka-dlya-strely-g0401/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/3199zg2-plata-upravleniya-zg2/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119ric025-chervyak-c100/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rig044-kreplenie-strely-g4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rid181-kontsevye-vykl-v-sbore-krono-3-prav/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rie111-zaglushka-napravlyayushchey-s-natyazhitelem-ver/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rir241-plafon-lampy-g2080/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rir279-kondensator-20mf-s-gibk-vyvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rir282-kondensator-31-mkf-s-gibk-vyvodami-i-boltom/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/mo-l-2640-pruzhina-balansirovochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/pmcu11-4630-podshipnik-dlya-will-i-me/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/pmd0526-4610-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/ppd0416a-4540-klyuch-treugolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/prspin01a-karetka-spin-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/88001-0063-plata-bloka-upravleniya-zbkn/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0405-kreplenie-dlya-trubchatoy-strely-g0402/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0461-nakleyki-na-strelu-svetootrazhayushchie-24sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0603-nakladki-rezinovye-dlya-strely-g0601/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/spring-4-5-pruzhina-dlya-beam-3-58f1812/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0605-kreplenie-dlya-trubchatoy-strely-g0602/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g02807-opora-statsionarnaya-dlya-strel-s-pazom-pod-dyuralayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0468-kronshteyn-krepleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/v-holder-lovitel-opora-dlya-strely-doorhan/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/fix-boom-kit-kreplenie-krugloy-strely-v-soctave-kreplenie-1sht-vint-dhm0613-4sht-bolt-dhm0112-6sht-sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/br13pro-pruzhina-balansirovochnaya-dlya-strely-boom-5-barrier-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplekty-shlagbaumov/gard-3750-komplekt-shlagbauma-dlya-pravostoronnego-montazha-tumba-strela-svetootrazhayushchie-nakley/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplekty-shlagbaumov/gard-6000-komplekt-shlagbauma-tumba-strela-nakladki-na-strelu-svetootrazhayushchie-nakleyki-opora-dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplekty-shlagbaumov/shlagbaum-bg545r-elektromekhanicheskiy-s-teleskopicheskoy-streloy-4-5-m-pravyy-zkteco/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/g0601-strela-pryamougolnaya-alyuminievaya-100kh40kh6850-mm-bez-zaglushki-art-zaglushki-119rig209/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/boom-4-strela-alyuminievaya-dlya-barrier-4000-strela-v-sbore-zaglushki-rezinovyy-dempfer-nakleyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/boom-4-r-strela-alyuminievaya-kruglaya-l-4000-doorhan/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/nboom-r5-strela-alyuminievaya-kruglaya-l-5000mm-so-svetootrazhayushchimi-nakleykami-komplekt-k-strel/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-sf-1226/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-sf-12045/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-sf-6045/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-12022/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-12045/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dtm-1212/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dtm-1226/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-12012/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dtm-1205/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-401/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-kt-12-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-kt-12-4-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-kt-12-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-gs-12-12-ach/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-ktl-12-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-etalon-fors-1212/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-rexant-li-ion-16340-unprotected-700-mah-3-7-v-30-2040/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/hd-analog/ak-bl2m-2-8mm-tsvetnaya-videokamera/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/ak-ip2-bl-af-poe-tsvetnaya-ip-videokamera/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/bolid-vci-222-ver-2-3-4-5-tsvetnaya-videokamera-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/tc-c32xn-i3-e-y-2-8mm-v-5-1-tsvetnaya-videokamera-kupolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/ak-ip2-bl-dv28-poe-tsvetnaya-ip-videokamera/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/ip-registratory/ak-nvr5109-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/ak-xvr3104-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/ak-xvr2108-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/ak-xvr3108-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/rvi-1hdr2081l-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/zhestkie-diski/zhyestkiy-disk-1-tb-wd-original-wd10purz-video-purple-64mb-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/aksessuary/lenta-khomutnaya-otsinkovannaya-30m-9mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/aksessuary/zamok-khomutnoy-lenty-9mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/kronshteyny/br-103-kronshteyn-bolid-dlya-krepleniya-videokamer-na-stolb-130-4kh170kh45-mm-do-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/nakleyki-mulyazhi/nakleyka-vedetsya-videonablyudenie-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/nakleyki-mulyazhi/nakleyka-vedetsya-videonablyudenie-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/patchkord-stp-5e-1-8m-belyy-bp002-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-tv-gnezdo-rca-va313/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-rca-gnezdo-rca-metal-va328-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-tv-gnezdo-tv-va234-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-tv-gnezdo-tv-va311-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-tv-shteker-tv-va233-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-hdmi-2-gnezda-hdmi-provod-gold-rexant-17-6832/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/usb-kabel-10-v-1-microusb-miniusb-30-pin-lg-chocolate-samsung-sonyericsson-dc-3-5-dc-4-0-nokia-18-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-3-5mm-stereo-gnezdo-3-5mm-stereo-rexant-14-0203/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-bnc-gnezdo-f-rexant-05-3201-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-vga-2-gnezda-vga-provod-seryy-rexant-17-6834/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-pod-vint-s-kolpachkom-proconnect-05-3071-4-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-s-klemmnoy-kolodkoy-proconnect-05-3076-4-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-shteker-tyulpan-krasnyy-14-0403-100-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-gnezdo-na-korpus-tc5031-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-shteker-tv-bez-payki-belyy-oreshek-va220-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razem-shteker-pod-payku-rg-59-va250-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-gnezdo-pod-obzhim-rg-58-va253-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-gnezdo-chernyy-gold-s-pruzhinoy-va379-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-shteker-2-1kh5-5kh10mm-s-provodom-20-sm-rexant-14-0313-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-shteker-2-1kh5-5kh10mm-s-klemmnoy-kolodkoy-rexant-14-0314-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razem-shteker-pod-payku-01-014-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-gnezdo-metall-gold-va387-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-gnezdo-metall-gold-s-pruzhinoy-va373-377/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-shteker-tyulpan-zheltyy-va370-rca-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-shteker-tv-bez-payki-belyy-uglovoy-va226-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-f-tipa-pod-kabel-rg-6-net-on-nakruchivayushchiysya-10-0211/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-f-tipa-pod-kabel-rg-6-net-on-pod-obzhim-10-0212/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razem-gnezdo-s-klemmnoy-kolodkoy-rexant-05-3081-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-gnezdo-2-1kh5-5-s-klemmnoy-kolodkoy-rexant-14-0315-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-f-razem-rg-59-rexant-05-4002-100-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-shteker-tv-nikel-c-pruzhinoy-proconnect-05-2011-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-s-klemmnoy-kolodkoy-rexant-05-3076-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-shteker-2-1kh5-5kh10mm-s-klemmnoy-kolodkoy-adapter-hf-2-pina/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-s-klemmnoy-kolodkoy-pod-vint-ts-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/gnezdo-avtoprikurivatelya-rexant-16-0211-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/perekhodnik-gnezdo-rca-gnezdo-rca-gold-va328/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-f-bnc-f-bnc-i-konnektor-hyperline-ad-mama-mama/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/peredacha-signala/preobrazovateli/vh01-preobrazovatel-vga-audio-v-hdmi-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/bvd-sm101t-blok-vyzova/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/avc-109-audiopanel-nakladnaya-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/bvd-403a-blok-vyzova/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/avc-109-audiopanel-nakladnaya-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/avc-109-audiopanel-nakladnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/videomonitory_1/lira-monitor-videodomofona/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/avp-505-pal-videopanel-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/avp-506-pal-videopanel-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/avp-506-pal-videopanel-temno-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/at-vd-305n-bl-videopanel-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/vizit-ktm600r-kontroller-klyuchey-rf/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/vizit-ktm602m-kontroller-klyuchey-tm/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/fe-gr001-rele-otkrytiya-vorot-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/rd-4r-schityvatel-klyuchey-vizit-rf2/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/bk-401-blok-kommutatsii-domofona/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/mollyusk-12-5-blok-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/mollyusk-12-14-1-5-blok-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220-din-blok-pitaniya-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220-blok-pitaniya-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-2420g-blok-pitaniya-24v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1230-blok-pitaniya-12v-3a/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/mollusk-vr-12-1-blok-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220er-blok-pitaniya-12v-2a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1230er-blok-pitaniya-12v-3a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220ev-blok-pitaniya-12v-2a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1280g-blok-pitaniya-12v-8a/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-2410g-blok-pitaniya-24v-1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ad-1250v-blok-pitaniya-12v-0-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/dsa-12-ca-12-blok-pitaniya-12v-1a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ps2-cs1-blok-pitaniya-dlya-domofonov-eltis/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-12-3-0-din-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-b-skat-ibp-12-2-7-ibp-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-d-skat-ibp-12-2-2kh7-ibp-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-i7-isp-5000-skat-ibp-12-5-2kh40-ibp-12v-5a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-skat-ibp-12-5-2kh7-ibp-12-v-5a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-2400-skat-ibp-24-3-2x12-ibp-24v-3a/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-12-6-0-din-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-i7-skat-ibp-12-5-2kh12-p-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-d-isp-2-skat-ibp-12-5-2kh17-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-i7-isp-1-skat-ibp-12-4-2kh7-ibp-12v-4a/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-pitaniya-poe/ppk-11-komplekt-inzhektor-splitter-/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-pitaniya-poe/stl-01p-poe-inzhektor-ieee-802-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-10kh7-elekor-iek-200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-degross-bi-plast-ostatki-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-elekor-iek-120m/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-16kh16-elekor-iek-84m/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh16-belyy-2-y-zamok-v-p-e-80m-up-promrukav-pr-0625161/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh16-elekor-iek-50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh16-elekor-iek-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh25-degross-bi-plast-ostatki-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh25-belyy-2-y-zamok-v-p-e-30m-up-promrukav-pr-0540251/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh40-belyy-2-y-zamok-v-p-e-60m-up-promrukav-pr-0640401/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-60kh40-belyy-2-y-zamok-v-p-e-40m-up-promrukav-pr-0560401/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-60kh60-elekor-iek-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-100-40-vnutrenniy-ugol-elekor-30-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-16-16-vnutrenniy-ugol-elekor-300-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-16-16-zaglushka-elekor-550-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-100-40-povorot-90-gr-elekor-16-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-16-16-povorot-90-gr-elekor-350-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-25-16-vnutrenniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-40-25-vnutrenniy-ugol-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-40-25-zaglushka-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-40-25-povorot-90-gr-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-40-25-t-obraznyy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-100kh40-belyy-2-y-zamok-v-p-e-24m-up-promrukav-pr-0510041/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-100kh60-belyy-2-y-zamok-v-p-e-16m-up-promrukav-pr-0610061/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh25-belyy-2-y-zamok-v-p-e-48m-up-promrukav-pr-0625251/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh16-belyy-2-y-zamok-v-p-e-56m-up-promrukav-pr-0325206/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-80kh60-belyy-2-y-zamok-v-p-e-18m-up-promrukav-pr-0580601/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-16-16-vnutrenniy-ugol-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-20-10-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-40-25-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-40-16-povorot-90-gr-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-15-10-t-obraznyy-ugol-elekor-4sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-20-10-t-obraznyy-ugol-elekor-4sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-25-16-t-obraznyy-ugol-elekor-4sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-60-40-zaglushka-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-16-16-povorot-90-gr-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-ecoline-iek-120m/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-16kh16-ecoline-iek-84m/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh16-ecoline-iek-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-15-10-zaglushka-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-60-40-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-40-16-vneshniy-ugol-elekor-4-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-40-16-vnutrenniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-40-16-t-obraznyy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kms-25-16-soedinitel-na-styk-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-15-10-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/t-obraznyy-ugol-25kh16-4-sht-komp-promrukav-pr08-2830/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/zaglushka-40kh25-4-sht-komp-promrukav-pr08-2857/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vneshniy-ugol-40kh25-4-sht-komp-promrukav-pr08-2809/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vneshniy-ugol-25kh16-4-sht-komp-promrukav-pr08-2806/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vnutrenniy-ugol-25kh16-4-sht-komp-promrukav-pr08-2818/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/povorot-na-90-gradusov-25kh16-4-sht-komp-promrukav-pr08-2842/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vnutrenniy-ugol-40kh25-4-sht-komp-promrukav-pr08-2821/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/povorot-na-90-gradusov-40kh25-4-sht-komp-promrukav-pr08-2845/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/soedinitel-na-styk-40kh25-4-sht-komp-promrukav-pr08-2869/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/t-obraznyy-ugol-40kh25-4-sht-komp-promrukav-pr08-2833/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/soedinitel-na-styk-25kh16-4-sht-komp-promrukav-pr08-2866/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/zaglushka-25kh16-4-sht-komp-promrukav-pr08-2854/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-belyy-2-y-zamok-v-p-e-242m-up-promrukav-pr-0325200/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-60kh40-belyy-2-y-zamok-v-p-e-18m-up-promrukav-pr03-0055/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-polistirol-seraya-d20-100-sht-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-polistirol-seraya-d40-15-sht-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-krepezh-dlya-trub-25-mm-rosdyubel-250-sht-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-16-mm-ge50140-c-zashchelkoy-seraya-ral-7035-100-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-20-mm-ge50141-c-zashchelkoy-seraya-ral-7035-100-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-32-mm-ge50143-c-zashchelkoy-seraya-ral-7035-40-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-25-mm-ge50142-c-zashchelkoy-seraya-ral-7035-90-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-40-mm-ge50144-c-zashchelkoy-seraya-ral-7035-30-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-krepezh-dlya-trub-12-mm-rosdyubel-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-dlya-pryamogo-montazha-seraya-v-p-e-d20-mm-100sht-900sht-up-kor-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-dlya-pryamogo-montazha-seraya-v-p-e-d25-mm-100sht-700sht-up-kor-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/metallorukav/metallorukav-v-pvkh-izolyatsii-r3-tsp-ng-25-50m-up-promrukav-pr-08253/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/metallorukav/metallorukav-v-pvkh-izolyatsii-r3-tsp-ng-32-25m-up-promrukav-pr-08323/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-legkaya-350n-seraya-s-zondom-d32-25-m-promrukav-pr-013231/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-legkaya-350n-seraya-s-zondom-d25-50-m-promrukav-pr-012531/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pnd-s-zondom-d16-100-m-chernaya-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pnd-s-zondom-d25-50-m-chernaya-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/truba-zhestkaya-pvkh-3-kh-metrovaya-legkaya-atmosferostoykaya-d20-150m-up-promrukav-pr-01420/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-seraya-s-zondom-d25-50-m-stroitel-pr-032550/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pnd-bezgalogennaya-hf-chernaya-s-z-d16-100m-5500m-stroitel-pr-021651/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pnd-bezgalogennaya-hf-chernaya-s-z-d25-50m-2600m-stroitel-pr-022551/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/truba-zhestkaya-pvkh-belaya-3-kh-metrovaya-d32-mm-90-m-up-promrukav-pr05-0017/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-s-zondom-d25-75-m-uralpak/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-lan/f-utp-cat5e-4kh2kh0-52-pvc-pe-tr-parlan-kabel-parnoy-skrutki-ulichnyy-na-trosu-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-12kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-16kh0-4-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-20kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-8kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-1kh2kh1-0-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-2kh2kh0-75-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpseng-a-frhf-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-ls/ksvvng-a-ls-6kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/ksrvng-a-frls-4kh0-5-mm-0-2-mm2-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/kpsng-a-frls-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/kpsng-a-frls-2x2x0-75-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/kpkevng-a-frls-1x2x0-2-mm2-kabel-spkb-tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh0-75-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh0-2-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-2kh2kh0-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpseng-a-frlsltx-1kh2kh0-5-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh2-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/shvvp-2kh0-5-shnur-soedinitelnyy-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/shvvp-2kh0-75-shnur-soedinitelnyy-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/shvvp-2kh0-5-gost-7399-97-shnur-soedinitelnyy-nkz-200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabel-akusticheskiy/shnur-stereo-3-5mm-gnezdo-3-5mm-shteker-3-m-va147-148/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabel-akusticheskiy/shnur-stereo-6-35mm-gnezdo-6-35mm-shteker-3-m-va178-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kombinirovanyy-kabel/kvk-p-2-2-0-5-kombinirovannyy-kabel-dlya-sistem-videonablyudeniya-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kombinirovanyy-kabel/shvep-4kh0-12-shnur-kombinirovannyy-dlya-domofonov-i-sistem-kontrolya-dostupa-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/radiochastotnyy-kabel/rk-75-2-122-paraks-kabel-radiochastotnyy-koaksialnyy-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/instrumenty/krug-otreznoy-230kh2-5kh22-po-kamnyu-luga/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/instrumenty/krug-otreznoy-230kh2-5kh22-po-metallu-luga/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ge44101-01-shchitok-dlya-avtovyklyuchateley-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ge44102-01-shchitok-dlya-avtovyklyuchateley-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krtn-10-korobka-raspredelitelnaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krtp-15kh2-korobka-raspredelitelnaya-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/km-o-2k-ip41-korobka-montazhnaya-ognestoykaya-72kh72kh36-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/km-o-8k-ip41-korobka-montazhnaya-ognestoykaya-72kh72kh36-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/kk-8-korobka-kommutatsionnaya-stl-omsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ks-4-korobka-kommutatsionnaya-stl-omsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/uk-2p-korobka-kommutatsionnaya-stl-omsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krtp-10-korobka-kommutatsionnaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0450-fr2-5-4-e15-e120-75kh75kh30mm-dlya-kabel-kanala-promrukav-40-0450-fr2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0450-fr1-5-4-e15-e120-75kh75kh30mm-dlya-kabel-kanala-promrukav-40-0450-fr1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0300-fr1-5-4-e15-e120-100kh100kh50-dlya-otkrytoy-provodki-promrukav-40-0300-/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0210-fr1-5-6-e15-e120-80kh80kh40-dlya-otkrytoy-provodki-promrukav-40-0210-fr/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0460-fr2-5-4-e15-e120-85kh85kh45mm-dlya-kabel-kanala-promrukav-40-0460-fr2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0300-fr2-5-4-e15-e120-100kh100kh50-dlya-otkrytoy-provodki-promrukav-40-0300-/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0450-fr1-5-6-e15-e120-75kh75kh30mm-dlya-kabel-kanala-promrukav-40-0450-fr1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-80kh80kh40-raspredelitelnaya-60-0210-9005-dlya-pryamogo-montazha-dvukhkomponentnaya-bezgalog/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-70kh70kh40-raspredelitelnaya-60-0200-dlya-pryamogo-montazha-dvukhkomponentnaya-bezgalogennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-70kh70kh40-raspredelitelnaya-60-0200-9005-dlya-pryamogo-montazha-dvukhkomponentnaya-bezgalog/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-85kh85kh45-universalnaya-40-0460-dlya-kabel-kanala-bezgalogennaya-hf-152sht-kor-promrukav-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-75kh75kh30-universalnaya-40-0450-dlya-kabel-kanala-bezgalogennaya-hf-90sht-kor-promrukav-40-/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-68kh45-ustanovochnaya-gsk-80-0600-bezgalogennaya-hf-200sht-kor-promrukav-80-0600/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krn-4-1-korobka-kommutatsionnaya-700-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-plus-heller-v-blistere-14kh260-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-plus-heller-v-blistere-16kh260-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-12-260-mm-pr-vo-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-14-260-mm-pr-vo-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-8-260-mm-pr-vo-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-u-12kh71b-250-sht-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-u-5kh32b-1000-sht-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-u-8kh72b-500-sht-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/zazhim-dlya-trosa-kanatov-m3-din741/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-11-0-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-4-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-8-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-9-0-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-hss-g-din-338-4-8x86-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-hss-g-din-338-9-0x125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh200-mm-100-sht-s-metallicheskim-zamkom-belyye/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh300-mm-100-sht-s-metallicheskim-zamkom-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-d10-kryuk-koltso/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-d14-kryuk-koltso/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-d8-kryuk-koltso/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-makita-d-00066-sds-6-x-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-metabo-sds-classic-6-0-110mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-mud-5kh30-metallicheskiy-100-500-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/skoba-metallicheskaya-odnolapkovaya-smo-16-17-dlya-trub-16-mm-100-sht-up-promrukav-pr08-2533/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/skoba-metallicheskaya-odnolapkovaya-smo-25-26-dlya-trub-25-mm-100-sht-up-promrukav-pr08-2536/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/khomut-fr-pr-60-100sht-5000sht-up-kor-promrukav-pr08-3828/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/khomut-fr-pr-25-100sht-5000sht-up-kor-promrukav-pr08-3659/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/skoba-metallicheskaya-dvukhlapkovaya-smd-8-9-dlya-trub-8-mm-100-sht-up-promrukav-pr08-2542/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-mud-6kh32-metallicheskiy-400-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/koush-4mm-100sht-up-pr08-3895/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/derzhatel-kabelya-dvustoronniy-dlya-pryamogo-montazha-chernyy-20sht-120sht-up-kor-promrukav-pr13-038/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/derzhatel-kabelya-odnostoronniy-dlya-pryamogo-montazha-chernyy-20sht-240sht-up-kor-promrukav-pr13-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-metallicheskiy-universalnyy-6kh32-100-sht-up-promrukav-pr08-3754/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-stalnye-sks-304-4-6kh100-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-stalnye-sks-304-4-6kh150-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh200-chernye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh250-chernye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh250-belye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh200-belye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh150-belye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh150-chernye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/vint-s-polutsil-gol-m4kh12-din967-pr08-3734/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh300-mm-100-sht-s-metallicheskim-zamkom-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh200-mm-100-sht-s-metallicheskim-zamkom-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-koltso-koltso-m12-din-1480-tip-v-50sht-up-pr08-3911/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-metallicheskiy-universalnyy-5kh30-100-sht-up-promrukav-pr08-3481/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/zazhim-trosa-dvoynoy-d4mm-duplex-100sht-up-promrukav-pr08-3889/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/zaklepka-rezbovaya-stalnaya-otsinkovannaya-tsilindr-m4kh0-7kh11-6-100-sht-up-promrukav-pr08-4989/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/rym-gayka-m10-1238/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-plus-heller-v-blistere-8kh260-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-raspornyy-kew-dsd-8-40-/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/rym-gayka-m12-1239/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/anker-zabivnoy-m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-12kh70-s-bortom-neylon-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-14-70-neylon-3330/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-fasadnyy-tsx-s-10kh160-s-shestitigrannoy-golovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-tip-k-usilennyy-6-40-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/zazhim-krokodil-100a-105mm-rexant-16-0019-1-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/klemma-na-kronu-rexant-14-0322-100-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/klemma-mnogorazovaya-smk-222-412-50-sht-soedinitelnaya-2-kh-provodnaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/klemma-mnogorazovaya-smk-222-413-50-sht-soedinitelnaya-3-kh-provodnaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/vzryvozashchishchennoe-oborudovanie_1/izveshchateli-plameni/spektron-804-exm-m-izveshchatel-plameni/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/aksessuary_1/ubl-1110-kronshteyn-universalnyy-dlya-montazha-izveshchateley/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/aksessuary_1/ubl-1112-kronshteyn-universalnyy-dlya-montazha-izveshchateley/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/aksessuary_1/kronshteyn-dlya-ik-datchika-kr-1-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-29-estet-seyf-nstk-425119-015-izveshchatel-magnitokontaktnyy-nakladnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20a2p-3-izveshchatel-magnitokontaktnyy-plastikovyy-korpus-vyvody-v-zashchitnom-rukave-iz-meta/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20a3m-3-izveshchatel-magnitokontaktnyy-metallicheskiy-korpus-vyvody-v-zashchitnom-rukave-iz-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20b2p-3-izveshchatel-magnitokontaktnyy-plastikovyy-korpus-vyvody-v-zashchitnom-rukave-iz-meta/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20a2p-v-izveshchatel-magnitokontaktnyy-podklyuchenie-vnutri-datchika-pod-vint/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-utechki-vody/astra-361-izveshchatel-utechki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/kombinirovannye-izveshchateli/patrol-801-pet-izveshchatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/optiko-elektronnye-izveshchateli-datchiki-dvizheniya/astra-5-isp-b-ik-izveshchatel-shtora/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/optiko-elektronnye-izveshchateli-datchiki-dvizheniya/patrol-203-pet-ik-izveshchatel-84/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ip-212-141-v1-04-izveshchatel-dymovoy-20-spets-tsena-diler-ot-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ip-212-63-danko-izveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ip-212-63m-danko-2-izveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ipdl-d-ii-4p-izveshchatel-dymovoy-lineynyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-plameni/spektron-201-izveshchatel-plameni-v-komplekte-s-k-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/ipr-513-10-izveshchatel-pozharnyy-ruchnoy-20-spets-tsena-diler-ot-20-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/k-01-kronshteyn-dlya-pulsar-1-01-bez-nds/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/ip-535-8-a-izveshchatel-ruchnoy-pozharnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/ip-535-26-sever-6-12mm-atfe-425211-001-izveshchatel-pozharnyy-ruchnoy-novyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-103-5-1-a3-teplovoy-izveshchatel-250_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-114-5-a2-62-teplovoy-izveshchatel-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-103-5-1-a3-svetodiod-teplovoy-izveshchatel-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-103-5-4-a3-teplovoy-izveshchatel-50_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/io-40920-2-r3-izveshchatel-obemnyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ip-101-29-pr-r3-w1-02-izveshchatel-teplovoy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/mkd-2-r3-modul-kontrolya-dostupa/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/rm-1-r3-releynyy-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ivepr-12-5-rs-r3-2kh12-br-k2-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ivepr-12-5-rs-r3-2kh17-br-k4-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ivepr-12-2-rs-r3-2kh12-br-k2-ibp-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/kronshteyn-universalnyy-dlya-io-40920-2-io-30920-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/mirazh-tk-01-transkoder-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/mirazh-ukp-01-ustroystvo-kontrolya-pitaniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/stemax-un-ladoga-modul-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/stemax-rx410-kontroller/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/stemax-ze10-kontrolnaya-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/mirazh-gsm-a8-05-kontroller/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/stemax-sx810-kontroller/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/rip-12-isp-03-rip-12-1-7m2-12v-1-3a-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/rip-24-isp-01-rip-24-3-7m4-24v-3a-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-proxy-n-schityvatel-proksimiti-karty-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ar1-isp-01-rasshiritel-adresnyy-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ik-bolid-kronshteyn-isp-01-02-03-/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-stik-izveshchatel-kombinirovannyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/schityvatel-2-metallik-isp-00-02-kontaktor-tm/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/schityvatel-2-chernyy-isp-01-kontaktor-tm/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/schityvatel-3-chernyy-isp-01-kontaktor-tm/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/uk-vk-01-releynyy-usilitel-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/briz-isp-03-blok-razvetvitelno-izoliruyushchiy-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/dip-34a-04-izveshchatel-dymovoy-adresnyy-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-ik-izveshchatel-okhrannyy-obemnyy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-ip-izveshchatel-pozharnyy-teplovoy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-rm-isp-01-modul-releynyy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-sirena-opoveshchatel-svetozvukovoy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-smk-izveshchatel-okhrannyy-magnitokontaktnyy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-dz-datchik-zatopleniya-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ost-isp-07-opoveshchatel-svetovoy-adresnyy-strelka-vlevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/mk-3-montazhnyy-komplekt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-smk-isp-06-izveshchatel-magnitokontaktnyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/udp-513-3am-isp-01-ustroystvo-du-dlya-podachi-avariynykh-signalov/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-kdl-s-blok-rasshireniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/shps-12-isp-11-shkaf/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-sp4-24-isp-01-adresnyy-blok-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ost-isp-08-opoveshchatel-svetovoy-adresnyy-strelka-vpravo/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-ost-isp-01-opoveshchatel-svetovoy-radiokanalnyy-vykhod/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/vuos-31-ustroystvo-vynosnoe-opticheskoy-signalizatsii-dlya-dip-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/ipr-513-3m-ip67-izveshchatel-pozharnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-smk-isp-07-izveshchatel-magnitokontaktnyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/proxy-6-usb-w-schityvatel-beskontaktnyy-nastolnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/proxy-6ehu-b-schityvatel-beskontaktnyy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/proxy-6ehu-w-schityvatel-beskontaktnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/shkp-10rs-m-shkaf-kontrolno-puskovoy-defekt-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/moduli-pozharotusheniya/mpp-n-3-i-ge-u2-modul-pozharotusheniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/moduli-pozharotusheniya/mpp-n-4-p-i-ge-u2-modul-pozharotusheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/moduli-pozharotusheniya/mpp-n-6-p-i-ge-u2-modul-pozharotusheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-12-zm-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-12-zm1-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-24-zm-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-24-zm2-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mars-24-zp-opoveshchatel-zvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-24-zm1-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/g-12-m-opoveshchatel-zvukovoy-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/g-24-opoveshchatel-zvukovoy-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetovye-opoveshchateli/mayak-12-st-svetovoy-opoveshchatel-krasnyy-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetovye-opoveshchateli/mayak-220-s-svetovoy-opoveshchatel-220-v-20-ma-plastikovyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/astra-10-isp-3-svetozvukovoy-opoveshchatel-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/mayak-24-kpm-svetozvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/mayak-220-k-opoveshchatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/mayak-24-kp-svetozvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/ustroystva-kontrolya-shleyfa/ivs-1-izveshchatel-vynosnoy-svetovoy-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/astra-712-1-priemno-kontrolnyy-pribor-1-shleyf/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/astra-712-2-priemno-kontrolnyy-pribor-2-shleyfa/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/grand-magistr-1-a-pribor-priemno-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/vers-2-gsm-pribor-priemno-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/bolee-16-shleyfov/signal-20-isp-04-pribor-priemno-kontrolnyy-15-/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/bolee-16-shleyfov/granit-20-pribor-priemno-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/bvi-4-shs-blok-vynosnykh-indikatorov-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-1-0-kom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-4-7-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-mlt-0-25-1-8-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-mlt-0-25-8-2-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-5-6-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/altonika/rr-701t-radioknopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-421-isp-rk-signalizator-dymovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-5121-ik-passivnyy-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-5131-isp-a-ik-passivnyy-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-7-isp-a-ik-izveshchatel-potolochnyy-do-3-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-8-kombinirovannyy-ak-ik-potolochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-814-pult-kontrolya-i-upravleniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-821-modul-silovykh-rele-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-r-rpu-radiopriemnoe-ustroystvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/linza-luch-dlya-astra-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/modul-astra-mip-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-z-8145-pult-upravleniya-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/modul-astra-rs-485/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-3531-lit-1-datchik-polozheniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/modul-astra-mr/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/skat-lt-301300-led-li-ion-lampa-avariynogo-osveshcheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/kl-90-lampa-avariynogo-osveshcheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/skat-lt-2330-led-li-ion-lampa-avariynogo-osveshcheniya-alyuminievyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/skat-lt-2360-led-li-ion-lampa-avariynogo-osveshcheniya-alyuminievyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/dvukhstoronnie-tablo/lyuks-24-d-avtomatika-otklyuchena-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/dvukhstoronnie-tablo/m-2-24-strelka-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-vykhod-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-gaz-ne-vkhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-gaz-ukhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-24-k-sn-poroshok-ukhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-aerozol-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-strelka-vpravo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-avtomatika-otklyuchena-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-poroshok-ukhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-avtomatika-otklyuchena-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-poroshok-ne-vkhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-poroshok-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-strelka-vlevo-60-/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-strelka-vpravo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-avtomatika-otklyuchena-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-poroshok-ne-vkhodi-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-poroshok-ukhodi-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-strelka-vlevo-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-avtomatika-vklyuchena-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-avtomatika-otklyuchena-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-vykhod-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-poroshok-ne-vkhodi-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-poroshok-ukhodi-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-gaz-ne-vkhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-strelka-vlevo-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-strelka-vpravo-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-sn-gaz-ne-vkhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-vykhod-svetovoe-tablo-polusfericheskoe-lux-nbo-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-poroshok-ne-vkhodi-svetovoe-tablo-polusfericheskoe-lux-nbo-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-ms-pozhar-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-220-vykhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-poroshok-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/topaz-12-avtomatika-vklyuchena-svetovoe-tablo-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/topaz-12-avtomatika-otklyuchena-svetovoe-tablo-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/topaz-12-gaz-ne-vkhodi-svetovoe-tablo-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-vykhod-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-avtomatika-otklyuchena-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-strelka-vlevo-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-strelka-vpravo-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-12-strelka-vlevo-svetovoe-tablo-staraya-tsena-/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-12-strelka-vpravo-svetovoe-tablo-staraya-tsena-/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/t-12-strelka-vpravo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/t-12-strelka-vlevo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/t-24-vykhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-zapasnyy-vykhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-poroshok-ne-vkhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-strelka-vlevo-tablo-svetovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-strelka-vpravo/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-220-vkhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-otkryto-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-pozhar-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-pozhar-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/trevozhnye-knopki/astra-321m-knopka-trevozhnaya-razblokirovka-vstroennym-tolkatelem-na-tortse/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/trevozhnye-knopki/io-101-50-kns-1-trevozhnaya-knopka-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/trevozhnye-knopki/astra-321-knopka-trevozhnaya-metallicheskiy-klyuch-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/shchitki-i-shkafy-ops/zashchitnyy-kozhukh-dlya-ipr-zk-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/shchitki-i-shkafy-ops/zashchitnyy-kozhukh-dlya-dymovykh-izveshchateley-i-sveto-zvukovykh-opoveshchateley-zk-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/shchitki-i-shkafy-ops/zashchitnyy-kozhukh-dlya-svetovogo-tablo-zk-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/avtomatika/zt5-blok-upravleniya-utsenka-narushen-tovarnyy-vid/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/avtomatika/privod-roller-genius-casali-italiya-privod-dlya-raspashnykh-vorot-elektromekhanicheskiy-podzemnoy-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/videokamery_3/sk-2146xaip-so-c-cs-tsvetnaya-videokamera-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/videokamery_3/zc25-pr4-25x-zoomcam-videokamera-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/videokamery_3/ctcc-4120ex-tsvetnaya-videokamera-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/peredacha-signala_1/cd102-raspredelitel-videosignala-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/peredacha-signala_1/cd1664-raspredelitel-videosignala-s-vystavki/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/ops/datchiki-okhrannye/gx-25-akusticheskiy-izveshchatel-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/ops/datchiki-okhrannye/ligard-kombi-izveshch-okhrannyy-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/skud/perco-c-03g-blue-kryshka-dlya-turniketa-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/setevoe-oborudovanie/kommutatory/kommutator-st-es51-/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/setevoe-oborudovanie/kommutatory/kommutator-st-es81-versiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/m-20-stelberry-mikrofon-aktivnyy-s-regulirovkoy-chuvstvitelnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/m-30-stelberry-mikrofon-aktivnyy-s-aru-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/m-60-stelberry-mikrofon-aktivnyy-mems-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/shorokh-9-mikrofon-s-aru/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/fe-2369-zamok-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/fe-2370-zamok-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l180-ugolok-dlya-krepleniya-zamka-fe-l180-aktiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l280-ugolok-dlya-krepleniya-zamka-fe-l280/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-ml-100k-elektromagnitnyy-s-plankoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-300-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-300-elektromagnitnyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-400-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-400-elektromagnitnyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-300-elektromagnitnyy-belyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-400-elektromagnitnyy-korichnevyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-400-elektromagnitnyy-seryy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-polis-11-01-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/fe-2369-i-zamok-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l500w-ugolok-dlya-krepleniya-zamka-fe-l500w/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-ml-180k-elektromagnitnyy-s-ugolkom-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-500-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-500-elektromagnitnyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-500-elektromagnitnyy-belyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-500-elektromagnitnyy-korichnevyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l500-ugolok-dlya-krepleniya-zamka-fe-l500/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-200-elektromagnitnyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-200-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-200-elektromagnitnyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-sprut-lock-296ma-elektromagnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-300-elektromagnitnyy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/z-495-eht-elektronnyy-zamok-dlya-mebeli/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-tm-eml-f-180-elektromagnitnyy-montazhnaya-planka-i-l-obraznoe-kreplenie-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-tm-eml-f-280-elektromagnitnyy-montazhnaya-planka-i-l-obraznoe-kreplenie-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-tm-eml-f-350-elektromagnitnyy-montazhnaya-planka-i-l-obraznoe-kreplenie-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-skat-ac-181mas-l-lock-elektromagnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-300-elektromagnitnyy-seryy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-es01-elektrozashchelka-nz/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-fs-korotkaya-planka-dlya-at-es01/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-fl-dlinnaya-planka-dlya-at-es01/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-es02-elektrozashchelka-no/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-fs02-planka-dlya-at-es02/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/il-06m-num-karta-mifare-1k-tonkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/brelok-rfid-seriya-e-marin-perezapisyvaemyy-5577-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/il-20mb-braslet-mifare-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/il-20mr-braslet-mifare-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-serebristyy-metallik-svetlo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-ik-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-pushka-chernyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kodovye-paneli/polis-51-nakladnaya-kodovaya-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kodovye-paneli/polis-153-nakladnaya-kodovaya-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kontrollery/avtonomnye-kontrollery/matrix-ii-mod-e-k-matrix-ii-mod-k-kontroller-schityvatel-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kontrollery/avtonomnye-kontrollery/matrix-ii-mod-e-k-matrix-ii-mod-k-kontroller-schityvatel-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kontrollery/setevye-kontrollery/matrix-ii-mod-e-k-net-setevoy-kontroller-seryy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/litsenzionnyy-klyuch-po-vgl-patrul-bez-nds/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-besprovodnaya-avtonomnaya-kontrolnaya-rfid-metka-mifare-plus-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-identifikator-dlya-personalizatsii-v-sisteme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-besprovodnaya-avtonomnaya-kontrolnaya-rfid-metka-mifare-plus-biryuzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-dopolnitelnyy-firmennyy-chekhol-dlya-schityvayushchego-ustroystva-su-/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-e-p-schityvatel-e-marin-nakladnoy-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-mf-i-schityvatel-mifare-nakladnoy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-1-mod-e-b-cp-z-schityvatel-e-marin-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/matrix-ii-mod-e-matrix-ii-schityvatel-e-marin-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/matrix-iii-mod-e-h-schityvatel-e-marin-hid-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/matrix-iii-mod-e-h-schityvatel-e-marin-hid-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/z-2-mod-mf-i-schityvatel-mifare-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-mf-i-schityvatel-mifare-vreznoy-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-e-p-schityvatel-e-marin-nakladnoy-temnyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/perco-ir15-3-schityvatel-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/perco-ir15-9-schityvatel-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-3-mod-eh-schityvatel-e-marin-nakladnoy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/dopolnitelnoe-oborudovanie_12/perco-as-01-planki-standartnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/dopolnitelnoe-oborudovanie_12/perco-as-04-planki-standartnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-01-dvukhstoronnyaya-stoyka-s-kryshkoy-180-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-14-stoyka-s-otverstiem-s-kryshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-15-stoyka-s-otverstiem-s-kryshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-16-stoyka-s-otverstiem-s-kryshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-0-11-patrubok-povorotnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-1-00-poruchen-dlinoy-925-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-1-16-stvorka-povorotnaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/asp-d32-1470-poruchen-ograzhdeniya-dlinoy-1470-mm-nerzhaveyushchaya-shlifovannaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/asp-d50-8-05-lt-stoyka-s-otverstiem-dlya-fiksatora-stvorki-polirovannaya-nerzhaveyushchaya-stal-aisi/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/hp-01t-rupornyy-gromkogovoritel-10-5-vt-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/sws-10-nastennyy-gromkogovoritel-10-5-vt-shirokopolosnyy-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/wp-06t-nastennyy-gromkogovoritel-6-3-1-5-vt-shirokopolosnyy-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/mp-30t-shirokopolosnyy-rupornyy-gromkogovoritel-30-15-7-5-vt-i-8-om-ip-44/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/ws-06t-nastennyy-gromkogovoritel-6-3-1-5-0-75-vt-metallicheskiy-vandalozashchishchennyy-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/lbc3090-31-gromkogovoritel-potolochnyy-6w-100v/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/rokot/rokot-pribor-upravleniya-opoveshcheniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/rokot/as-4-2-akusticheskaya-sistema/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-3-4-om-modul-akusticheskiy-15-/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-3-8-om-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-tl-100-1-3vt-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/s-k-blok-rechevogo-opoveshcheniya-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/s-tl-100-1-3vt-isp-2-modul-akusticheskiy-12-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-3-l-4-om-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-k-120m-s-vneshnim-mikrofonom-pribor-upravleniya-rechevymi-opoveshchatelyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-m-rechevoy-opoveshchatel-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-tl-100-3-5vt-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-t-100-3-5vt-modul-akusticheskiy-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-u-rechevoy-opoveshchatel-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-kld-pribor-upravleniya-opoveshcheniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/usiliteli/aa-240-usilitel-240-vt-3-mikr-2-lin-vkhoda-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/usiliteli/pam-sdm-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/avt-vykl-va47-29-2r-6a-4-5ka-kh-ka-s-iek-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/telefonnaya-rozetka-2-6p-4c-rexant-03-0002-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/setevoy-filtr-ippon-bk232-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/setevoy-filtr-ippon-bk232-belyy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1041"/>
+  <dimension ref="A1:E983"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B1041" sqref="B1041"/>
+      <selection activeCell="B983" sqref="B983"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="44" customWidth="true" style="0"/>
     <col min="3" max="3" width="44" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
@@ -8037,16309 +7429,15235 @@
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A7" s="5"/>
       <c r="B7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="0">
-        <v>15105.95</v>
+        <v>1950</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="0">
-        <v>3500</v>
+        <v>8500</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A10" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="C10" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0">
+        <v>20000</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A11" s="5"/>
+      <c r="B11" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D10" s="0">
-[...7 lines deleted...]
-      <c r="A11" s="0" t="s">
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+    </row>
+    <row r="12" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="6" t="s">
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+    </row>
+    <row r="13" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A13" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="B13" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="D11" s="0">
-[...7 lines deleted...]
-      <c r="A12" s="0" t="s">
+      <c r="C13" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="6" t="s">
+      <c r="D13" s="0">
+        <v>5320</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A14" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="B14" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="D12" s="0">
-[...7 lines deleted...]
-      <c r="A13" s="0" t="s">
+      <c r="C14" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="6" t="s">
+      <c r="D14" s="0">
+        <v>704</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="0" t="s">
+    </row>
+    <row r="15" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A15" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="D13" s="0">
-[...7 lines deleted...]
-      <c r="A14" s="0" t="s">
+      <c r="B15" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="C15" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="D15" s="0">
+        <v>372</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A16" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="D14" s="0">
-[...8 lines deleted...]
-      <c r="B15" s="5" t="s">
+      <c r="B16" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="C15" s="5"/>
-[...5 lines deleted...]
-      <c r="B16" s="7" t="s">
+      <c r="C16" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="C16" s="7"/>
-[...1 lines deleted...]
-      <c r="E16" s="7"/>
+      <c r="D16" s="0">
+        <v>1738</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="17" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A17" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="0">
-        <v>5320</v>
+        <v>2624</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="0">
-        <v>4155.67</v>
+        <v>496.55</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A19" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D19" s="0">
-        <v>704</v>
+        <v>2216.1</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A20" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="B20" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D20" s="0">
-        <v>372</v>
+        <v>149.88</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A21" s="0" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D21" s="0">
-        <v>1738</v>
+        <v>2317</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A22" s="0" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D22" s="0">
-        <v>2624</v>
+        <v>8785</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A23" s="0" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D23" s="0">
-        <v>496.55</v>
+        <v>3196</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A24" s="0" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D24" s="0">
-        <v>2216.1</v>
+        <v>288</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A25" s="0" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D25" s="0">
-        <v>149.88</v>
+        <v>1368</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A26" s="0" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D26" s="0">
-        <v>2317</v>
+        <v>830</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A27" s="0" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D27" s="0">
-        <v>8785</v>
+        <v>841</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A28" s="0" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D28" s="0">
-        <v>3196</v>
+        <v>471</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A29" s="0" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D29" s="0">
-        <v>288</v>
+        <v>236</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A30" s="0" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D30" s="0">
-        <v>1368</v>
+        <v>188</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A31" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D31" s="0">
-        <v>830</v>
+        <v>4286</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A32" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="B32" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" s="0">
-        <v>841</v>
+        <v>366</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A33" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="B33" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D33" s="0">
-        <v>471</v>
+        <v>980</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A34" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="B34" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D34" s="0">
-        <v>236</v>
+        <v>730</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A35" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="B35" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="0" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D35" s="0">
-        <v>188</v>
+        <v>817.3</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A36" s="0" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="D36" s="0">
-        <v>4286</v>
+        <v>1533</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A37" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D37" s="0">
-        <v>366</v>
+        <v>171</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A38" s="0" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="D38" s="0">
-        <v>980</v>
+        <v>149.88</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A39" s="0" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="C39" s="0"/>
       <c r="D39" s="0">
-        <v>730</v>
+        <v>892.48</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A40" s="0" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="C40" s="0"/>
       <c r="D40" s="0">
-        <v>817.3</v>
+        <v>254.52</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A41" s="0" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="C41" s="0"/>
       <c r="D41" s="0">
-        <v>1533</v>
+        <v>163.62</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A42" s="0" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="C42" s="0"/>
       <c r="D42" s="0">
-        <v>171</v>
+        <v>2337.8</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A43" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="0"/>
+      <c r="D43" s="0">
+        <v>4989.62</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A44" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="C44" s="0"/>
+      <c r="D44" s="0">
+        <v>1049.49</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A45" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="B43" s="6" t="s">
-[...28 lines deleted...]
-      <c r="E45" s="7"/>
+      <c r="C45" s="0"/>
+      <c r="D45" s="0">
+        <v>804.88</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="46" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A46" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="0"/>
+      <c r="D46" s="0">
+        <v>157.84</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A47" s="7"/>
+      <c r="B47" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+    </row>
+    <row r="48" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A48" s="7"/>
+      <c r="B48" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="B46" s="6" t="s">
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+    </row>
+    <row r="49" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A49" s="5"/>
+      <c r="B49" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="C46" s="0" t="s">
+      <c r="C49" s="5"/>
+      <c r="D49" s="5"/>
+      <c r="E49" s="5"/>
+    </row>
+    <row r="50" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A50" s="7"/>
+      <c r="B50" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="D46" s="0">
-[...72 lines deleted...]
-      </c>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
     </row>
     <row r="51" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A51" s="0" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D51" s="0">
-        <v>109359.77</v>
+        <v>25920</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A52" s="0" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D52" s="0">
-        <v>19479.7</v>
+        <v>3350</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A53" s="0" t="s">
-[...22 lines deleted...]
-      <c r="E54" s="5"/>
+      <c r="A53" s="7"/>
+      <c r="B53" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+    </row>
+    <row r="54" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A54" s="7"/>
+      <c r="B54" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
     </row>
     <row r="55" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A55" s="7"/>
       <c r="B55" s="7" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>
       <c r="E55" s="7"/>
     </row>
     <row r="56" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A56" s="0" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="D56" s="0">
-        <v>6578.22</v>
+        <v>38880</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="57" spans="1:5" hidden="true" outlineLevel="3">
-[...14 lines deleted...]
-      </c>
+    <row r="57" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A57" s="5"/>
+      <c r="B57" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C57" s="5"/>
+      <c r="D57" s="5"/>
+      <c r="E57" s="5"/>
     </row>
     <row r="58" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A58" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A58" s="7"/>
+      <c r="B58" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7"/>
     </row>
     <row r="59" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A59" s="7"/>
       <c r="B59" s="7" t="s">
-        <v>34</v>
+        <v>115</v>
       </c>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
     </row>
     <row r="60" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A60" s="7"/>
-[...5 lines deleted...]
-      <c r="E60" s="7"/>
+      <c r="A60" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B60" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="D60" s="0">
+        <v>30900</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="61" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A61" s="7"/>
       <c r="B61" s="7" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="C61" s="7"/>
       <c r="D61" s="7"/>
       <c r="E61" s="7"/>
     </row>
-    <row r="62" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A62" s="0" t="s">
+    <row r="62" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A62" s="5"/>
+      <c r="B62" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="C62" s="5"/>
+      <c r="D62" s="5"/>
+      <c r="E62" s="5"/>
+    </row>
+    <row r="63" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A63" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="D63" s="0">
+        <v>12607.35</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A64" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B64" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="D64" s="0">
+        <v>20903.4</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A65" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="D65" s="0">
+        <v>1093.05</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A66" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B66" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="D66" s="0">
+        <v>9114</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A67" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D67" s="0">
+        <v>1012.2</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A68" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="B62" s="6" t="s">
+      <c r="B68" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="C62" s="0" t="s">
+      <c r="C68" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="D68" s="0">
+        <v>5838</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A69" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="D62" s="0">
-[...7 lines deleted...]
-      <c r="A63" s="0" t="s">
+      <c r="B69" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="B63" s="6" t="s">
+      <c r="C69" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="C63" s="0" t="s">
+      <c r="D69" s="0">
+        <v>10441.2</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A70" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="D63" s="0">
-[...8 lines deleted...]
-      <c r="B64" s="5" t="s">
+      <c r="B70" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="C64" s="5"/>
-[...13 lines deleted...]
-      <c r="A66" s="0" t="s">
+      <c r="C70" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="B66" s="6" t="s">
+      <c r="D70" s="0">
+        <v>10844.4</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A71" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A67" s="0" t="s">
+      <c r="B71" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="B67" s="6" t="s">
+      <c r="C71" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="C67" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A68" s="0" t="s">
+      <c r="D71" s="0">
+        <v>509.25</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A72" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="B68" s="6" t="s">
+      <c r="B72" s="6" t="s">
         <v>144</v>
       </c>
-      <c r="C68" s="0" t="s">
+      <c r="C72" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="D68" s="0">
-[...8 lines deleted...]
-      <c r="B69" s="7" t="s">
+      <c r="D72" s="0">
+        <v>42751.8</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A73" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="C69" s="7"/>
-[...5 lines deleted...]
-      <c r="B70" s="7" t="s">
+      <c r="B73" s="6" t="s">
         <v>146</v>
       </c>
-      <c r="C70" s="7"/>
-[...4 lines deleted...]
-      <c r="A71" s="0" t="s">
+      <c r="C73" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="D73" s="0">
+        <v>23471.7</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A74" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="B71" s="6" t="s">
+      <c r="B74" s="6" t="s">
         <v>148</v>
       </c>
-      <c r="C71" s="0" t="s">
+      <c r="C74" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="D74" s="0">
+        <v>3840.9</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A75" s="5"/>
+      <c r="B75" s="5" t="s">
         <v>149</v>
       </c>
-      <c r="D71" s="0">
-[...7 lines deleted...]
-      <c r="A72" s="0" t="s">
+      <c r="C75" s="5"/>
+      <c r="D75" s="5"/>
+      <c r="E75" s="5"/>
+    </row>
+    <row r="76" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A76" s="5"/>
+      <c r="B76" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="B72" s="6" t="s">
+      <c r="C76" s="5"/>
+      <c r="D76" s="5"/>
+      <c r="E76" s="5"/>
+    </row>
+    <row r="77" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A77" s="7"/>
+      <c r="B77" s="7" t="s">
         <v>151</v>
       </c>
-      <c r="C72" s="0" t="s">
+      <c r="C77" s="7"/>
+      <c r="D77" s="7"/>
+      <c r="E77" s="7"/>
+    </row>
+    <row r="78" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A78" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="D72" s="0">
-[...7 lines deleted...]
-      <c r="A73" s="0" t="s">
+      <c r="B78" s="6" t="s">
         <v>153</v>
       </c>
-      <c r="B73" s="6" t="s">
+      <c r="C78" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="C73" s="0" t="s">
+      <c r="D78" s="0">
+        <v>19872</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A79" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="D73" s="0">
-[...8 lines deleted...]
-      <c r="B74" s="5" t="s">
+      <c r="B79" s="6" t="s">
         <v>156</v>
       </c>
-      <c r="C74" s="5"/>
-[...4 lines deleted...]
-      <c r="A75" s="0" t="s">
+      <c r="C79" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="D79" s="0">
+        <v>2336</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A80" s="7"/>
+      <c r="B80" s="7" t="s">
         <v>157</v>
       </c>
-      <c r="B75" s="6" t="s">
+      <c r="C80" s="7"/>
+      <c r="D80" s="7"/>
+      <c r="E80" s="7"/>
+    </row>
+    <row r="81" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A81" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="C75" s="0" t="s">
+      <c r="B81" s="6" t="s">
         <v>159</v>
       </c>
-      <c r="D75" s="0">
-[...7 lines deleted...]
-      <c r="A76" s="0" t="s">
+      <c r="C81" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="B76" s="6" t="s">
+      <c r="D81" s="0">
+        <v>2726.85</v>
+      </c>
+      <c r="E81" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A82" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A77" s="0" t="s">
+      <c r="B82" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="B77" s="6" t="s">
+      <c r="C82" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A78" s="0" t="s">
+      <c r="D82" s="0">
+        <v>2552</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A83" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="B78" s="6" t="s">
+      <c r="B83" s="6" t="s">
         <v>165</v>
       </c>
-      <c r="C78" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A79" s="0" t="s">
+      <c r="C83" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="B79" s="6" t="s">
+      <c r="D83" s="0">
+        <v>2232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A84" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A80" s="0" t="s">
+      <c r="B84" s="6" t="s">
         <v>168</v>
       </c>
-      <c r="B80" s="6" t="s">
+      <c r="C84" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="C80" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A81" s="0" t="s">
+      <c r="D84" s="0">
+        <v>2392</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A85" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="B81" s="6" t="s">
+      <c r="B85" s="6" t="s">
         <v>171</v>
       </c>
-      <c r="C81" s="0" t="s">
+      <c r="C85" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="D81" s="0">
-[...7 lines deleted...]
-      <c r="A82" s="0" t="s">
+      <c r="D85" s="0">
+        <v>3720</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A86" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="B82" s="6" t="s">
+      <c r="B86" s="6" t="s">
         <v>174</v>
       </c>
-      <c r="C82" s="0" t="s">
+      <c r="C86" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="D82" s="0">
-[...7 lines deleted...]
-      <c r="A83" s="0" t="s">
+      <c r="D86" s="0">
+        <v>640.14</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A87" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="B83" s="6" t="s">
+      <c r="B87" s="6" t="s">
         <v>177</v>
       </c>
-      <c r="C83" s="0" t="s">
+      <c r="C87" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="D83" s="0">
-[...7 lines deleted...]
-      <c r="A84" s="0" t="s">
+      <c r="D87" s="0">
+        <v>2552</v>
+      </c>
+      <c r="E87" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A88" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="B84" s="6" t="s">
+      <c r="B88" s="6" t="s">
         <v>180</v>
       </c>
-      <c r="C84" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A85" s="0" t="s">
+      <c r="C88" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="B85" s="6" t="s">
+      <c r="D88" s="0">
+        <v>2051.18</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A89" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="C85" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A86" s="0" t="s">
+      <c r="B89" s="6" t="s">
         <v>183</v>
       </c>
-      <c r="B86" s="6" t="s">
+      <c r="C89" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C86" s="0" t="s">
-[...34 lines deleted...]
-      <c r="E89" s="7"/>
+      <c r="D89" s="0">
+        <v>1387.88</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="90" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A90" s="0" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B90" s="6" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="D90" s="0">
-        <v>19872</v>
+        <v>1471.2</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A91" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B91" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="D91" s="0">
+        <v>2680</v>
+      </c>
+      <c r="E91" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A92" s="7"/>
+      <c r="B92" s="7" t="s">
         <v>191</v>
       </c>
-      <c r="B91" s="6" t="s">
-[...27 lines deleted...]
-      </c>
+      <c r="C92" s="7"/>
+      <c r="D92" s="7"/>
+      <c r="E92" s="7"/>
     </row>
     <row r="93" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A93" s="0" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="B93" s="6" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="D93" s="0">
-        <v>4448.21</v>
+        <v>1812.64</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A94" s="0" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="B94" s="6" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="D94" s="0">
-        <v>2336</v>
+        <v>6320</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A95" s="7"/>
-[...5 lines deleted...]
-      <c r="E95" s="7"/>
+      <c r="A95" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B95" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="D95" s="0">
+        <v>4320</v>
+      </c>
+      <c r="E95" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="96" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A96" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B96" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D96" s="0">
+        <v>648</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A97" s="5"/>
+      <c r="B97" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="C97" s="5"/>
+      <c r="D97" s="5"/>
+      <c r="E97" s="5"/>
+    </row>
+    <row r="98" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A98" s="5"/>
+      <c r="B98" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="C98" s="5"/>
+      <c r="D98" s="5"/>
+      <c r="E98" s="5"/>
+    </row>
+    <row r="99" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A99" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="B96" s="6" t="s">
+      <c r="B99" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="C96" s="0" t="s">
+      <c r="C99" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="D99" s="0">
+        <v>264</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A100" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="D96" s="0">
-[...7 lines deleted...]
-      <c r="A97" s="0" t="s">
+      <c r="B100" s="6" t="s">
         <v>206</v>
       </c>
-      <c r="B97" s="6" t="s">
+      <c r="C100" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="D100" s="0">
+        <v>11232</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A101" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="C97" s="0" t="s">
+      <c r="B101" s="6" t="s">
         <v>208</v>
       </c>
-      <c r="D97" s="0">
-[...7 lines deleted...]
-      <c r="A98" s="0" t="s">
+      <c r="C101" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="D101" s="0">
+        <v>2944</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A102" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="B98" s="6" t="s">
+      <c r="B102" s="6" t="s">
         <v>210</v>
       </c>
-      <c r="C98" s="0" t="s">
+      <c r="C102" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="D98" s="0">
-[...7 lines deleted...]
-      <c r="A99" s="0" t="s">
+      <c r="D102" s="0">
+        <v>4408</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A103" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="B99" s="6" t="s">
+      <c r="B103" s="6" t="s">
         <v>213</v>
       </c>
-      <c r="C99" s="0" t="s">
+      <c r="C103" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="D103" s="0">
+        <v>3976</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A104" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="D99" s="0">
-[...7 lines deleted...]
-      <c r="A100" s="0" t="s">
+      <c r="B104" s="6" t="s">
         <v>215</v>
       </c>
-      <c r="B100" s="6" t="s">
+      <c r="C104" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="D104" s="0">
+        <v>1216</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A105" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="C100" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A101" s="0" t="s">
+      <c r="B105" s="6" t="s">
         <v>217</v>
       </c>
-      <c r="B101" s="6" t="s">
+      <c r="C105" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="D105" s="0">
+        <v>2080</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A106" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="C101" s="0" t="s">
+      <c r="B106" s="6" t="s">
         <v>219</v>
       </c>
-      <c r="D101" s="0">
-[...7 lines deleted...]
-      <c r="A102" s="0" t="s">
+      <c r="C106" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="D106" s="0">
+        <v>1296</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A107" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="B102" s="6" t="s">
+      <c r="B107" s="6" t="s">
         <v>221</v>
       </c>
-      <c r="C102" s="0" t="s">
+      <c r="C107" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="D107" s="0">
+        <v>1384</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A108" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="D102" s="0">
-[...7 lines deleted...]
-      <c r="A103" s="0" t="s">
+      <c r="B108" s="6" t="s">
         <v>223</v>
       </c>
-      <c r="B103" s="6" t="s">
+      <c r="C108" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="D108" s="0">
+        <v>6320</v>
+      </c>
+      <c r="E108" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A109" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="C103" s="0" t="s">
+      <c r="B109" s="6" t="s">
         <v>225</v>
       </c>
-      <c r="D103" s="0">
-[...7 lines deleted...]
-      <c r="A104" s="0" t="s">
+      <c r="C109" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="D109" s="0">
+        <v>1520</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A110" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="B104" s="6" t="s">
+      <c r="B110" s="6" t="s">
         <v>227</v>
       </c>
-      <c r="C104" s="0" t="s">
+      <c r="C110" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="D110" s="0">
+        <v>1520</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A111" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="D104" s="0">
-[...7 lines deleted...]
-      <c r="A105" s="0" t="s">
+      <c r="B111" s="6" t="s">
         <v>229</v>
       </c>
-      <c r="B105" s="6" t="s">
+      <c r="C111" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="D111" s="0">
+        <v>720</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A112" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="C105" s="0" t="s">
+      <c r="B112" s="6" t="s">
         <v>231</v>
       </c>
-      <c r="D105" s="0">
-[...7 lines deleted...]
-      <c r="A106" s="0" t="s">
+      <c r="C112" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="D112" s="0">
+        <v>3120</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A113" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="B106" s="6" t="s">
+      <c r="B113" s="6" t="s">
         <v>233</v>
       </c>
-      <c r="C106" s="0" t="s">
+      <c r="C113" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="D113" s="0">
+        <v>23248</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A114" s="5"/>
+      <c r="B114" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="D106" s="0">
-[...140 lines deleted...]
-      </c>
+      <c r="C114" s="5"/>
+      <c r="D114" s="5"/>
+      <c r="E114" s="5"/>
     </row>
     <row r="115" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A115" s="7"/>
       <c r="B115" s="7" t="s">
-        <v>259</v>
+        <v>235</v>
       </c>
       <c r="C115" s="7"/>
       <c r="D115" s="7"/>
       <c r="E115" s="7"/>
     </row>
     <row r="116" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A116" s="0" t="s">
-        <v>260</v>
+        <v>236</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>261</v>
+        <v>237</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>262</v>
+        <v>238</v>
       </c>
       <c r="D116" s="0">
-        <v>2423</v>
+        <v>3200</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="117" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A117" s="0" t="s">
-        <v>263</v>
+        <v>239</v>
       </c>
       <c r="B117" s="6" t="s">
-        <v>264</v>
+        <v>240</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>265</v>
+        <v>241</v>
       </c>
       <c r="D117" s="0">
-        <v>1812.64</v>
+        <v>1296</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="118" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A118" s="0" t="s">
-        <v>266</v>
+        <v>242</v>
       </c>
       <c r="B118" s="6" t="s">
-        <v>267</v>
+        <v>243</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>267</v>
+        <v>244</v>
       </c>
       <c r="D118" s="0">
-        <v>6320</v>
+        <v>7520</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="119" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A119" s="0" t="s">
-        <v>268</v>
+        <v>245</v>
       </c>
       <c r="B119" s="6" t="s">
-        <v>269</v>
+        <v>246</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>270</v>
+        <v>247</v>
       </c>
       <c r="D119" s="0">
-        <v>3953.89</v>
+        <v>3007.2</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="120" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A120" s="0" t="s">
-        <v>271</v>
+        <v>248</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>272</v>
+        <v>249</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>273</v>
+        <v>250</v>
       </c>
       <c r="D120" s="0">
-        <v>2740</v>
+        <v>6400</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A121" s="0" t="s">
-        <v>274</v>
+        <v>251</v>
       </c>
       <c r="B121" s="6" t="s">
-        <v>275</v>
+        <v>252</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>276</v>
+        <v>253</v>
       </c>
       <c r="D121" s="0">
-        <v>2228.23</v>
+        <v>7600</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="122" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A122" s="0" t="s">
-        <v>277</v>
+        <v>254</v>
       </c>
       <c r="B122" s="6" t="s">
-        <v>278</v>
+        <v>255</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>278</v>
+        <v>256</v>
       </c>
       <c r="D122" s="0">
-        <v>4320</v>
+        <v>1920</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="123" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A123" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="B123" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="D123" s="0">
+        <v>2882</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="B124" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="D124" s="0">
+        <v>2006.58</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A125" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B125" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="D125" s="0">
+        <v>1165.66</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A126" s="7"/>
+      <c r="B126" s="7" t="s">
+        <v>264</v>
+      </c>
+      <c r="C126" s="7"/>
+      <c r="D126" s="7"/>
+      <c r="E126" s="7"/>
+    </row>
+    <row r="127" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A127" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="B127" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="D127" s="0">
+        <v>70240</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A128" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="B128" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="D128" s="0">
+        <v>128800</v>
+      </c>
+      <c r="E128" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A129" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="B129" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="D129" s="0">
+        <v>65000</v>
+      </c>
+      <c r="E129" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A130" s="7"/>
+      <c r="B130" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="C130" s="7"/>
+      <c r="D130" s="7"/>
+      <c r="E130" s="7"/>
+    </row>
+    <row r="131" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A131" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B131" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="D131" s="0">
+        <v>13568</v>
+      </c>
+      <c r="E131" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A132" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="B132" s="6" t="s">
         <v>279</v>
       </c>
-      <c r="B123" s="6" t="s">
+      <c r="C132" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="C123" s="0" t="s">
-[...11 lines deleted...]
-      <c r="B124" s="5" t="s">
+      <c r="D132" s="0">
+        <v>8004.34</v>
+      </c>
+      <c r="E132" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A133" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="C124" s="5"/>
-[...5 lines deleted...]
-      <c r="B125" s="5" t="s">
+      <c r="B133" s="6" t="s">
         <v>282</v>
       </c>
-      <c r="C125" s="5"/>
-[...4 lines deleted...]
-      <c r="A126" s="0" t="s">
+      <c r="C133" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="B126" s="6" t="s">
+      <c r="D133" s="0">
+        <v>8915.85</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A134" s="0" t="s">
         <v>284</v>
       </c>
-      <c r="C126" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A127" s="0" t="s">
+      <c r="B134" s="6" t="s">
         <v>285</v>
       </c>
-      <c r="B127" s="6" t="s">
+      <c r="C134" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="C127" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A128" s="0" t="s">
+      <c r="D134" s="0">
+        <v>8397</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A135" s="7"/>
+      <c r="B135" s="7" t="s">
         <v>287</v>
       </c>
-      <c r="B128" s="6" t="s">
+      <c r="C135" s="7"/>
+      <c r="D135" s="7"/>
+      <c r="E135" s="7"/>
+    </row>
+    <row r="136" spans="1:5" outlineLevel="1">
+      <c r="A136" s="4"/>
+      <c r="B136" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="C128" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A129" s="0" t="s">
+      <c r="C136" s="4"/>
+      <c r="D136" s="4"/>
+      <c r="E136" s="4"/>
+    </row>
+    <row r="137" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A137" s="5"/>
+      <c r="B137" s="5" t="s">
         <v>289</v>
       </c>
-      <c r="B129" s="6" t="s">
-[...146 lines deleted...]
-      </c>
+      <c r="C137" s="5"/>
+      <c r="D137" s="5"/>
+      <c r="E137" s="5"/>
     </row>
     <row r="138" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A138" s="0" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>309</v>
+        <v>291</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>309</v>
+        <v>292</v>
       </c>
       <c r="D138" s="0">
-        <v>720</v>
+        <v>1754.25</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="139" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A139" s="0" t="s">
-        <v>310</v>
+        <v>293</v>
       </c>
       <c r="B139" s="6" t="s">
-        <v>311</v>
+        <v>294</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
       <c r="D139" s="0">
-        <v>3120</v>
+        <v>350.14</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="140" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A140" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="B140" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="D140" s="0">
+        <v>178.98</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A141" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="B141" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="D141" s="0">
+        <v>441.76</v>
+      </c>
+      <c r="E141" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A142" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B142" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="D142" s="0">
+        <v>556.11</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A143" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="B143" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="D143" s="0">
+        <v>1490.76</v>
+      </c>
+      <c r="E143" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A144" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B144" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="D144" s="0">
+        <v>3577.4</v>
+      </c>
+      <c r="E144" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A145" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="B145" s="6" t="s">
         <v>312</v>
       </c>
-      <c r="B140" s="6" t="s">
+      <c r="C145" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="C140" s="0" t="s">
-[...11 lines deleted...]
-      <c r="B141" s="5" t="s">
+      <c r="D145" s="0">
+        <v>288.35</v>
+      </c>
+      <c r="E145" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A146" s="0" t="s">
         <v>314</v>
       </c>
-      <c r="C141" s="5"/>
-[...5 lines deleted...]
-      <c r="B142" s="7" t="s">
+      <c r="B146" s="6" t="s">
         <v>315</v>
       </c>
-      <c r="C142" s="7"/>
-[...4 lines deleted...]
-      <c r="A143" s="0" t="s">
+      <c r="C146" s="0" t="s">
         <v>316</v>
       </c>
-      <c r="B143" s="6" t="s">
+      <c r="D146" s="0">
+        <v>764.91</v>
+      </c>
+      <c r="E146" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A147" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="C143" s="0" t="s">
+      <c r="B147" s="6" t="s">
         <v>318</v>
       </c>
-      <c r="D143" s="0">
-[...7 lines deleted...]
-      <c r="A144" s="0" t="s">
+      <c r="C147" s="0" t="s">
         <v>319</v>
       </c>
-      <c r="B144" s="6" t="s">
+      <c r="D147" s="0">
+        <v>93.04</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A148" s="0" t="s">
         <v>320</v>
       </c>
-      <c r="C144" s="0" t="s">
+      <c r="B148" s="6" t="s">
         <v>321</v>
       </c>
-      <c r="D144" s="0">
-[...7 lines deleted...]
-      <c r="A145" s="0" t="s">
+      <c r="C148" s="0" t="s">
         <v>322</v>
       </c>
-      <c r="B145" s="6" t="s">
+      <c r="D148" s="0">
+        <v>576</v>
+      </c>
+      <c r="E148" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A149" s="0" t="s">
         <v>323</v>
       </c>
-      <c r="C145" s="0" t="s">
+      <c r="B149" s="6" t="s">
         <v>324</v>
       </c>
-      <c r="D145" s="0">
-[...7 lines deleted...]
-      <c r="A146" s="0" t="s">
+      <c r="C149" s="0" t="s">
         <v>325</v>
       </c>
-      <c r="B146" s="6" t="s">
+      <c r="D149" s="0">
+        <v>276</v>
+      </c>
+      <c r="E149" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A150" s="0" t="s">
         <v>326</v>
       </c>
-      <c r="C146" s="0" t="s">
+      <c r="B150" s="6" t="s">
         <v>327</v>
       </c>
-      <c r="D146" s="0">
-[...7 lines deleted...]
-      <c r="A147" s="0" t="s">
+      <c r="C150" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="B147" s="6" t="s">
+      <c r="D150" s="0">
+        <v>1450</v>
+      </c>
+      <c r="E150" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A151" s="0" t="s">
         <v>329</v>
       </c>
-      <c r="C147" s="0" t="s">
+      <c r="B151" s="6" t="s">
         <v>330</v>
       </c>
-      <c r="D147" s="0">
-[...7 lines deleted...]
-      <c r="A148" s="0" t="s">
+      <c r="C151" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="B148" s="6" t="s">
+      <c r="D151" s="0">
+        <v>750</v>
+      </c>
+      <c r="E151" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A152" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="C148" s="0" t="s">
+      <c r="B152" s="6" t="s">
         <v>333</v>
       </c>
-      <c r="D148" s="0">
-[...7 lines deleted...]
-      <c r="A149" s="0" t="s">
+      <c r="C152" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="B149" s="6" t="s">
+      <c r="D152" s="0">
+        <v>2261</v>
+      </c>
+      <c r="E152" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A153" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="C149" s="0" t="s">
+      <c r="B153" s="6" t="s">
         <v>336</v>
       </c>
-      <c r="D149" s="0">
-[...7 lines deleted...]
-      <c r="A150" s="0" t="s">
+      <c r="C153" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="B150" s="6" t="s">
+      <c r="D153" s="0">
+        <v>1065.34</v>
+      </c>
+      <c r="E153" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A154" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="C150" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A151" s="0" t="s">
+      <c r="B154" s="6" t="s">
         <v>339</v>
       </c>
-      <c r="B151" s="6" t="s">
+      <c r="C154" s="0"/>
+      <c r="D154" s="0">
+        <v>200</v>
+      </c>
+      <c r="E154" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A155" s="5"/>
+      <c r="B155" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C155" s="5"/>
+      <c r="D155" s="5"/>
+      <c r="E155" s="5"/>
+    </row>
+    <row r="156" spans="1:5" outlineLevel="1">
+      <c r="A156" s="4"/>
+      <c r="B156" s="4" t="s">
         <v>340</v>
       </c>
-      <c r="C151" s="0" t="s">
+      <c r="C156" s="4"/>
+      <c r="D156" s="4"/>
+      <c r="E156" s="4"/>
+    </row>
+    <row r="157" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A157" s="5"/>
+      <c r="B157" s="5" t="s">
         <v>341</v>
       </c>
-      <c r="D151" s="0">
-[...7 lines deleted...]
-      <c r="A152" s="0" t="s">
+      <c r="C157" s="5"/>
+      <c r="D157" s="5"/>
+      <c r="E157" s="5"/>
+    </row>
+    <row r="158" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A158" s="7"/>
+      <c r="B158" s="7" t="s">
         <v>342</v>
       </c>
-      <c r="B152" s="6" t="s">
+      <c r="C158" s="7"/>
+      <c r="D158" s="7"/>
+      <c r="E158" s="7"/>
+    </row>
+    <row r="159" spans="1:5" hidden="true" outlineLevel="4">
+      <c r="B159" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="C152" s="0" t="s">
-[...11 lines deleted...]
-      <c r="B153" s="7" t="s">
+    </row>
+    <row r="160" spans="1:5" hidden="true" outlineLevel="4">
+      <c r="B160" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="C153" s="7"/>
-[...4 lines deleted...]
-      <c r="A154" s="0" t="s">
+    </row>
+    <row r="161" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A161" s="7"/>
+      <c r="B161" s="7" t="s">
         <v>345</v>
       </c>
-      <c r="B154" s="6" t="s">
-[...121 lines deleted...]
-      </c>
+      <c r="C161" s="7"/>
+      <c r="D161" s="7"/>
+      <c r="E161" s="7"/>
     </row>
     <row r="162" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A162" s="7"/>
       <c r="B162" s="7" t="s">
-        <v>367</v>
+        <v>151</v>
       </c>
       <c r="C162" s="7"/>
       <c r="D162" s="7"/>
       <c r="E162" s="7"/>
     </row>
-    <row r="163" spans="1:5" outlineLevel="1">
-[...6 lines deleted...]
-      <c r="E163" s="4"/>
+    <row r="163" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A163" s="7"/>
+      <c r="B163" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="C163" s="7"/>
+      <c r="D163" s="7"/>
+      <c r="E163" s="7"/>
     </row>
     <row r="164" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A164" s="5"/>
       <c r="B164" s="5" t="s">
-        <v>369</v>
+        <v>342</v>
       </c>
       <c r="C164" s="5"/>
       <c r="D164" s="5"/>
       <c r="E164" s="5"/>
     </row>
-    <row r="165" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A165" s="0" t="s">
+    <row r="165" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A165" s="7"/>
+      <c r="B165" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="C165" s="7"/>
+      <c r="D165" s="7"/>
+      <c r="E165" s="7"/>
+    </row>
+    <row r="166" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A166" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="B166" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="C166" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="D166" s="0">
+        <v>690</v>
+      </c>
+      <c r="E166" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A167" s="7"/>
+      <c r="B167" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="C167" s="7"/>
+      <c r="D167" s="7"/>
+      <c r="E167" s="7"/>
+    </row>
+    <row r="168" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A168" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="B168" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="C168" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="D168" s="0">
+        <v>2814</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A169" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="B169" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="C169" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="D169" s="0">
+        <v>2500</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A170" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="B170" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="C170" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="D170" s="0">
+        <v>1600</v>
+      </c>
+      <c r="E170" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A171" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B171" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="C171" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="D171" s="0">
+        <v>1865</v>
+      </c>
+      <c r="E171" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A172" s="5"/>
+      <c r="B172" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="C172" s="5"/>
+      <c r="D172" s="5"/>
+      <c r="E172" s="5"/>
+    </row>
+    <row r="173" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A173" s="7"/>
+      <c r="B173" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C173" s="7"/>
+      <c r="D173" s="7"/>
+      <c r="E173" s="7"/>
+    </row>
+    <row r="174" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A174" s="7"/>
+      <c r="B174" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="C174" s="7"/>
+      <c r="D174" s="7"/>
+      <c r="E174" s="7"/>
+    </row>
+    <row r="175" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A175" s="7"/>
+      <c r="B175" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C175" s="7"/>
+      <c r="D175" s="7"/>
+      <c r="E175" s="7"/>
+    </row>
+    <row r="176" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A176" s="5"/>
+      <c r="B176" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="C176" s="5"/>
+      <c r="D176" s="5"/>
+      <c r="E176" s="5"/>
+    </row>
+    <row r="177" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A177" s="7"/>
+      <c r="B177" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="C177" s="7"/>
+      <c r="D177" s="7"/>
+      <c r="E177" s="7"/>
+    </row>
+    <row r="178" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A178" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="B178" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="D178" s="0">
+        <v>1943</v>
+      </c>
+      <c r="E178" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A179" s="7"/>
+      <c r="B179" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C179" s="7"/>
+      <c r="D179" s="7"/>
+      <c r="E179" s="7"/>
+    </row>
+    <row r="180" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A180" s="7"/>
+      <c r="B180" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="C180" s="7"/>
+      <c r="D180" s="7"/>
+      <c r="E180" s="7"/>
+    </row>
+    <row r="181" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A181" s="0" t="s">
         <v>370</v>
       </c>
-      <c r="B165" s="6" t="s">
+      <c r="B181" s="6" t="s">
         <v>371</v>
       </c>
-      <c r="C165" s="0" t="s">
+      <c r="C181" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="D165" s="0">
-[...7 lines deleted...]
-      <c r="A166" s="0" t="s">
+      <c r="D181" s="0">
+        <v>2168</v>
+      </c>
+      <c r="E181" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A182" s="0" t="s">
         <v>373</v>
       </c>
-      <c r="B166" s="6" t="s">
+      <c r="B182" s="6" t="s">
         <v>374</v>
       </c>
-      <c r="C166" s="0" t="s">
+      <c r="C182" s="0" t="s">
         <v>375</v>
       </c>
-      <c r="D166" s="0">
-[...7 lines deleted...]
-      <c r="A167" s="0" t="s">
+      <c r="D182" s="0">
+        <v>2142</v>
+      </c>
+      <c r="E182" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A183" s="0" t="s">
         <v>376</v>
       </c>
-      <c r="B167" s="6" t="s">
+      <c r="B183" s="6" t="s">
         <v>377</v>
       </c>
-      <c r="C167" s="0" t="s">
+      <c r="C183" s="0" t="s">
         <v>378</v>
       </c>
-      <c r="D167" s="0">
-[...7 lines deleted...]
-      <c r="A168" s="0" t="s">
+      <c r="D183" s="0">
+        <v>3119</v>
+      </c>
+      <c r="E183" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A184" s="0" t="s">
         <v>379</v>
       </c>
-      <c r="B168" s="6" t="s">
+      <c r="B184" s="6" t="s">
         <v>380</v>
       </c>
-      <c r="C168" s="0" t="s">
+      <c r="C184" s="0" t="s">
         <v>381</v>
       </c>
-      <c r="D168" s="0">
-[...252 lines deleted...]
-      <c r="E184" s="5"/>
+      <c r="D184" s="0">
+        <v>1850</v>
+      </c>
+      <c r="E184" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="185" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A185" s="7"/>
       <c r="B185" s="7" t="s">
-        <v>423</v>
+        <v>382</v>
       </c>
       <c r="C185" s="7"/>
       <c r="D185" s="7"/>
       <c r="E185" s="7"/>
     </row>
-    <row r="186" spans="1:5" hidden="true" outlineLevel="4">
-[...16 lines deleted...]
-      <c r="E188" s="7"/>
+    <row r="186" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A186" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="B186" s="6" t="s">
+        <v>384</v>
+      </c>
+      <c r="C186" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="D186" s="0">
+        <v>6206</v>
+      </c>
+      <c r="E186" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A187" s="7"/>
+      <c r="B187" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="C187" s="7"/>
+      <c r="D187" s="7"/>
+      <c r="E187" s="7"/>
+    </row>
+    <row r="188" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A188" s="5"/>
+      <c r="B188" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C188" s="5"/>
+      <c r="D188" s="5"/>
+      <c r="E188" s="5"/>
     </row>
     <row r="189" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A189" s="7"/>
       <c r="B189" s="7" t="s">
-        <v>187</v>
+        <v>387</v>
       </c>
       <c r="C189" s="7"/>
       <c r="D189" s="7"/>
       <c r="E189" s="7"/>
     </row>
     <row r="190" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A190" s="7"/>
-[...14 lines deleted...]
-      <c r="E191" s="5"/>
+      <c r="A190" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="B190" s="6" t="s">
+        <v>389</v>
+      </c>
+      <c r="C190" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="D190" s="0">
+        <v>911</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A191" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="B191" s="6" t="s">
+        <v>392</v>
+      </c>
+      <c r="C191" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="D191" s="0">
+        <v>30</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="192" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A192" s="7"/>
       <c r="B192" s="7" t="s">
-        <v>424</v>
+        <v>394</v>
       </c>
       <c r="C192" s="7"/>
       <c r="D192" s="7"/>
       <c r="E192" s="7"/>
     </row>
     <row r="193" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A193" s="0" t="s">
-        <v>428</v>
+        <v>395</v>
       </c>
       <c r="B193" s="6" t="s">
-        <v>429</v>
+        <v>396</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>430</v>
+        <v>396</v>
       </c>
       <c r="D193" s="0">
-        <v>1104</v>
+        <v>2000</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="194" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A194" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A194" s="7"/>
+      <c r="B194" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C194" s="7"/>
+      <c r="D194" s="7"/>
+      <c r="E194" s="7"/>
     </row>
     <row r="195" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A195" s="7"/>
       <c r="B195" s="7" t="s">
-        <v>425</v>
+        <v>398</v>
       </c>
       <c r="C195" s="7"/>
       <c r="D195" s="7"/>
       <c r="E195" s="7"/>
     </row>
     <row r="196" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A196" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A196" s="7"/>
+      <c r="B196" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C196" s="7"/>
+      <c r="D196" s="7"/>
+      <c r="E196" s="7"/>
     </row>
     <row r="197" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A197" s="0" t="s">
-        <v>437</v>
+        <v>400</v>
       </c>
       <c r="B197" s="6" t="s">
-        <v>438</v>
+        <v>401</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>439</v>
+        <v>402</v>
       </c>
       <c r="D197" s="0">
-        <v>11919</v>
+        <v>50</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="198" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A198" s="0" t="s">
-        <v>440</v>
+        <v>403</v>
       </c>
       <c r="B198" s="6" t="s">
-        <v>441</v>
+        <v>404</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>442</v>
+        <v>402</v>
       </c>
       <c r="D198" s="0">
-        <v>3120</v>
+        <v>50</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="199" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A199" s="0" t="s">
-[...22 lines deleted...]
-      <c r="E200" s="5"/>
+      <c r="A199" s="7"/>
+      <c r="B199" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C199" s="7"/>
+      <c r="D199" s="7"/>
+      <c r="E199" s="7"/>
+    </row>
+    <row r="200" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A200" s="7"/>
+      <c r="B200" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="C200" s="7"/>
+      <c r="D200" s="7"/>
+      <c r="E200" s="7"/>
     </row>
     <row r="201" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A201" s="7"/>
-[...5 lines deleted...]
-      <c r="E201" s="7"/>
+      <c r="A201" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="B201" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="D201" s="0">
+        <v>20</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="202" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A202" s="7"/>
-[...5 lines deleted...]
-      <c r="E202" s="7"/>
+      <c r="A202" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="B202" s="6" t="s">
+        <v>410</v>
+      </c>
+      <c r="C202" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="D202" s="0">
+        <v>9</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="203" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A203" s="7"/>
-[...14 lines deleted...]
-      <c r="E204" s="5"/>
+      <c r="A203" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="B203" s="6" t="s">
+        <v>412</v>
+      </c>
+      <c r="C203" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="D203" s="0">
+        <v>4.5</v>
+      </c>
+      <c r="E203" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A204" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="B204" s="6" t="s">
+        <v>414</v>
+      </c>
+      <c r="C204" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="D204" s="0">
+        <v>11</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="205" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A205" s="7"/>
-[...5 lines deleted...]
-      <c r="E205" s="7"/>
+      <c r="A205" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="B205" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="C205" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="D205" s="0">
+        <v>22</v>
+      </c>
+      <c r="E205" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="206" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A206" s="0" t="s">
-        <v>449</v>
+        <v>417</v>
       </c>
       <c r="B206" s="6" t="s">
-        <v>450</v>
+        <v>418</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>451</v>
+        <v>418</v>
       </c>
       <c r="D206" s="0">
-        <v>3109</v>
+        <v>21</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="207" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A207" s="7"/>
-[...5 lines deleted...]
-      <c r="E207" s="7"/>
+      <c r="A207" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="B207" s="6" t="s">
+        <v>420</v>
+      </c>
+      <c r="C207" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="D207" s="0">
+        <v>350</v>
+      </c>
+      <c r="E207" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="208" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A208" s="7"/>
-[...5 lines deleted...]
-      <c r="E208" s="7"/>
+      <c r="A208" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="B208" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="C208" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="D208" s="0">
+        <v>100</v>
+      </c>
+      <c r="E208" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="209" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A209" s="0" t="s">
-        <v>454</v>
+        <v>425</v>
       </c>
       <c r="B209" s="6" t="s">
-        <v>455</v>
+        <v>426</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>456</v>
+        <v>426</v>
       </c>
       <c r="D209" s="0">
-        <v>3468</v>
+        <v>20</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="210" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A210" s="0" t="s">
-        <v>457</v>
+        <v>427</v>
       </c>
       <c r="B210" s="6" t="s">
-        <v>458</v>
+        <v>428</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>459</v>
+        <v>428</v>
       </c>
       <c r="D210" s="0">
-        <v>4800</v>
+        <v>30</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="211" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A211" s="0" t="s">
-        <v>460</v>
+        <v>429</v>
       </c>
       <c r="B211" s="6" t="s">
-        <v>461</v>
+        <v>430</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>462</v>
+        <v>431</v>
       </c>
       <c r="D211" s="0">
-        <v>3427</v>
+        <v>300</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="212" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A212" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A212" s="7"/>
+      <c r="B212" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="C212" s="7"/>
+      <c r="D212" s="7"/>
+      <c r="E212" s="7"/>
     </row>
     <row r="213" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A213" s="0" t="s">
-        <v>466</v>
+        <v>433</v>
       </c>
       <c r="B213" s="6" t="s">
-        <v>467</v>
+        <v>434</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>468</v>
+        <v>434</v>
       </c>
       <c r="D213" s="0">
-        <v>3200</v>
+        <v>18.54</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="214" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A214" s="7"/>
-[...5 lines deleted...]
-      <c r="E214" s="7"/>
+      <c r="A214" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="B214" s="6" t="s">
+        <v>436</v>
+      </c>
+      <c r="C214" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="D214" s="0">
+        <v>17.19</v>
+      </c>
+      <c r="E214" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="215" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A215" s="7"/>
-[...14 lines deleted...]
-      <c r="E216" s="5"/>
+      <c r="A215" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="B215" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="C215" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="D215" s="0">
+        <v>7.89</v>
+      </c>
+      <c r="E215" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A216" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="B216" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="C216" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="D216" s="0">
+        <v>9</v>
+      </c>
+      <c r="E216" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="217" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A217" s="7"/>
-[...5 lines deleted...]
-      <c r="E217" s="7"/>
+      <c r="A217" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="B217" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="C217" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="D217" s="0">
+        <v>7</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="218" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A218" s="0" t="s">
-        <v>472</v>
+        <v>446</v>
       </c>
       <c r="B218" s="6" t="s">
-        <v>473</v>
+        <v>447</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>474</v>
+        <v>447</v>
       </c>
       <c r="D218" s="0">
-        <v>1012</v>
+        <v>15</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="219" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A219" s="0" t="s">
-        <v>475</v>
+        <v>448</v>
       </c>
       <c r="B219" s="6" t="s">
-        <v>476</v>
+        <v>449</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>477</v>
+        <v>449</v>
       </c>
       <c r="D219" s="0">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="220" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A220" s="7"/>
-[...5 lines deleted...]
-      <c r="E220" s="7"/>
+      <c r="A220" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="B220" s="6" t="s">
+        <v>451</v>
+      </c>
+      <c r="C220" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="D220" s="0">
+        <v>9</v>
+      </c>
+      <c r="E220" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="221" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A221" s="0" t="s">
-        <v>479</v>
+        <v>452</v>
       </c>
       <c r="B221" s="6" t="s">
-        <v>480</v>
+        <v>453</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>481</v>
+        <v>453</v>
       </c>
       <c r="D221" s="0">
-        <v>847</v>
+        <v>19.08</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="222" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A222" s="0" t="s">
-        <v>482</v>
+        <v>454</v>
       </c>
       <c r="B222" s="6" t="s">
-        <v>483</v>
+        <v>455</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>483</v>
+        <v>455</v>
       </c>
       <c r="D222" s="0">
-        <v>3710</v>
+        <v>13.57</v>
       </c>
       <c r="E222" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A223" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="B223" s="6" t="s">
+        <v>457</v>
+      </c>
+      <c r="C223" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="D223" s="0">
         <v>17</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="E223" s="7"/>
+      <c r="E223" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="224" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A224" s="7"/>
-[...5 lines deleted...]
-      <c r="E224" s="7"/>
+      <c r="A224" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="B224" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="C224" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="D224" s="0">
+        <v>8</v>
+      </c>
+      <c r="E224" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="225" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A225" s="0" t="s">
-        <v>486</v>
+        <v>462</v>
       </c>
       <c r="B225" s="6" t="s">
-        <v>487</v>
+        <v>463</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>488</v>
+        <v>463</v>
       </c>
       <c r="D225" s="0">
-        <v>150</v>
+        <v>9.5</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="226" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A226" s="7"/>
-[...5 lines deleted...]
-      <c r="E226" s="7"/>
+      <c r="A226" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="B226" s="6" t="s">
+        <v>465</v>
+      </c>
+      <c r="C226" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="D226" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="E226" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="227" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A227" s="0" t="s">
-        <v>490</v>
+        <v>467</v>
       </c>
       <c r="B227" s="6" t="s">
-        <v>491</v>
+        <v>468</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>492</v>
+        <v>468</v>
       </c>
       <c r="D227" s="0">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="228" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A228" s="0" t="s">
-        <v>493</v>
+        <v>469</v>
       </c>
       <c r="B228" s="6" t="s">
-        <v>494</v>
+        <v>470</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>492</v>
+        <v>470</v>
       </c>
       <c r="D228" s="0">
-        <v>90</v>
+        <v>3.5</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="229" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A229" s="7"/>
-[...5 lines deleted...]
-      <c r="E229" s="7"/>
+      <c r="A229" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="B229" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="C229" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="D229" s="0">
+        <v>6.5</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="230" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A230" s="7"/>
-[...5 lines deleted...]
-      <c r="E230" s="7"/>
+      <c r="A230" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B230" s="6" t="s">
+        <v>474</v>
+      </c>
+      <c r="C230" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="D230" s="0">
+        <v>17.88</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="231" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A231" s="0" t="s">
-        <v>497</v>
+        <v>475</v>
       </c>
       <c r="B231" s="6" t="s">
-        <v>498</v>
+        <v>476</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>498</v>
+        <v>476</v>
       </c>
       <c r="D231" s="0">
-        <v>50</v>
+        <v>12.05</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="232" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A232" s="0" t="s">
-        <v>499</v>
+        <v>477</v>
       </c>
       <c r="B232" s="6" t="s">
-        <v>500</v>
+        <v>478</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>500</v>
+        <v>478</v>
       </c>
       <c r="D232" s="0">
-        <v>18</v>
+        <v>15.9</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="233" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A233" s="0" t="s">
-        <v>501</v>
+        <v>479</v>
       </c>
       <c r="B233" s="6" t="s">
-        <v>502</v>
+        <v>480</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>502</v>
+        <v>481</v>
       </c>
       <c r="D233" s="0">
-        <v>9</v>
+        <v>15.9</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="234" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A234" s="0" t="s">
-        <v>503</v>
+        <v>482</v>
       </c>
       <c r="B234" s="6" t="s">
-        <v>504</v>
+        <v>483</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>504</v>
+        <v>483</v>
       </c>
       <c r="D234" s="0">
-        <v>22</v>
+        <v>24.34</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="235" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A235" s="0" t="s">
-        <v>505</v>
+        <v>484</v>
       </c>
       <c r="B235" s="6" t="s">
-        <v>506</v>
+        <v>485</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>506</v>
+        <v>485</v>
       </c>
       <c r="D235" s="0">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="236" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A236" s="0" t="s">
-        <v>507</v>
+        <v>486</v>
       </c>
       <c r="B236" s="6" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>508</v>
+        <v>487</v>
       </c>
       <c r="D236" s="0">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="237" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A237" s="0" t="s">
-        <v>509</v>
+        <v>488</v>
       </c>
       <c r="B237" s="6" t="s">
-        <v>510</v>
-[...3 lines deleted...]
-      </c>
+        <v>489</v>
+      </c>
+      <c r="C237" s="0"/>
       <c r="D237" s="0">
-        <v>569</v>
+        <v>20</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="238" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A238" s="0" t="s">
-        <v>512</v>
+        <v>490</v>
       </c>
       <c r="B238" s="6" t="s">
-        <v>513</v>
-[...3 lines deleted...]
-      </c>
+        <v>491</v>
+      </c>
+      <c r="C238" s="0"/>
       <c r="D238" s="0">
-        <v>209</v>
+        <v>4.5</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="239" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A239" s="0" t="s">
-        <v>515</v>
+        <v>492</v>
       </c>
       <c r="B239" s="6" t="s">
-        <v>516</v>
-[...3 lines deleted...]
-      </c>
+        <v>493</v>
+      </c>
+      <c r="C239" s="0"/>
       <c r="D239" s="0">
-        <v>33.9</v>
+        <v>30</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="240" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A240" s="0" t="s">
-[...22 lines deleted...]
-      <c r="E241" s="7"/>
+      <c r="A240" s="7"/>
+      <c r="B240" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="C240" s="7"/>
+      <c r="D240" s="7"/>
+      <c r="E240" s="7"/>
+    </row>
+    <row r="241" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A241" s="5"/>
+      <c r="B241" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="C241" s="5"/>
+      <c r="D241" s="5"/>
+      <c r="E241" s="5"/>
     </row>
     <row r="242" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A242" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A242" s="7"/>
+      <c r="B242" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="C242" s="7"/>
+      <c r="D242" s="7"/>
+      <c r="E242" s="7"/>
     </row>
     <row r="243" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A243" s="0" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="A243" s="7"/>
+      <c r="B243" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="C243" s="7"/>
+      <c r="D243" s="7"/>
+      <c r="E243" s="7"/>
+    </row>
+    <row r="244" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A244" s="5"/>
+      <c r="B244" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="C244" s="5"/>
+      <c r="D244" s="5"/>
+      <c r="E244" s="5"/>
     </row>
     <row r="245" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A245" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A245" s="7"/>
+      <c r="B245" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="C245" s="7"/>
+      <c r="D245" s="7"/>
+      <c r="E245" s="7"/>
     </row>
     <row r="246" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A246" s="0" t="s">
-        <v>530</v>
+        <v>500</v>
       </c>
       <c r="B246" s="6" t="s">
-        <v>531</v>
+        <v>501</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>532</v>
+        <v>502</v>
       </c>
       <c r="D246" s="0">
-        <v>7</v>
+        <v>4500</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="247" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A247" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A247" s="7"/>
+      <c r="B247" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C247" s="7"/>
+      <c r="D247" s="7"/>
+      <c r="E247" s="7"/>
     </row>
     <row r="248" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A248" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A248" s="7"/>
+      <c r="B248" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="C248" s="7"/>
+      <c r="D248" s="7"/>
+      <c r="E248" s="7"/>
     </row>
     <row r="249" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A249" s="0" t="s">
-[...47 lines deleted...]
-      </c>
+      <c r="A249" s="7"/>
+      <c r="B249" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="C249" s="7"/>
+      <c r="D249" s="7"/>
+      <c r="E249" s="7"/>
+    </row>
+    <row r="250" spans="1:5" outlineLevel="1">
+      <c r="A250" s="4"/>
+      <c r="B250" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="C250" s="4"/>
+      <c r="D250" s="4"/>
+      <c r="E250" s="4"/>
+    </row>
+    <row r="251" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A251" s="5"/>
+      <c r="B251" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="C251" s="5"/>
+      <c r="D251" s="5"/>
+      <c r="E251" s="5"/>
     </row>
     <row r="252" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A252" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A252" s="7"/>
+      <c r="B252" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="C252" s="7"/>
+      <c r="D252" s="7"/>
+      <c r="E252" s="7"/>
     </row>
     <row r="253" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A253" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A253" s="7"/>
+      <c r="B253" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="C253" s="7"/>
+      <c r="D253" s="7"/>
+      <c r="E253" s="7"/>
     </row>
     <row r="254" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A254" s="0" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="A254" s="7"/>
+      <c r="B254" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="C254" s="7"/>
+      <c r="D254" s="7"/>
+      <c r="E254" s="7"/>
+    </row>
+    <row r="255" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A255" s="5"/>
+      <c r="B255" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="C255" s="5"/>
+      <c r="D255" s="5"/>
+      <c r="E255" s="5"/>
     </row>
     <row r="256" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A256" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A256" s="7"/>
+      <c r="B256" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="C256" s="7"/>
+      <c r="D256" s="7"/>
+      <c r="E256" s="7"/>
     </row>
     <row r="257" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A257" s="0" t="s">
-        <v>556</v>
+        <v>513</v>
       </c>
       <c r="B257" s="6" t="s">
-        <v>557</v>
+        <v>514</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>557</v>
+        <v>515</v>
       </c>
       <c r="D257" s="0">
-        <v>3.5</v>
+        <v>2453</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="258" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A258" s="0" t="s">
-        <v>558</v>
+        <v>516</v>
       </c>
       <c r="B258" s="6" t="s">
-        <v>559</v>
+        <v>517</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>559</v>
+        <v>518</v>
       </c>
       <c r="D258" s="0">
-        <v>6.5</v>
+        <v>572</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="259" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A259" s="0" t="s">
-        <v>560</v>
+        <v>519</v>
       </c>
       <c r="B259" s="6" t="s">
-        <v>561</v>
+        <v>520</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>562</v>
+        <v>521</v>
       </c>
       <c r="D259" s="0">
-        <v>35.76</v>
+        <v>1179</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="260" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A260" s="0" t="s">
-        <v>563</v>
+        <v>522</v>
       </c>
       <c r="B260" s="6" t="s">
-        <v>564</v>
+        <v>523</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>565</v>
+        <v>518</v>
       </c>
       <c r="D260" s="0">
-        <v>24.1</v>
+        <v>572</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="261" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A261" s="0" t="s">
-        <v>566</v>
+        <v>524</v>
       </c>
       <c r="B261" s="6" t="s">
-        <v>567</v>
+        <v>525</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>567</v>
+        <v>525</v>
       </c>
       <c r="D261" s="0">
-        <v>15.9</v>
+        <v>572</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="262" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A262" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A262" s="7"/>
+      <c r="B262" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="C262" s="7"/>
+      <c r="D262" s="7"/>
+      <c r="E262" s="7"/>
     </row>
     <row r="263" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A263" s="0" t="s">
-        <v>571</v>
+        <v>526</v>
       </c>
       <c r="B263" s="6" t="s">
-        <v>572</v>
+        <v>527</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>572</v>
+        <v>528</v>
       </c>
       <c r="D263" s="0">
-        <v>48.69</v>
+        <v>2824</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="264" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A264" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A264" s="7"/>
+      <c r="B264" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="C264" s="7"/>
+      <c r="D264" s="7"/>
+      <c r="E264" s="7"/>
     </row>
     <row r="265" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A265" s="0" t="s">
-        <v>575</v>
+        <v>529</v>
       </c>
       <c r="B265" s="6" t="s">
-        <v>576</v>
+        <v>530</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>576</v>
+        <v>531</v>
       </c>
       <c r="D265" s="0">
-        <v>43.8</v>
+        <v>1419</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="266" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A266" s="7"/>
-[...14 lines deleted...]
-      <c r="E267" s="5"/>
+      <c r="A266" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="B266" s="6" t="s">
+        <v>533</v>
+      </c>
+      <c r="C266" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="D266" s="0">
+        <v>1419</v>
+      </c>
+      <c r="E266" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A267" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="B267" s="6" t="s">
+        <v>536</v>
+      </c>
+      <c r="C267" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="D267" s="0">
+        <v>1419</v>
+      </c>
+      <c r="E267" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="268" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A268" s="7"/>
-[...5 lines deleted...]
-      <c r="E268" s="7"/>
+      <c r="A268" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="B268" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="C268" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="D268" s="0">
+        <v>1950</v>
+      </c>
+      <c r="E268" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="269" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A269" s="7"/>
       <c r="B269" s="7" t="s">
-        <v>580</v>
+        <v>510</v>
       </c>
       <c r="C269" s="7"/>
       <c r="D269" s="7"/>
       <c r="E269" s="7"/>
     </row>
     <row r="270" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A270" s="5"/>
       <c r="B270" s="5" t="s">
-        <v>581</v>
+        <v>151</v>
       </c>
       <c r="C270" s="5"/>
       <c r="D270" s="5"/>
       <c r="E270" s="5"/>
     </row>
-    <row r="271" spans="1:5" hidden="true" outlineLevel="3">
-[...8 lines deleted...]
-    <row r="272" spans="1:5" hidden="true" outlineLevel="3">
+    <row r="271" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A271" s="0" t="s">
+        <v>540</v>
+      </c>
+      <c r="B271" s="6" t="s">
+        <v>541</v>
+      </c>
+      <c r="C271" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="D271" s="0">
+        <v>1076</v>
+      </c>
+      <c r="E271" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A272" s="0" t="s">
-        <v>583</v>
+        <v>543</v>
       </c>
       <c r="B272" s="6" t="s">
-        <v>584</v>
+        <v>544</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>585</v>
+        <v>545</v>
       </c>
       <c r="D272" s="0">
-        <v>4500</v>
+        <v>1809</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>17</v>
-[...106 lines deleted...]
-      <c r="E282" s="7"/>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A273" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="B273" s="6" t="s">
+        <v>547</v>
+      </c>
+      <c r="C273" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="D273" s="0">
+        <v>166</v>
+      </c>
+      <c r="E273" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A274" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="B274" s="6" t="s">
+        <v>550</v>
+      </c>
+      <c r="C274" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="D274" s="0">
+        <v>549</v>
+      </c>
+      <c r="E274" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A275" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="B275" s="6" t="s">
+        <v>553</v>
+      </c>
+      <c r="C275" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="D275" s="0">
+        <v>941</v>
+      </c>
+      <c r="E275" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A276" s="5"/>
+      <c r="B276" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="C276" s="5"/>
+      <c r="D276" s="5"/>
+      <c r="E276" s="5"/>
+    </row>
+    <row r="277" spans="1:5" outlineLevel="1">
+      <c r="A277" s="4"/>
+      <c r="B277" s="4" t="s">
+        <v>556</v>
+      </c>
+      <c r="C277" s="4"/>
+      <c r="D277" s="4"/>
+      <c r="E277" s="4"/>
+    </row>
+    <row r="278" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A278" s="5"/>
+      <c r="B278" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="C278" s="5"/>
+      <c r="D278" s="5"/>
+      <c r="E278" s="5"/>
+    </row>
+    <row r="279" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A279" s="5"/>
+      <c r="B279" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="C279" s="5"/>
+      <c r="D279" s="5"/>
+      <c r="E279" s="5"/>
+    </row>
+    <row r="280" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A280" s="5"/>
+      <c r="B280" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="C280" s="5"/>
+      <c r="D280" s="5"/>
+      <c r="E280" s="5"/>
+    </row>
+    <row r="281" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A281" s="5"/>
+      <c r="B281" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="C281" s="5"/>
+      <c r="D281" s="5"/>
+      <c r="E281" s="5"/>
+    </row>
+    <row r="282" spans="1:5" outlineLevel="1">
+      <c r="A282" s="4"/>
+      <c r="B282" s="4" t="s">
+        <v>561</v>
+      </c>
+      <c r="C282" s="4"/>
+      <c r="D282" s="4"/>
+      <c r="E282" s="4"/>
     </row>
     <row r="283" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A283" s="5"/>
       <c r="B283" s="5" t="s">
-        <v>600</v>
+        <v>562</v>
       </c>
       <c r="C283" s="5"/>
       <c r="D283" s="5"/>
       <c r="E283" s="5"/>
     </row>
-    <row r="284" spans="1:5" hidden="true" outlineLevel="3">
-[...1 lines deleted...]
-      <c r="B284" s="7" t="s">
+    <row r="284" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A284" s="5"/>
+      <c r="B284" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="C284" s="5"/>
+      <c r="D284" s="5"/>
+      <c r="E284" s="5"/>
+    </row>
+    <row r="285" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A285" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="B285" s="6" t="s">
+        <v>565</v>
+      </c>
+      <c r="C285" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="D285" s="0">
+        <v>1358</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A286" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="B286" s="6" t="s">
+        <v>568</v>
+      </c>
+      <c r="C286" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="D286" s="0">
+        <v>557</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A287" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="B287" s="6" t="s">
+        <v>571</v>
+      </c>
+      <c r="C287" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="D287" s="0">
+        <v>298</v>
+      </c>
+      <c r="E287" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A288" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="B288" s="6" t="s">
+        <v>574</v>
+      </c>
+      <c r="C288" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="D288" s="0">
+        <v>231</v>
+      </c>
+      <c r="E288" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A289" s="0" t="s">
+        <v>576</v>
+      </c>
+      <c r="B289" s="6" t="s">
+        <v>577</v>
+      </c>
+      <c r="C289" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="D289" s="0">
+        <v>508</v>
+      </c>
+      <c r="E289" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A290" s="0" t="s">
+        <v>579</v>
+      </c>
+      <c r="B290" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="C290" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="D290" s="0">
+        <v>277</v>
+      </c>
+      <c r="E290" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A291" s="0" t="s">
+        <v>582</v>
+      </c>
+      <c r="B291" s="6" t="s">
+        <v>583</v>
+      </c>
+      <c r="C291" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="D291" s="0">
+        <v>102</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A292" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="B292" s="6" t="s">
+        <v>586</v>
+      </c>
+      <c r="C292" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="D292" s="0">
+        <v>140</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A293" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="B293" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="C293" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="D293" s="0">
+        <v>231</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A294" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="B294" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C294" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="D294" s="0">
+        <v>158</v>
+      </c>
+      <c r="E294" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A295" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="B295" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="C295" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="D295" s="0">
+        <v>697</v>
+      </c>
+      <c r="E295" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A296" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="B296" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="C296" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="D296" s="0">
+        <v>266</v>
+      </c>
+      <c r="E296" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A297" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="B297" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C297" s="0"/>
+      <c r="D297" s="0">
+        <v>100</v>
+      </c>
+      <c r="E297" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A298" s="0" t="s">
         <v>601</v>
       </c>
-      <c r="C284" s="7"/>
-[...4 lines deleted...]
-      <c r="A285" s="0" t="s">
+      <c r="B298" s="6" t="s">
         <v>602</v>
       </c>
-      <c r="B285" s="6" t="s">
-[...199 lines deleted...]
-      <c r="E298" s="5"/>
+      <c r="C298" s="0"/>
+      <c r="D298" s="0">
+        <v>100</v>
+      </c>
+      <c r="E298" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="299" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A299" s="0" t="s">
-        <v>629</v>
+        <v>603</v>
       </c>
       <c r="B299" s="6" t="s">
-        <v>630</v>
+        <v>604</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>631</v>
+        <v>605</v>
       </c>
       <c r="D299" s="0">
-        <v>2390</v>
+        <v>500</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="300" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A300" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A300" s="5"/>
+      <c r="B300" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="C300" s="5"/>
+      <c r="D300" s="5"/>
+      <c r="E300" s="5"/>
     </row>
     <row r="301" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A301" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A301" s="5"/>
+      <c r="B301" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C301" s="5"/>
+      <c r="D301" s="5"/>
+      <c r="E301" s="5"/>
     </row>
     <row r="302" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A302" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A302" s="5"/>
+      <c r="B302" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="C302" s="5"/>
+      <c r="D302" s="5"/>
+      <c r="E302" s="5"/>
     </row>
     <row r="303" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A303" s="0" t="s">
-        <v>641</v>
+        <v>608</v>
       </c>
       <c r="B303" s="6" t="s">
-        <v>642</v>
+        <v>609</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>643</v>
+        <v>610</v>
       </c>
       <c r="D303" s="0">
-        <v>1220</v>
+        <v>1554</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="304" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A304" s="0" t="s">
-        <v>644</v>
+        <v>611</v>
       </c>
       <c r="B304" s="6" t="s">
-        <v>645</v>
+        <v>612</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>646</v>
+        <v>613</v>
       </c>
       <c r="D304" s="0">
-        <v>2508</v>
+        <v>1442</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="305" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A305" s="0" t="s">
-        <v>647</v>
+        <v>614</v>
       </c>
       <c r="B305" s="6" t="s">
-        <v>648</v>
+        <v>615</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>649</v>
+        <v>616</v>
       </c>
       <c r="D305" s="0">
-        <v>4300</v>
+        <v>2009</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="306" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A306" s="5"/>
-[...14 lines deleted...]
-      <c r="E307" s="4"/>
+      <c r="A306" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="B306" s="6" t="s">
+        <v>618</v>
+      </c>
+      <c r="C306" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="D306" s="0">
+        <v>5751</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A307" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="B307" s="6" t="s">
+        <v>621</v>
+      </c>
+      <c r="C307" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="D307" s="0">
+        <v>4445</v>
+      </c>
+      <c r="E307" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="308" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A308" s="5"/>
-[...5 lines deleted...]
-      <c r="E308" s="5"/>
+      <c r="A308" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="B308" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="C308" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="D308" s="0">
+        <v>4606</v>
+      </c>
+      <c r="E308" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="309" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A309" s="5"/>
-[...5 lines deleted...]
-      <c r="E309" s="5"/>
+      <c r="A309" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="B309" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="C309" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="D309" s="0">
+        <v>2601</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="310" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A310" s="5"/>
-[...5 lines deleted...]
-      <c r="E310" s="5"/>
+      <c r="A310" s="0" t="s">
+        <v>629</v>
+      </c>
+      <c r="B310" s="6" t="s">
+        <v>630</v>
+      </c>
+      <c r="C310" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="D310" s="0">
+        <v>4239</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="311" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A311" s="5"/>
-[...14 lines deleted...]
-      <c r="E312" s="4"/>
+      <c r="A311" s="0" t="s">
+        <v>632</v>
+      </c>
+      <c r="B311" s="6" t="s">
+        <v>633</v>
+      </c>
+      <c r="C311" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D311" s="0">
+        <v>5075</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A312" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="B312" s="6" t="s">
+        <v>636</v>
+      </c>
+      <c r="C312" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="D312" s="0">
+        <v>2762</v>
+      </c>
+      <c r="E312" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="313" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A313" s="5"/>
       <c r="B313" s="5" t="s">
-        <v>657</v>
+        <v>638</v>
       </c>
       <c r="C313" s="5"/>
       <c r="D313" s="5"/>
       <c r="E313" s="5"/>
     </row>
     <row r="314" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A314" s="5"/>
-[...5 lines deleted...]
-      <c r="E314" s="5"/>
+      <c r="A314" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="B314" s="6" t="s">
+        <v>640</v>
+      </c>
+      <c r="C314" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="D314" s="0">
+        <v>280</v>
+      </c>
+      <c r="E314" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="315" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A315" s="0" t="s">
-        <v>659</v>
+        <v>642</v>
       </c>
       <c r="B315" s="6" t="s">
-        <v>660</v>
+        <v>643</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>661</v>
+        <v>644</v>
       </c>
       <c r="D315" s="0">
-        <v>2910</v>
+        <v>2150</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="316" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A316" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A316" s="5"/>
+      <c r="B316" s="5" t="s">
+        <v>645</v>
+      </c>
+      <c r="C316" s="5"/>
+      <c r="D316" s="5"/>
+      <c r="E316" s="5"/>
     </row>
     <row r="317" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A317" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A317" s="5"/>
+      <c r="B317" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="C317" s="5"/>
+      <c r="D317" s="5"/>
+      <c r="E317" s="5"/>
     </row>
     <row r="318" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A318" s="0" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="A318" s="5"/>
+      <c r="B318" s="5" t="s">
+        <v>647</v>
+      </c>
+      <c r="C318" s="5"/>
+      <c r="D318" s="5"/>
+      <c r="E318" s="5"/>
+    </row>
+    <row r="319" spans="1:5" outlineLevel="1">
+      <c r="A319" s="4"/>
+      <c r="B319" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="C319" s="4"/>
+      <c r="D319" s="4"/>
+      <c r="E319" s="4"/>
     </row>
     <row r="320" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A320" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A320" s="5"/>
+      <c r="B320" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="C320" s="5"/>
+      <c r="D320" s="5"/>
+      <c r="E320" s="5"/>
     </row>
     <row r="321" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A321" s="0" t="s">
-        <v>677</v>
+        <v>650</v>
       </c>
       <c r="B321" s="6" t="s">
-        <v>678</v>
+        <v>651</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>679</v>
+        <v>652</v>
       </c>
       <c r="D321" s="0">
-        <v>218</v>
+        <v>12.16</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="322" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A322" s="0" t="s">
-        <v>680</v>
+        <v>653</v>
       </c>
       <c r="B322" s="6" t="s">
-        <v>681</v>
+        <v>654</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>682</v>
+        <v>655</v>
       </c>
       <c r="D322" s="0">
-        <v>300</v>
+        <v>7.81</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="323" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A323" s="0" t="s">
-        <v>683</v>
+        <v>656</v>
       </c>
       <c r="B323" s="6" t="s">
-        <v>684</v>
+        <v>657</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>682</v>
+        <v>658</v>
       </c>
       <c r="D323" s="0">
-        <v>495</v>
+        <v>12.93</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="324" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A324" s="0" t="s">
-        <v>685</v>
+        <v>659</v>
       </c>
       <c r="B324" s="6" t="s">
-        <v>686</v>
+        <v>660</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>687</v>
+        <v>661</v>
       </c>
       <c r="D324" s="0">
-        <v>338</v>
+        <v>16.65</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="325" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A325" s="0" t="s">
-        <v>688</v>
+        <v>662</v>
       </c>
       <c r="B325" s="6" t="s">
-        <v>689</v>
+        <v>663</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>690</v>
+        <v>663</v>
       </c>
       <c r="D325" s="0">
-        <v>1493</v>
+        <v>33.82</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="326" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A326" s="0" t="s">
-        <v>691</v>
+        <v>664</v>
       </c>
       <c r="B326" s="6" t="s">
-        <v>692</v>
+        <v>665</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>693</v>
+        <v>666</v>
       </c>
       <c r="D326" s="0">
-        <v>570</v>
+        <v>25.32</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="327" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A327" s="5"/>
-[...5 lines deleted...]
-      <c r="E327" s="5"/>
+      <c r="A327" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="B327" s="6" t="s">
+        <v>668</v>
+      </c>
+      <c r="C327" s="0" t="s">
+        <v>669</v>
+      </c>
+      <c r="D327" s="0">
+        <v>39.27</v>
+      </c>
+      <c r="E327" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="328" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A328" s="5"/>
-[...5 lines deleted...]
-      <c r="E328" s="5"/>
+      <c r="A328" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="B328" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="C328" s="0" t="s">
+        <v>666</v>
+      </c>
+      <c r="D328" s="0">
+        <v>26.97</v>
+      </c>
+      <c r="E328" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="329" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A329" s="5"/>
-[...5 lines deleted...]
-      <c r="E329" s="5"/>
+      <c r="A329" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="B329" s="6" t="s">
+        <v>673</v>
+      </c>
+      <c r="C329" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="D329" s="0">
+        <v>60.95</v>
+      </c>
+      <c r="E329" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="330" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A330" s="0" t="s">
-        <v>696</v>
+        <v>674</v>
       </c>
       <c r="B330" s="6" t="s">
-        <v>697</v>
+        <v>675</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>698</v>
+        <v>675</v>
       </c>
       <c r="D330" s="0">
-        <v>3330</v>
+        <v>80</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="331" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A331" s="0" t="s">
-        <v>699</v>
+        <v>676</v>
       </c>
       <c r="B331" s="6" t="s">
-        <v>700</v>
+        <v>677</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>701</v>
+        <v>677</v>
       </c>
       <c r="D331" s="0">
-        <v>3150</v>
+        <v>123.8</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="332" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A332" s="0" t="s">
-        <v>702</v>
+        <v>678</v>
       </c>
       <c r="B332" s="6" t="s">
-        <v>703</v>
+        <v>679</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>704</v>
+        <v>680</v>
       </c>
       <c r="D332" s="0">
-        <v>1500</v>
+        <v>120.52</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="333" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A333" s="0" t="s">
-        <v>705</v>
+        <v>681</v>
       </c>
       <c r="B333" s="6" t="s">
-        <v>706</v>
+        <v>682</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>707</v>
+        <v>683</v>
       </c>
       <c r="D333" s="0">
-        <v>3090</v>
+        <v>48</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="334" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A334" s="0" t="s">
-        <v>708</v>
+        <v>684</v>
       </c>
       <c r="B334" s="6" t="s">
-        <v>709</v>
+        <v>685</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>710</v>
+        <v>686</v>
       </c>
       <c r="D334" s="0">
-        <v>4305</v>
+        <v>7</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="335" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A335" s="0" t="s">
-        <v>711</v>
+        <v>687</v>
       </c>
       <c r="B335" s="6" t="s">
-        <v>712</v>
+        <v>688</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>713</v>
+        <v>689</v>
       </c>
       <c r="D335" s="0">
-        <v>12323</v>
+        <v>6</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="336" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A336" s="0" t="s">
-        <v>714</v>
+        <v>690</v>
       </c>
       <c r="B336" s="6" t="s">
-        <v>715</v>
+        <v>691</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>716</v>
+        <v>692</v>
       </c>
       <c r="D336" s="0">
-        <v>9525</v>
+        <v>48</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="337" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A337" s="0" t="s">
-        <v>717</v>
+        <v>693</v>
       </c>
       <c r="B337" s="6" t="s">
-        <v>718</v>
+        <v>694</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>719</v>
+        <v>695</v>
       </c>
       <c r="D337" s="0">
-        <v>9870</v>
+        <v>7</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="338" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A338" s="0" t="s">
-        <v>720</v>
+        <v>696</v>
       </c>
       <c r="B338" s="6" t="s">
-        <v>721</v>
+        <v>697</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>722</v>
+        <v>697</v>
       </c>
       <c r="D338" s="0">
-        <v>5573</v>
+        <v>22.6</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="339" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A339" s="0" t="s">
-        <v>723</v>
+        <v>698</v>
       </c>
       <c r="B339" s="6" t="s">
-        <v>724</v>
+        <v>699</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>725</v>
+        <v>699</v>
       </c>
       <c r="D339" s="0">
-        <v>9083</v>
+        <v>74</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="340" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A340" s="0" t="s">
-        <v>726</v>
+        <v>700</v>
       </c>
       <c r="B340" s="6" t="s">
-        <v>727</v>
+        <v>701</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>728</v>
+        <v>701</v>
       </c>
       <c r="D340" s="0">
-        <v>10875</v>
+        <v>25.89</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="341" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A341" s="0" t="s">
-        <v>729</v>
+        <v>702</v>
       </c>
       <c r="B341" s="6" t="s">
-        <v>730</v>
+        <v>703</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>731</v>
+        <v>703</v>
       </c>
       <c r="D341" s="0">
-        <v>5918</v>
+        <v>33.8</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="342" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A342" s="5"/>
-[...5 lines deleted...]
-      <c r="E342" s="5"/>
+      <c r="A342" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="B342" s="6" t="s">
+        <v>705</v>
+      </c>
+      <c r="C342" s="0" t="s">
+        <v>705</v>
+      </c>
+      <c r="D342" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="E342" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="343" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A343" s="0" t="s">
-        <v>733</v>
+        <v>706</v>
       </c>
       <c r="B343" s="6" t="s">
-        <v>734</v>
+        <v>707</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>735</v>
+        <v>707</v>
       </c>
       <c r="D343" s="0">
-        <v>405</v>
+        <v>253.29</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="344" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A344" s="0" t="s">
-        <v>736</v>
+        <v>708</v>
       </c>
       <c r="B344" s="6" t="s">
-        <v>737</v>
+        <v>709</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>738</v>
+        <v>709</v>
       </c>
       <c r="D344" s="0">
-        <v>3000</v>
+        <v>255.22</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="345" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A345" s="5"/>
-[...5 lines deleted...]
-      <c r="E345" s="5"/>
+      <c r="A345" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="B345" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="C345" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="D345" s="0">
+        <v>45</v>
+      </c>
+      <c r="E345" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="346" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A346" s="5"/>
-[...5 lines deleted...]
-      <c r="E346" s="5"/>
+      <c r="A346" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="B346" s="6" t="s">
+        <v>713</v>
+      </c>
+      <c r="C346" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="D346" s="0">
+        <v>52.41</v>
+      </c>
+      <c r="E346" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="347" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A347" s="5"/>
-[...14 lines deleted...]
-      <c r="E348" s="4"/>
+      <c r="A347" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="B347" s="6" t="s">
+        <v>715</v>
+      </c>
+      <c r="C347" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="D347" s="0">
+        <v>238.07</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A348" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="B348" s="6" t="s">
+        <v>717</v>
+      </c>
+      <c r="C348" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="D348" s="0">
+        <v>37</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="349" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A349" s="5"/>
-[...5 lines deleted...]
-      <c r="E349" s="5"/>
+      <c r="A349" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="B349" s="6" t="s">
+        <v>719</v>
+      </c>
+      <c r="C349" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="D349" s="0">
+        <v>19.69</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="350" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A350" s="0" t="s">
-        <v>744</v>
+        <v>720</v>
       </c>
       <c r="B350" s="6" t="s">
-        <v>745</v>
+        <v>721</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>746</v>
+        <v>721</v>
       </c>
       <c r="D350" s="0">
-        <v>29.18</v>
+        <v>33.8</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="351" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A351" s="0" t="s">
-        <v>747</v>
+        <v>722</v>
       </c>
       <c r="B351" s="6" t="s">
-        <v>748</v>
+        <v>723</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>749</v>
+        <v>723</v>
       </c>
       <c r="D351" s="0">
-        <v>7.81</v>
+        <v>47</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="352" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A352" s="0" t="s">
-        <v>750</v>
+        <v>724</v>
       </c>
       <c r="B352" s="6" t="s">
-        <v>751</v>
+        <v>725</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>752</v>
+        <v>725</v>
       </c>
       <c r="D352" s="0">
-        <v>31.04</v>
+        <v>18.04</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="353" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A353" s="0" t="s">
-        <v>753</v>
+        <v>726</v>
       </c>
       <c r="B353" s="6" t="s">
-        <v>754</v>
+        <v>727</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>749</v>
+        <v>727</v>
       </c>
       <c r="D353" s="0">
-        <v>31.04</v>
+        <v>20.67</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="354" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A354" s="0" t="s">
-        <v>755</v>
+        <v>728</v>
       </c>
       <c r="B354" s="6" t="s">
-        <v>756</v>
+        <v>729</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>757</v>
+        <v>729</v>
       </c>
       <c r="D354" s="0">
-        <v>39.95</v>
+        <v>22.6</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="355" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A355" s="0" t="s">
-        <v>758</v>
+        <v>730</v>
       </c>
       <c r="B355" s="6" t="s">
-        <v>759</v>
+        <v>731</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>759</v>
+        <v>731</v>
       </c>
       <c r="D355" s="0">
-        <v>44.52</v>
+        <v>50.15</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="356" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A356" s="0" t="s">
-        <v>760</v>
+        <v>732</v>
       </c>
       <c r="B356" s="6" t="s">
-        <v>761</v>
+        <v>733</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>762</v>
+        <v>733</v>
       </c>
       <c r="D356" s="0">
-        <v>40.07</v>
+        <v>37</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="357" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A357" s="0" t="s">
-        <v>763</v>
+        <v>734</v>
       </c>
       <c r="B357" s="6" t="s">
-        <v>764</v>
+        <v>735</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>764</v>
+        <v>735</v>
       </c>
       <c r="D357" s="0">
-        <v>67.64</v>
+        <v>8.84</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="358" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A358" s="0" t="s">
-        <v>765</v>
+        <v>736</v>
       </c>
       <c r="B358" s="6" t="s">
-        <v>766</v>
+        <v>737</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>767</v>
+        <v>737</v>
       </c>
       <c r="D358" s="0">
-        <v>60.77</v>
+        <v>11.33</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="359" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A359" s="0" t="s">
-        <v>768</v>
+        <v>738</v>
       </c>
       <c r="B359" s="6" t="s">
-        <v>769</v>
+        <v>739</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>770</v>
+        <v>739</v>
       </c>
       <c r="D359" s="0">
-        <v>80.96</v>
+        <v>26.78</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="360" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A360" s="0" t="s">
-        <v>771</v>
+        <v>740</v>
       </c>
       <c r="B360" s="6" t="s">
-        <v>772</v>
+        <v>741</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>773</v>
+        <v>741</v>
       </c>
       <c r="D360" s="0">
-        <v>94.24</v>
+        <v>13.81</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="361" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A361" s="0" t="s">
-        <v>774</v>
+        <v>742</v>
       </c>
       <c r="B361" s="6" t="s">
-        <v>775</v>
+        <v>743</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>767</v>
+        <v>743</v>
       </c>
       <c r="D361" s="0">
-        <v>26.97</v>
+        <v>65.49</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="362" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A362" s="0" t="s">
-        <v>776</v>
+        <v>744</v>
       </c>
       <c r="B362" s="6" t="s">
-        <v>777</v>
+        <v>745</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>777</v>
+        <v>745</v>
       </c>
       <c r="D362" s="0">
-        <v>121.89</v>
+        <v>28.18</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="363" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A363" s="0" t="s">
-        <v>778</v>
+        <v>746</v>
       </c>
       <c r="B363" s="6" t="s">
-        <v>779</v>
+        <v>747</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>779</v>
+        <v>747</v>
       </c>
       <c r="D363" s="0">
-        <v>160</v>
+        <v>28.18</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="364" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A364" s="0" t="s">
-        <v>780</v>
+        <v>748</v>
       </c>
       <c r="B364" s="6" t="s">
-        <v>781</v>
+        <v>749</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>781</v>
+        <v>749</v>
       </c>
       <c r="D364" s="0">
-        <v>247.6</v>
+        <v>28.18</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="365" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A365" s="0" t="s">
-        <v>782</v>
+        <v>750</v>
       </c>
       <c r="B365" s="6" t="s">
-        <v>783</v>
+        <v>751</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>784</v>
+        <v>751</v>
       </c>
       <c r="D365" s="0">
-        <v>289.25</v>
+        <v>17.3</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="366" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A366" s="0" t="s">
-        <v>785</v>
+        <v>752</v>
       </c>
       <c r="B366" s="6" t="s">
-        <v>786</v>
+        <v>753</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>787</v>
+        <v>754</v>
       </c>
       <c r="D366" s="0">
-        <v>48</v>
+        <v>18.04</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="367" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A367" s="0" t="s">
-        <v>788</v>
+        <v>755</v>
       </c>
       <c r="B367" s="6" t="s">
-        <v>789</v>
+        <v>756</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>790</v>
+        <v>756</v>
       </c>
       <c r="D367" s="0">
-        <v>7</v>
+        <v>8.76</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="368" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A368" s="0" t="s">
-        <v>791</v>
+        <v>757</v>
       </c>
       <c r="B368" s="6" t="s">
-        <v>792</v>
+        <v>758</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>793</v>
+        <v>758</v>
       </c>
       <c r="D368" s="0">
-        <v>6</v>
+        <v>9.58</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="369" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A369" s="0" t="s">
-        <v>794</v>
+        <v>759</v>
       </c>
       <c r="B369" s="6" t="s">
-        <v>795</v>
+        <v>760</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>796</v>
+        <v>760</v>
       </c>
       <c r="D369" s="0">
-        <v>48</v>
+        <v>12.52</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="370" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A370" s="0" t="s">
-        <v>797</v>
+        <v>761</v>
       </c>
       <c r="B370" s="6" t="s">
-        <v>798</v>
+        <v>762</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>799</v>
+        <v>762</v>
       </c>
       <c r="D370" s="0">
-        <v>7</v>
+        <v>8.37</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="371" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A371" s="0" t="s">
-        <v>800</v>
+        <v>763</v>
       </c>
       <c r="B371" s="6" t="s">
-        <v>801</v>
+        <v>764</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>801</v>
+        <v>764</v>
       </c>
       <c r="D371" s="0">
-        <v>54.23</v>
+        <v>8.37</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="372" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A372" s="0" t="s">
-        <v>802</v>
+        <v>765</v>
       </c>
       <c r="B372" s="6" t="s">
-        <v>803</v>
+        <v>766</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>803</v>
+        <v>766</v>
       </c>
       <c r="D372" s="0">
-        <v>74</v>
+        <v>8.37</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="373" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A373" s="0" t="s">
-        <v>804</v>
+        <v>767</v>
       </c>
       <c r="B373" s="6" t="s">
-        <v>805</v>
+        <v>768</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>805</v>
+        <v>768</v>
       </c>
       <c r="D373" s="0">
-        <v>62.12</v>
+        <v>12.52</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="374" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A374" s="0" t="s">
-        <v>806</v>
+        <v>769</v>
       </c>
       <c r="B374" s="6" t="s">
-        <v>807</v>
+        <v>770</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>807</v>
+        <v>770</v>
       </c>
       <c r="D374" s="0">
-        <v>81.12</v>
+        <v>12.52</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="375" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A375" s="0" t="s">
-        <v>808</v>
+        <v>771</v>
       </c>
       <c r="B375" s="6" t="s">
-        <v>809</v>
+        <v>772</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>809</v>
+        <v>772</v>
       </c>
       <c r="D375" s="0">
-        <v>81.12</v>
+        <v>9.58</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="376" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A376" s="0" t="s">
-        <v>810</v>
+        <v>773</v>
       </c>
       <c r="B376" s="6" t="s">
-        <v>811</v>
+        <v>774</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>811</v>
+        <v>774</v>
       </c>
       <c r="D376" s="0">
-        <v>506.58</v>
+        <v>12.52</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="377" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A377" s="0" t="s">
-        <v>812</v>
+        <v>775</v>
       </c>
       <c r="B377" s="6" t="s">
-        <v>813</v>
+        <v>776</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>813</v>
+        <v>776</v>
       </c>
       <c r="D377" s="0">
-        <v>510.45</v>
+        <v>6.76</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="378" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A378" s="0" t="s">
-        <v>814</v>
+        <v>777</v>
       </c>
       <c r="B378" s="6" t="s">
-        <v>815</v>
+        <v>778</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>815</v>
+        <v>778</v>
       </c>
       <c r="D378" s="0">
-        <v>90</v>
+        <v>6.41</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="379" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A379" s="0" t="s">
-        <v>816</v>
+        <v>779</v>
       </c>
       <c r="B379" s="6" t="s">
-        <v>817</v>
+        <v>780</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>817</v>
+        <v>780</v>
       </c>
       <c r="D379" s="0">
-        <v>104.82</v>
+        <v>17.29</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="380" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A380" s="0" t="s">
-        <v>818</v>
+        <v>781</v>
       </c>
       <c r="B380" s="6" t="s">
-        <v>819</v>
+        <v>782</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>819</v>
+        <v>782</v>
       </c>
       <c r="D380" s="0">
-        <v>476.13</v>
+        <v>123.8</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="381" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A381" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A381" s="5"/>
+      <c r="B381" s="5" t="s">
+        <v>783</v>
+      </c>
+      <c r="C381" s="5"/>
+      <c r="D381" s="5"/>
+      <c r="E381" s="5"/>
     </row>
     <row r="382" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A382" s="0" t="s">
-        <v>822</v>
+        <v>784</v>
       </c>
       <c r="B382" s="6" t="s">
-        <v>823</v>
+        <v>785</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>823</v>
+        <v>786</v>
       </c>
       <c r="D382" s="0">
-        <v>47.24</v>
+        <v>1.53</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="383" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A383" s="0" t="s">
-        <v>824</v>
+        <v>787</v>
       </c>
       <c r="B383" s="6" t="s">
-        <v>825</v>
+        <v>788</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>825</v>
+        <v>789</v>
       </c>
       <c r="D383" s="0">
-        <v>81.12</v>
+        <v>7.03</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="384" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A384" s="0" t="s">
-        <v>826</v>
+        <v>790</v>
       </c>
       <c r="B384" s="6" t="s">
-        <v>827</v>
+        <v>791</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>827</v>
+        <v>792</v>
       </c>
       <c r="D384" s="0">
-        <v>47</v>
+        <v>400</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="385" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A385" s="0" t="s">
-        <v>828</v>
+        <v>793</v>
       </c>
       <c r="B385" s="6" t="s">
-        <v>829</v>
+        <v>794</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>829</v>
+        <v>794</v>
       </c>
       <c r="D385" s="0">
-        <v>43.28</v>
+        <v>0.8</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="386" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A386" s="0" t="s">
-        <v>830</v>
+        <v>795</v>
       </c>
       <c r="B386" s="6" t="s">
-        <v>831</v>
+        <v>796</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>831</v>
+        <v>796</v>
       </c>
       <c r="D386" s="0">
-        <v>49.6</v>
+        <v>0.9</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="387" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A387" s="0" t="s">
-        <v>832</v>
+        <v>797</v>
       </c>
       <c r="B387" s="6" t="s">
-        <v>833</v>
+        <v>798</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>833</v>
+        <v>798</v>
       </c>
       <c r="D387" s="0">
-        <v>54.23</v>
+        <v>2.8</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="388" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A388" s="0" t="s">
-        <v>834</v>
+        <v>799</v>
       </c>
       <c r="B388" s="6" t="s">
-        <v>835</v>
+        <v>800</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>835</v>
+        <v>800</v>
       </c>
       <c r="D388" s="0">
-        <v>120.35</v>
+        <v>1.3</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="389" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A389" s="0" t="s">
-        <v>836</v>
+        <v>801</v>
       </c>
       <c r="B389" s="6" t="s">
-        <v>837</v>
+        <v>802</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>837</v>
+        <v>802</v>
       </c>
       <c r="D389" s="0">
-        <v>37</v>
+        <v>4.2</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="390" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A390" s="0" t="s">
-        <v>838</v>
+        <v>803</v>
       </c>
       <c r="B390" s="6" t="s">
-        <v>839</v>
+        <v>804</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>839</v>
+        <v>805</v>
       </c>
       <c r="D390" s="0">
-        <v>21.22</v>
+        <v>0.6</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="391" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A391" s="0" t="s">
-        <v>840</v>
+        <v>806</v>
       </c>
       <c r="B391" s="6" t="s">
-        <v>841</v>
+        <v>807</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>841</v>
+        <v>807</v>
       </c>
       <c r="D391" s="0">
-        <v>27.19</v>
+        <v>2.31</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="392" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A392" s="0" t="s">
-        <v>842</v>
+        <v>808</v>
       </c>
       <c r="B392" s="6" t="s">
-        <v>843</v>
+        <v>809</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>843</v>
+        <v>809</v>
       </c>
       <c r="D392" s="0">
-        <v>27.25</v>
+        <v>3.23</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="393" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A393" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A393" s="5"/>
+      <c r="B393" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="C393" s="5"/>
+      <c r="D393" s="5"/>
+      <c r="E393" s="5"/>
     </row>
     <row r="394" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A394" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A394" s="5"/>
+      <c r="B394" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="C394" s="5"/>
+      <c r="D394" s="5"/>
+      <c r="E394" s="5"/>
     </row>
     <row r="395" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A395" s="0" t="s">
-        <v>848</v>
+        <v>812</v>
       </c>
       <c r="B395" s="6" t="s">
-        <v>849</v>
+        <v>813</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>849</v>
+        <v>813</v>
       </c>
       <c r="D395" s="0">
-        <v>33.13</v>
+        <v>73.29</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="396" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A396" s="0" t="s">
-        <v>850</v>
+        <v>814</v>
       </c>
       <c r="B396" s="6" t="s">
-        <v>851</v>
+        <v>815</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>851</v>
+        <v>815</v>
       </c>
       <c r="D396" s="0">
-        <v>157.17</v>
+        <v>107.6</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="397" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A397" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A397" s="5"/>
+      <c r="B397" s="5" t="s">
+        <v>816</v>
+      </c>
+      <c r="C397" s="5"/>
+      <c r="D397" s="5"/>
+      <c r="E397" s="5"/>
     </row>
     <row r="398" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A398" s="0" t="s">
-        <v>854</v>
+        <v>817</v>
       </c>
       <c r="B398" s="6" t="s">
-        <v>855</v>
+        <v>818</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>855</v>
+        <v>818</v>
       </c>
       <c r="D398" s="0">
-        <v>67.62</v>
+        <v>22.72</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="399" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A399" s="0" t="s">
-        <v>856</v>
+        <v>819</v>
       </c>
       <c r="B399" s="6" t="s">
-        <v>857</v>
+        <v>820</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>857</v>
+        <v>820</v>
       </c>
       <c r="D399" s="0">
-        <v>67.62</v>
+        <v>16.01</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="400" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A400" s="0" t="s">
-        <v>858</v>
+        <v>821</v>
       </c>
       <c r="B400" s="6" t="s">
-        <v>859</v>
+        <v>822</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>859</v>
+        <v>823</v>
       </c>
       <c r="D400" s="0">
-        <v>41.51</v>
+        <v>6.96</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="401" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A401" s="0" t="s">
-        <v>860</v>
+        <v>824</v>
       </c>
       <c r="B401" s="6" t="s">
-        <v>861</v>
+        <v>825</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>862</v>
+        <v>823</v>
       </c>
       <c r="D401" s="0">
-        <v>43.28</v>
+        <v>11.83</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="402" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A402" s="0" t="s">
-        <v>863</v>
+        <v>826</v>
       </c>
       <c r="B402" s="6" t="s">
-        <v>864</v>
+        <v>827</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>864</v>
+        <v>827</v>
       </c>
       <c r="D402" s="0">
-        <v>17.53</v>
+        <v>20.81</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="403" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A403" s="0" t="s">
-        <v>865</v>
+        <v>828</v>
       </c>
       <c r="B403" s="6" t="s">
-        <v>866</v>
+        <v>829</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>866</v>
+        <v>829</v>
       </c>
       <c r="D403" s="0">
-        <v>19.17</v>
+        <v>13.88</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="404" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A404" s="0" t="s">
-        <v>867</v>
+        <v>830</v>
       </c>
       <c r="B404" s="6" t="s">
-        <v>868</v>
+        <v>831</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>868</v>
+        <v>831</v>
       </c>
       <c r="D404" s="0">
-        <v>25.03</v>
+        <v>7.16</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="405" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A405" s="0" t="s">
-        <v>869</v>
+        <v>832</v>
       </c>
       <c r="B405" s="6" t="s">
-        <v>870</v>
+        <v>833</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>870</v>
+        <v>833</v>
       </c>
       <c r="D405" s="0">
-        <v>16.73</v>
+        <v>12.58</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="406" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A406" s="0" t="s">
-        <v>871</v>
+        <v>834</v>
       </c>
       <c r="B406" s="6" t="s">
-        <v>872</v>
+        <v>835</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>872</v>
+        <v>835</v>
       </c>
       <c r="D406" s="0">
-        <v>16.73</v>
+        <v>48.95</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="407" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A407" s="0" t="s">
-        <v>873</v>
+        <v>836</v>
       </c>
       <c r="B407" s="6" t="s">
-        <v>874</v>
+        <v>837</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>874</v>
+        <v>838</v>
       </c>
       <c r="D407" s="0">
-        <v>16.73</v>
+        <v>14</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>17</v>
-[...17 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" outlineLevel="1">
+      <c r="A408" s="4"/>
+      <c r="B408" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="C408" s="4"/>
+      <c r="D408" s="4"/>
+      <c r="E408" s="4"/>
     </row>
     <row r="409" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A409" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A409" s="5"/>
+      <c r="B409" s="5" t="s">
+        <v>840</v>
+      </c>
+      <c r="C409" s="5"/>
+      <c r="D409" s="5"/>
+      <c r="E409" s="5"/>
     </row>
     <row r="410" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A410" s="0" t="s">
+        <v>841</v>
+      </c>
+      <c r="B410" s="6" t="s">
+        <v>842</v>
+      </c>
+      <c r="C410" s="0" t="s">
+        <v>843</v>
+      </c>
+      <c r="D410" s="0">
+        <v>48686</v>
+      </c>
+      <c r="E410" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A411" s="5"/>
+      <c r="B411" s="5" t="s">
+        <v>844</v>
+      </c>
+      <c r="C411" s="5"/>
+      <c r="D411" s="5"/>
+      <c r="E411" s="5"/>
+    </row>
+    <row r="412" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A412" s="7"/>
+      <c r="B412" s="7" t="s">
+        <v>845</v>
+      </c>
+      <c r="C412" s="7"/>
+      <c r="D412" s="7"/>
+      <c r="E412" s="7"/>
+    </row>
+    <row r="413" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A413" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="B413" s="6" t="s">
+        <v>847</v>
+      </c>
+      <c r="C413" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="D413" s="0">
+        <v>40280</v>
+      </c>
+      <c r="E413" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A414" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="B414" s="6" t="s">
+        <v>850</v>
+      </c>
+      <c r="C414" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="D414" s="0">
+        <v>36977</v>
+      </c>
+      <c r="E414" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A415" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="B415" s="6" t="s">
+        <v>852</v>
+      </c>
+      <c r="C415" s="0" t="s">
+        <v>853</v>
+      </c>
+      <c r="D415" s="0">
+        <v>67433</v>
+      </c>
+      <c r="E415" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A416" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="B416" s="6" t="s">
+        <v>855</v>
+      </c>
+      <c r="C416" s="0" t="s">
+        <v>853</v>
+      </c>
+      <c r="D416" s="0">
+        <v>26631</v>
+      </c>
+      <c r="E416" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A417" s="7"/>
+      <c r="B417" s="7" t="s">
+        <v>856</v>
+      </c>
+      <c r="C417" s="7"/>
+      <c r="D417" s="7"/>
+      <c r="E417" s="7"/>
+    </row>
+    <row r="418" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A418" s="0" t="s">
+        <v>857</v>
+      </c>
+      <c r="B418" s="6" t="s">
+        <v>858</v>
+      </c>
+      <c r="C418" s="0" t="s">
+        <v>858</v>
+      </c>
+      <c r="D418" s="0">
+        <v>15125</v>
+      </c>
+      <c r="E418" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A419" s="0" t="s">
+        <v>859</v>
+      </c>
+      <c r="B419" s="6" t="s">
+        <v>860</v>
+      </c>
+      <c r="C419" s="0" t="s">
+        <v>860</v>
+      </c>
+      <c r="D419" s="0">
+        <v>23196</v>
+      </c>
+      <c r="E419" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A420" s="0" t="s">
+        <v>861</v>
+      </c>
+      <c r="B420" s="6" t="s">
+        <v>862</v>
+      </c>
+      <c r="C420" s="0" t="s">
+        <v>862</v>
+      </c>
+      <c r="D420" s="0">
+        <v>23535</v>
+      </c>
+      <c r="E420" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A421" s="0" t="s">
+        <v>863</v>
+      </c>
+      <c r="B421" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="C421" s="0" t="s">
+        <v>864</v>
+      </c>
+      <c r="D421" s="0">
+        <v>20916</v>
+      </c>
+      <c r="E421" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A422" s="7"/>
+      <c r="B422" s="7" t="s">
+        <v>865</v>
+      </c>
+      <c r="C422" s="7"/>
+      <c r="D422" s="7"/>
+      <c r="E422" s="7"/>
+    </row>
+    <row r="423" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A423" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="B423" s="6" t="s">
+        <v>867</v>
+      </c>
+      <c r="C423" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="D423" s="0">
+        <v>15017</v>
+      </c>
+      <c r="E423" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A424" s="7"/>
+      <c r="B424" s="7" t="s">
+        <v>869</v>
+      </c>
+      <c r="C424" s="7"/>
+      <c r="D424" s="7"/>
+      <c r="E424" s="7"/>
+    </row>
+    <row r="425" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A425" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="B425" s="6" t="s">
+        <v>871</v>
+      </c>
+      <c r="C425" s="0" t="s">
+        <v>872</v>
+      </c>
+      <c r="D425" s="0">
+        <v>21015</v>
+      </c>
+      <c r="E425" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A426" s="0" t="s">
+        <v>873</v>
+      </c>
+      <c r="B426" s="6" t="s">
+        <v>874</v>
+      </c>
+      <c r="C426" s="0" t="s">
+        <v>875</v>
+      </c>
+      <c r="D426" s="0">
+        <v>20639</v>
+      </c>
+      <c r="E426" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A427" s="0" t="s">
+        <v>876</v>
+      </c>
+      <c r="B427" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="C427" s="0" t="s">
+        <v>875</v>
+      </c>
+      <c r="D427" s="0">
+        <v>22594</v>
+      </c>
+      <c r="E427" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A428" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="B428" s="6" t="s">
         <v>879</v>
       </c>
-      <c r="B410" s="6" t="s">
+      <c r="C428" s="0" t="s">
         <v>880</v>
       </c>
-      <c r="C410" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A411" s="0" t="s">
+      <c r="D428" s="0">
+        <v>9800</v>
+      </c>
+      <c r="E428" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A429" s="7"/>
+      <c r="B429" s="7" t="s">
         <v>881</v>
       </c>
-      <c r="B411" s="6" t="s">
+      <c r="C429" s="7"/>
+      <c r="D429" s="7"/>
+      <c r="E429" s="7"/>
+    </row>
+    <row r="430" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A430" s="0" t="s">
         <v>882</v>
       </c>
-      <c r="C411" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A412" s="0" t="s">
+      <c r="B430" s="6" t="s">
         <v>883</v>
       </c>
-      <c r="B412" s="6" t="s">
+      <c r="C430" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="D430" s="0">
+        <v>13619</v>
+      </c>
+      <c r="E430" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A431" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="C412" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A413" s="0" t="s">
+      <c r="B431" s="6" t="s">
         <v>885</v>
       </c>
-      <c r="B413" s="6" t="s">
+      <c r="C431" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="D431" s="0">
+        <v>5577</v>
+      </c>
+      <c r="E431" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A432" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="C413" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A414" s="0" t="s">
+      <c r="B432" s="6" t="s">
         <v>887</v>
       </c>
-      <c r="B414" s="6" t="s">
+      <c r="C432" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="D432" s="0">
+        <v>18780</v>
+      </c>
+      <c r="E432" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A433" s="0" t="s">
         <v>888</v>
       </c>
-      <c r="C414" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A415" s="0" t="s">
+      <c r="B433" s="6" t="s">
         <v>889</v>
       </c>
-      <c r="B415" s="6" t="s">
+      <c r="C433" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="D433" s="0">
+        <v>11109</v>
+      </c>
+      <c r="E433" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A434" s="0" t="s">
         <v>890</v>
       </c>
-      <c r="C415" s="0" t="s">
-[...11 lines deleted...]
-      <c r="B416" s="5" t="s">
+      <c r="B434" s="6" t="s">
         <v>891</v>
       </c>
-      <c r="C416" s="5"/>
-[...4 lines deleted...]
-      <c r="A417" s="0" t="s">
+      <c r="C434" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="D434" s="0">
+        <v>23696</v>
+      </c>
+      <c r="E434" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A435" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="B417" s="6" t="s">
+      <c r="B435" s="6" t="s">
         <v>893</v>
       </c>
-      <c r="C417" s="0" t="s">
+      <c r="C435" s="0" t="s">
+        <v>893</v>
+      </c>
+      <c r="D435" s="0">
+        <v>33374</v>
+      </c>
+      <c r="E435" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A436" s="7"/>
+      <c r="B436" s="7" t="s">
         <v>894</v>
       </c>
-      <c r="D417" s="0">
-[...7 lines deleted...]
-      <c r="A418" s="0" t="s">
+      <c r="C436" s="7"/>
+      <c r="D436" s="7"/>
+      <c r="E436" s="7"/>
+    </row>
+    <row r="437" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A437" s="5"/>
+      <c r="B437" s="5" t="s">
         <v>895</v>
       </c>
-      <c r="B418" s="6" t="s">
-[...309 lines deleted...]
-      </c>
+      <c r="C437" s="5"/>
+      <c r="D437" s="5"/>
+      <c r="E437" s="5"/>
     </row>
     <row r="438" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A438" s="0" t="s">
-        <v>936</v>
+        <v>896</v>
       </c>
       <c r="B438" s="6" t="s">
-        <v>937</v>
+        <v>897</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>937</v>
+        <v>898</v>
       </c>
       <c r="D438" s="0">
-        <v>27.77</v>
+        <v>15813</v>
       </c>
       <c r="E438" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="439" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A439" s="0" t="s">
-        <v>938</v>
+        <v>899</v>
       </c>
       <c r="B439" s="6" t="s">
-        <v>939</v>
+        <v>900</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>939</v>
+        <v>901</v>
       </c>
       <c r="D439" s="0">
-        <v>14.33</v>
+        <v>23252</v>
       </c>
       <c r="E439" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="440" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A440" s="0" t="s">
-        <v>940</v>
+        <v>902</v>
       </c>
       <c r="B440" s="6" t="s">
-        <v>941</v>
+        <v>903</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>941</v>
+        <v>903</v>
       </c>
       <c r="D440" s="0">
-        <v>25.15</v>
+        <v>8112</v>
       </c>
       <c r="E440" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="441" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A441" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A441" s="5"/>
+      <c r="B441" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="C441" s="5"/>
+      <c r="D441" s="5"/>
+      <c r="E441" s="5"/>
     </row>
     <row r="442" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A442" s="0" t="s">
-        <v>944</v>
+        <v>905</v>
       </c>
       <c r="B442" s="6" t="s">
-        <v>945</v>
+        <v>906</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>946</v>
+        <v>906</v>
       </c>
       <c r="D442" s="0">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="E442" s="0" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      <c r="E443" s="4"/>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A443" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="B443" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="C443" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="D443" s="0">
+        <v>50</v>
+      </c>
+      <c r="E443" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="444" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A444" s="5"/>
       <c r="B444" s="5" t="s">
-        <v>948</v>
+        <v>909</v>
       </c>
       <c r="C444" s="5"/>
       <c r="D444" s="5"/>
       <c r="E444" s="5"/>
     </row>
     <row r="445" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A445" s="0" t="s">
-        <v>949</v>
+        <v>910</v>
       </c>
       <c r="B445" s="6" t="s">
-        <v>950</v>
+        <v>911</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>951</v>
+        <v>912</v>
       </c>
       <c r="D445" s="0">
-        <v>61308</v>
+        <v>30033</v>
       </c>
       <c r="E445" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="446" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A446" s="0" t="s">
+        <v>913</v>
+      </c>
+      <c r="B446" s="6" t="s">
+        <v>914</v>
+      </c>
+      <c r="C446" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="D446" s="0">
+        <v>16506</v>
+      </c>
+      <c r="E446" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A447" s="5"/>
+      <c r="B447" s="5" t="s">
+        <v>916</v>
+      </c>
+      <c r="C447" s="5"/>
+      <c r="D447" s="5"/>
+      <c r="E447" s="5"/>
+    </row>
+    <row r="448" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A448" s="0" t="s">
+        <v>917</v>
+      </c>
+      <c r="B448" s="6" t="s">
+        <v>918</v>
+      </c>
+      <c r="C448" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="D448" s="0">
+        <v>9414</v>
+      </c>
+      <c r="E448" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5" outlineLevel="1">
+      <c r="A449" s="4"/>
+      <c r="B449" s="4" t="s">
+        <v>920</v>
+      </c>
+      <c r="C449" s="4"/>
+      <c r="D449" s="4"/>
+      <c r="E449" s="4"/>
+    </row>
+    <row r="450" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A450" s="5"/>
+      <c r="B450" s="5" t="s">
+        <v>921</v>
+      </c>
+      <c r="C450" s="5"/>
+      <c r="D450" s="5"/>
+      <c r="E450" s="5"/>
+    </row>
+    <row r="451" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A451" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="B451" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="C451" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="D451" s="0">
+        <v>60</v>
+      </c>
+      <c r="E451" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="452" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A452" s="0" t="s">
+        <v>924</v>
+      </c>
+      <c r="B452" s="6" t="s">
+        <v>925</v>
+      </c>
+      <c r="C452" s="0" t="s">
+        <v>925</v>
+      </c>
+      <c r="D452" s="0">
+        <v>60</v>
+      </c>
+      <c r="E452" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="453" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A453" s="5"/>
+      <c r="B453" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="C453" s="5"/>
+      <c r="D453" s="5"/>
+      <c r="E453" s="5"/>
+    </row>
+    <row r="454" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A454" s="0" t="s">
+        <v>927</v>
+      </c>
+      <c r="B454" s="6" t="s">
+        <v>928</v>
+      </c>
+      <c r="C454" s="0" t="s">
+        <v>929</v>
+      </c>
+      <c r="D454" s="0">
+        <v>15.8</v>
+      </c>
+      <c r="E454" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="455" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A455" s="0" t="s">
+        <v>930</v>
+      </c>
+      <c r="B455" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="C455" s="0" t="s">
+        <v>932</v>
+      </c>
+      <c r="D455" s="0">
+        <v>25.8</v>
+      </c>
+      <c r="E455" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="456" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A456" s="0" t="s">
+        <v>933</v>
+      </c>
+      <c r="B456" s="6" t="s">
+        <v>934</v>
+      </c>
+      <c r="C456" s="0" t="s">
+        <v>935</v>
+      </c>
+      <c r="D456" s="0">
+        <v>273</v>
+      </c>
+      <c r="E456" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="457" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A457" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="B457" s="6" t="s">
+        <v>937</v>
+      </c>
+      <c r="C457" s="0" t="s">
+        <v>938</v>
+      </c>
+      <c r="D457" s="0">
+        <v>237</v>
+      </c>
+      <c r="E457" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="458" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A458" s="0" t="s">
+        <v>939</v>
+      </c>
+      <c r="B458" s="6" t="s">
+        <v>940</v>
+      </c>
+      <c r="C458" s="0" t="s">
+        <v>941</v>
+      </c>
+      <c r="D458" s="0">
+        <v>200</v>
+      </c>
+      <c r="E458" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="459" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A459" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="B459" s="6" t="s">
+        <v>943</v>
+      </c>
+      <c r="C459" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="D459" s="0">
+        <v>250</v>
+      </c>
+      <c r="E459" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="460" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A460" s="0" t="s">
+        <v>945</v>
+      </c>
+      <c r="B460" s="6" t="s">
+        <v>946</v>
+      </c>
+      <c r="C460" s="0" t="s">
+        <v>947</v>
+      </c>
+      <c r="D460" s="0">
+        <v>35</v>
+      </c>
+      <c r="E460" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="461" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A461" s="0" t="s">
+        <v>948</v>
+      </c>
+      <c r="B461" s="6" t="s">
+        <v>949</v>
+      </c>
+      <c r="C461" s="0" t="s">
+        <v>949</v>
+      </c>
+      <c r="D461" s="0">
+        <v>24</v>
+      </c>
+      <c r="E461" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="462" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A462" s="0" t="s">
+        <v>950</v>
+      </c>
+      <c r="B462" s="6" t="s">
+        <v>951</v>
+      </c>
+      <c r="C462" s="0" t="s">
         <v>952</v>
       </c>
-      <c r="B446" s="6" t="s">
+      <c r="D462" s="0">
+        <v>24</v>
+      </c>
+      <c r="E462" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="463" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A463" s="0" t="s">
         <v>953</v>
       </c>
-      <c r="C446" s="0" t="s">
+      <c r="B463" s="6" t="s">
         <v>954</v>
       </c>
-      <c r="D446" s="0">
-[...7 lines deleted...]
-      <c r="A447" s="0" t="s">
+      <c r="C463" s="0" t="s">
         <v>955</v>
       </c>
-      <c r="B447" s="6" t="s">
+      <c r="D463" s="0">
+        <v>158</v>
+      </c>
+      <c r="E463" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="464" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A464" s="0" t="s">
         <v>956</v>
       </c>
-      <c r="C447" s="0" t="s">
-[...11 lines deleted...]
-      <c r="B448" s="5" t="s">
+      <c r="B464" s="6" t="s">
         <v>957</v>
       </c>
-      <c r="C448" s="5"/>
-[...5 lines deleted...]
-      <c r="B449" s="7" t="s">
+      <c r="C464" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="C449" s="7"/>
-[...4 lines deleted...]
-      <c r="A450" s="0" t="s">
+      <c r="D464" s="0">
+        <v>368.27</v>
+      </c>
+      <c r="E464" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="465" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A465" s="0" t="s">
         <v>959</v>
       </c>
-      <c r="B450" s="6" t="s">
+      <c r="B465" s="6" t="s">
         <v>960</v>
       </c>
-      <c r="C450" s="0" t="s">
+      <c r="C465" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="D450" s="0">
-[...7 lines deleted...]
-      <c r="A451" s="0" t="s">
+      <c r="D465" s="0">
+        <v>351.76</v>
+      </c>
+      <c r="E465" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="466" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A466" s="0" t="s">
         <v>962</v>
       </c>
-      <c r="B451" s="6" t="s">
+      <c r="B466" s="6" t="s">
         <v>963</v>
       </c>
-      <c r="C451" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A452" s="0" t="s">
+      <c r="C466" s="0" t="s">
+        <v>963</v>
+      </c>
+      <c r="D466" s="0">
+        <v>526.68</v>
+      </c>
+      <c r="E466" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="467" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A467" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="B452" s="6" t="s">
+      <c r="B467" s="6" t="s">
         <v>965</v>
       </c>
-      <c r="C452" s="0" t="s">
+      <c r="C467" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="D467" s="0">
+        <v>904.27</v>
+      </c>
+      <c r="E467" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="468" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A468" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="D452" s="0">
-[...7 lines deleted...]
-      <c r="A453" s="0" t="s">
+      <c r="B468" s="6" t="s">
         <v>967</v>
       </c>
-      <c r="B453" s="6" t="s">
+      <c r="C468" s="0" t="s">
+        <v>967</v>
+      </c>
+      <c r="D468" s="0">
+        <v>364</v>
+      </c>
+      <c r="E468" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="469" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A469" s="0" t="s">
         <v>968</v>
       </c>
-      <c r="C453" s="0" t="s">
+      <c r="B469" s="6" t="s">
         <v>969</v>
       </c>
-      <c r="D453" s="0">
-[...7 lines deleted...]
-      <c r="A454" s="0" t="s">
+      <c r="C469" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="D469" s="0">
+        <v>452.14</v>
+      </c>
+      <c r="E469" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="470" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A470" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="B454" s="6" t="s">
+      <c r="B470" s="6" t="s">
         <v>971</v>
       </c>
-      <c r="C454" s="0" t="s">
-[...11 lines deleted...]
-      <c r="B455" s="7" t="s">
+      <c r="C470" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="D470" s="0">
+        <v>413.29</v>
+      </c>
+      <c r="E470" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="471" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A471" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="C455" s="7"/>
-[...4 lines deleted...]
-      <c r="A456" s="0" t="s">
+      <c r="B471" s="6" t="s">
         <v>973</v>
       </c>
-      <c r="B456" s="6" t="s">
+      <c r="C471" s="0" t="s">
+        <v>973</v>
+      </c>
+      <c r="D471" s="0">
+        <v>45.96</v>
+      </c>
+      <c r="E471" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="472" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A472" s="0" t="s">
         <v>974</v>
       </c>
-      <c r="C456" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A457" s="0" t="s">
+      <c r="B472" s="6" t="s">
         <v>975</v>
       </c>
-      <c r="B457" s="6" t="s">
+      <c r="C472" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="D472" s="0">
+        <v>35.92</v>
+      </c>
+      <c r="E472" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="473" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A473" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="C457" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A458" s="0" t="s">
+      <c r="B473" s="6" t="s">
         <v>977</v>
       </c>
-      <c r="B458" s="6" t="s">
+      <c r="C473" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="D473" s="0">
+        <v>35.92</v>
+      </c>
+      <c r="E473" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="474" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A474" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="C458" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A459" s="0" t="s">
+      <c r="B474" s="6" t="s">
         <v>979</v>
       </c>
-      <c r="B459" s="6" t="s">
+      <c r="C474" s="0" t="s">
+        <v>979</v>
+      </c>
+      <c r="D474" s="0">
+        <v>45.36</v>
+      </c>
+      <c r="E474" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="475" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A475" s="0" t="s">
         <v>980</v>
       </c>
-      <c r="C459" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A460" s="0" t="s">
+      <c r="B475" s="6" t="s">
         <v>981</v>
       </c>
-      <c r="B460" s="6" t="s">
-[...225 lines deleted...]
-      <c r="E475" s="5"/>
+      <c r="C475" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="D475" s="0">
+        <v>26.53</v>
+      </c>
+      <c r="E475" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="476" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A476" s="0" t="s">
-        <v>1011</v>
+        <v>982</v>
       </c>
       <c r="B476" s="6" t="s">
-        <v>1012</v>
+        <v>983</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>1013</v>
+        <v>983</v>
       </c>
       <c r="D476" s="0">
-        <v>31626</v>
+        <v>10.64</v>
       </c>
       <c r="E476" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="477" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A477" s="0" t="s">
-        <v>1014</v>
+        <v>984</v>
       </c>
       <c r="B477" s="6" t="s">
-        <v>1015</v>
+        <v>985</v>
       </c>
       <c r="C477" s="0" t="s">
-        <v>1016</v>
+        <v>986</v>
       </c>
       <c r="D477" s="0">
-        <v>46503</v>
+        <v>10</v>
       </c>
       <c r="E477" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="478" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A478" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A478" s="5"/>
+      <c r="B478" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="C478" s="5"/>
+      <c r="D478" s="5"/>
+      <c r="E478" s="5"/>
     </row>
     <row r="479" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A479" s="0" t="s">
-        <v>1020</v>
+        <v>988</v>
       </c>
       <c r="B479" s="6" t="s">
-        <v>1021</v>
+        <v>989</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>1022</v>
+        <v>990</v>
       </c>
       <c r="D479" s="0">
-        <v>44512</v>
+        <v>110</v>
       </c>
       <c r="E479" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="480" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A480" s="0" t="s">
-        <v>1023</v>
+        <v>991</v>
       </c>
       <c r="B480" s="6" t="s">
-        <v>1024</v>
+        <v>992</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>1025</v>
+        <v>990</v>
       </c>
       <c r="D480" s="0">
-        <v>73064</v>
+        <v>110</v>
       </c>
       <c r="E480" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="481" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A481" s="0" t="s">
-        <v>1026</v>
+        <v>993</v>
       </c>
       <c r="B481" s="6" t="s">
-        <v>1027</v>
+        <v>994</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>1027</v>
+        <v>995</v>
       </c>
       <c r="D481" s="0">
-        <v>10816</v>
+        <v>100</v>
       </c>
       <c r="E481" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="482" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A482" s="0" t="s">
-        <v>1028</v>
+        <v>996</v>
       </c>
       <c r="B482" s="6" t="s">
-        <v>1029</v>
+        <v>997</v>
       </c>
       <c r="C482" s="0" t="s">
-        <v>1029</v>
+        <v>998</v>
       </c>
       <c r="D482" s="0">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="E482" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="483" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A483" s="5"/>
-[...5 lines deleted...]
-      <c r="E483" s="5"/>
+      <c r="A483" s="0" t="s">
+        <v>999</v>
+      </c>
+      <c r="B483" s="6" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C483" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D483" s="0">
+        <v>100</v>
+      </c>
+      <c r="E483" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="484" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A484" s="0" t="s">
-        <v>1031</v>
+        <v>1002</v>
       </c>
       <c r="B484" s="6" t="s">
-        <v>1032</v>
+        <v>1003</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>1032</v>
+        <v>1004</v>
       </c>
       <c r="D484" s="0">
-        <v>60</v>
+        <v>209.2</v>
       </c>
       <c r="E484" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="485" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A485" s="0" t="s">
-        <v>1033</v>
+        <v>1005</v>
       </c>
       <c r="B485" s="6" t="s">
-        <v>1034</v>
+        <v>1006</v>
       </c>
       <c r="C485" s="0" t="s">
-        <v>1034</v>
+        <v>1007</v>
       </c>
       <c r="D485" s="0">
-        <v>50</v>
+        <v>202.8</v>
       </c>
       <c r="E485" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="486" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A486" s="5"/>
-[...5 lines deleted...]
-      <c r="E486" s="5"/>
+      <c r="A486" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B486" s="6" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C486" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D486" s="0">
+        <v>232.4</v>
+      </c>
+      <c r="E486" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="487" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A487" s="0" t="s">
-        <v>1036</v>
+        <v>1010</v>
       </c>
       <c r="B487" s="6" t="s">
-        <v>1037</v>
+        <v>1011</v>
       </c>
       <c r="C487" s="0" t="s">
-        <v>1038</v>
+        <v>1011</v>
       </c>
       <c r="D487" s="0">
-        <v>60066</v>
+        <v>2.5</v>
       </c>
       <c r="E487" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="488" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A488" s="0" t="s">
-        <v>1039</v>
+        <v>1012</v>
       </c>
       <c r="B488" s="6" t="s">
-        <v>1040</v>
+        <v>1013</v>
       </c>
       <c r="C488" s="0" t="s">
-        <v>1041</v>
+        <v>1014</v>
       </c>
       <c r="D488" s="0">
-        <v>58347</v>
+        <v>65.18</v>
       </c>
       <c r="E488" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="489" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A489" s="0" t="s">
-        <v>1042</v>
+        <v>1015</v>
       </c>
       <c r="B489" s="6" t="s">
-        <v>1043</v>
+        <v>1016</v>
       </c>
       <c r="C489" s="0" t="s">
-        <v>1044</v>
+        <v>1014</v>
       </c>
       <c r="D489" s="0">
-        <v>33012</v>
+        <v>15</v>
       </c>
       <c r="E489" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="490" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A490" s="5"/>
-[...5 lines deleted...]
-      <c r="E490" s="5"/>
+      <c r="A490" s="0" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B490" s="6" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C490" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D490" s="0">
+        <v>27.7</v>
+      </c>
+      <c r="E490" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="491" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A491" s="0" t="s">
-        <v>1046</v>
+        <v>1019</v>
       </c>
       <c r="B491" s="6" t="s">
-        <v>1047</v>
+        <v>1020</v>
       </c>
       <c r="C491" s="0" t="s">
-        <v>1048</v>
+        <v>1014</v>
       </c>
       <c r="D491" s="0">
-        <v>18828</v>
+        <v>44</v>
       </c>
       <c r="E491" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="492" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A492" s="0" t="s">
-        <v>1049</v>
+        <v>1021</v>
       </c>
       <c r="B492" s="6" t="s">
-        <v>1050</v>
+        <v>1022</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>1051</v>
+        <v>1014</v>
       </c>
       <c r="D492" s="0">
-        <v>19647</v>
+        <v>34</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      <c r="E493" s="4"/>
+        <v>28</v>
+      </c>
+    </row>
+    <row r="493" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A493" s="0" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B493" s="6" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C493" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D493" s="0">
+        <v>174</v>
+      </c>
+      <c r="E493" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="494" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A494" s="5"/>
-[...5 lines deleted...]
-      <c r="E494" s="5"/>
+      <c r="A494" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B494" s="6" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C494" s="0" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D494" s="0">
+        <v>490.4</v>
+      </c>
+      <c r="E494" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="495" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A495" s="0" t="s">
-        <v>1054</v>
+        <v>1027</v>
       </c>
       <c r="B495" s="6" t="s">
-        <v>1055</v>
+        <v>1028</v>
       </c>
       <c r="C495" s="0" t="s">
-        <v>1055</v>
+        <v>1028</v>
       </c>
       <c r="D495" s="0">
-        <v>60</v>
+        <v>537.2</v>
       </c>
       <c r="E495" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="496" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A496" s="0" t="s">
-        <v>1056</v>
+        <v>1029</v>
       </c>
       <c r="B496" s="6" t="s">
-        <v>1057</v>
+        <v>1030</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>1057</v>
+        <v>1030</v>
       </c>
       <c r="D496" s="0">
-        <v>60</v>
+        <v>60.81</v>
       </c>
       <c r="E496" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="497" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A497" s="5"/>
-[...5 lines deleted...]
-      <c r="E497" s="5"/>
+      <c r="A497" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B497" s="6" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C497" s="0" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D497" s="0">
+        <v>92.31</v>
+      </c>
+      <c r="E497" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="498" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A498" s="0" t="s">
-        <v>1059</v>
+        <v>1033</v>
       </c>
       <c r="B498" s="6" t="s">
-        <v>1060</v>
+        <v>1034</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>1061</v>
+        <v>1034</v>
       </c>
       <c r="D498" s="0">
-        <v>188</v>
+        <v>38.25</v>
       </c>
       <c r="E498" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="499" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A499" s="0" t="s">
-        <v>1062</v>
+        <v>1035</v>
       </c>
       <c r="B499" s="6" t="s">
-        <v>1063</v>
+        <v>1036</v>
       </c>
       <c r="C499" s="0" t="s">
-        <v>1064</v>
+        <v>1037</v>
       </c>
       <c r="D499" s="0">
-        <v>28.2</v>
+        <v>105</v>
       </c>
       <c r="E499" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="500" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A500" s="0" t="s">
-        <v>1065</v>
+        <v>1038</v>
       </c>
       <c r="B500" s="6" t="s">
-        <v>1066</v>
+        <v>1039</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>1067</v>
+        <v>1039</v>
       </c>
       <c r="D500" s="0">
-        <v>45.9</v>
+        <v>92</v>
       </c>
       <c r="E500" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="501" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A501" s="0" t="s">
-        <v>1068</v>
+        <v>1040</v>
       </c>
       <c r="B501" s="6" t="s">
-        <v>1069</v>
+        <v>1041</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>1070</v>
+        <v>1041</v>
       </c>
       <c r="D501" s="0">
-        <v>273</v>
+        <v>0.9</v>
       </c>
       <c r="E501" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="502" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A502" s="0" t="s">
-        <v>1071</v>
+        <v>1042</v>
       </c>
       <c r="B502" s="6" t="s">
-        <v>1072</v>
+        <v>1043</v>
       </c>
       <c r="C502" s="0" t="s">
-        <v>1073</v>
+        <v>1043</v>
       </c>
       <c r="D502" s="0">
-        <v>237</v>
+        <v>1.32</v>
       </c>
       <c r="E502" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="503" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A503" s="0" t="s">
-        <v>1074</v>
+        <v>1044</v>
       </c>
       <c r="B503" s="6" t="s">
-        <v>1075</v>
+        <v>1045</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>1076</v>
+        <v>1045</v>
       </c>
       <c r="D503" s="0">
-        <v>37.2</v>
+        <v>1.99</v>
       </c>
       <c r="E503" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="504" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A504" s="0" t="s">
-        <v>1077</v>
+        <v>1046</v>
       </c>
       <c r="B504" s="6" t="s">
-        <v>1078</v>
+        <v>1047</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>1079</v>
+        <v>1048</v>
       </c>
       <c r="D504" s="0">
-        <v>250</v>
+        <v>12.88</v>
       </c>
       <c r="E504" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="505" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A505" s="0" t="s">
-        <v>1080</v>
+        <v>1049</v>
       </c>
       <c r="B505" s="6" t="s">
-        <v>1081</v>
+        <v>1050</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>1082</v>
+        <v>1051</v>
       </c>
       <c r="D505" s="0">
-        <v>350</v>
+        <v>4.59</v>
       </c>
       <c r="E505" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="506" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A506" s="0" t="s">
-        <v>1083</v>
+        <v>1052</v>
       </c>
       <c r="B506" s="6" t="s">
-        <v>1084</v>
+        <v>1053</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>1085</v>
+        <v>1053</v>
       </c>
       <c r="D506" s="0">
-        <v>39</v>
+        <v>0.99</v>
       </c>
       <c r="E506" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="507" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A507" s="0" t="s">
-        <v>1086</v>
+        <v>1054</v>
       </c>
       <c r="B507" s="6" t="s">
-        <v>1087</v>
+        <v>1055</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>1087</v>
+        <v>1055</v>
       </c>
       <c r="D507" s="0">
-        <v>27</v>
+        <v>1.1</v>
       </c>
       <c r="E507" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="508" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A508" s="0" t="s">
-        <v>1088</v>
+        <v>1056</v>
       </c>
       <c r="B508" s="6" t="s">
-        <v>1089</v>
+        <v>1057</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>1090</v>
+        <v>1057</v>
       </c>
       <c r="D508" s="0">
-        <v>27</v>
+        <v>5.47</v>
       </c>
       <c r="E508" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="509" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A509" s="0" t="s">
-        <v>1091</v>
+        <v>1058</v>
       </c>
       <c r="B509" s="6" t="s">
-        <v>1092</v>
+        <v>1059</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>1093</v>
+        <v>1059</v>
       </c>
       <c r="D509" s="0">
-        <v>175</v>
+        <v>17.57</v>
       </c>
       <c r="E509" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="510" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A510" s="0" t="s">
-        <v>1094</v>
+        <v>1060</v>
       </c>
       <c r="B510" s="6" t="s">
-        <v>1095</v>
+        <v>1061</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>1096</v>
+        <v>1061</v>
       </c>
       <c r="D510" s="0">
-        <v>736.53</v>
+        <v>10.04</v>
       </c>
       <c r="E510" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="511" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A511" s="0" t="s">
-        <v>1097</v>
+        <v>1062</v>
       </c>
       <c r="B511" s="6" t="s">
-        <v>1098</v>
+        <v>1063</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>1099</v>
+        <v>1063</v>
       </c>
       <c r="D511" s="0">
-        <v>703.52</v>
+        <v>2.69</v>
       </c>
       <c r="E511" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="512" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A512" s="0" t="s">
-        <v>1100</v>
+        <v>1064</v>
       </c>
       <c r="B512" s="6" t="s">
-        <v>1101</v>
+        <v>1065</v>
       </c>
       <c r="C512" s="0" t="s">
-        <v>1101</v>
+        <v>1065</v>
       </c>
       <c r="D512" s="0">
-        <v>1053.36</v>
+        <v>6.79</v>
       </c>
       <c r="E512" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="513" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A513" s="0" t="s">
-        <v>1102</v>
+        <v>1066</v>
       </c>
       <c r="B513" s="6" t="s">
-        <v>1103</v>
+        <v>1067</v>
       </c>
       <c r="C513" s="0" t="s">
-        <v>1103</v>
+        <v>1067</v>
       </c>
       <c r="D513" s="0">
-        <v>1808.54</v>
+        <v>7.53</v>
       </c>
       <c r="E513" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="514" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A514" s="0" t="s">
-        <v>1104</v>
+        <v>1068</v>
       </c>
       <c r="B514" s="6" t="s">
-        <v>1105</v>
+        <v>1069</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>1105</v>
+        <v>1070</v>
       </c>
       <c r="D514" s="0">
-        <v>727.99</v>
+        <v>98.83</v>
       </c>
       <c r="E514" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="515" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A515" s="0" t="s">
-        <v>1106</v>
+        <v>1071</v>
       </c>
       <c r="B515" s="6" t="s">
-        <v>1107</v>
+        <v>1072</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>1107</v>
+        <v>1070</v>
       </c>
       <c r="D515" s="0">
-        <v>904.29</v>
+        <v>159.83</v>
       </c>
       <c r="E515" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="516" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A516" s="0" t="s">
-        <v>1108</v>
+        <v>1073</v>
       </c>
       <c r="B516" s="6" t="s">
-        <v>1109</v>
+        <v>1074</v>
       </c>
       <c r="C516" s="0" t="s">
-        <v>1109</v>
+        <v>1075</v>
       </c>
       <c r="D516" s="0">
-        <v>826.59</v>
+        <v>159.83</v>
       </c>
       <c r="E516" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="517" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A517" s="0" t="s">
-        <v>1110</v>
+        <v>1076</v>
       </c>
       <c r="B517" s="6" t="s">
-        <v>1111</v>
+        <v>1077</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>1111</v>
+        <v>1075</v>
       </c>
       <c r="D517" s="0">
-        <v>91.92</v>
+        <v>98.83</v>
       </c>
       <c r="E517" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="518" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A518" s="0" t="s">
-        <v>1112</v>
+        <v>1078</v>
       </c>
       <c r="B518" s="6" t="s">
-        <v>1113</v>
+        <v>1079</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>1113</v>
+        <v>1075</v>
       </c>
       <c r="D518" s="0">
-        <v>71.84</v>
+        <v>78.73</v>
       </c>
       <c r="E518" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="519" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A519" s="0" t="s">
-        <v>1114</v>
+        <v>1080</v>
       </c>
       <c r="B519" s="6" t="s">
-        <v>1115</v>
+        <v>1081</v>
       </c>
       <c r="C519" s="0" t="s">
-        <v>1115</v>
+        <v>1070</v>
       </c>
       <c r="D519" s="0">
-        <v>71.84</v>
+        <v>78.73</v>
       </c>
       <c r="E519" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="520" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A520" s="0" t="s">
-        <v>1116</v>
+        <v>1082</v>
       </c>
       <c r="B520" s="6" t="s">
-        <v>1117</v>
+        <v>1083</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>1117</v>
+        <v>1083</v>
       </c>
       <c r="D520" s="0">
-        <v>90.73</v>
+        <v>0.69</v>
       </c>
       <c r="E520" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="521" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A521" s="0" t="s">
-        <v>1118</v>
+        <v>1084</v>
       </c>
       <c r="B521" s="6" t="s">
-        <v>1119</v>
+        <v>1085</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>1119</v>
+        <v>1085</v>
       </c>
       <c r="D521" s="0">
-        <v>53.06</v>
+        <v>537.2</v>
       </c>
       <c r="E521" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="522" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A522" s="0" t="s">
-        <v>1120</v>
+        <v>1086</v>
       </c>
       <c r="B522" s="6" t="s">
-        <v>1121</v>
+        <v>1087</v>
       </c>
       <c r="C522" s="0" t="s">
-        <v>1121</v>
+        <v>1087</v>
       </c>
       <c r="D522" s="0">
-        <v>21.28</v>
+        <v>490.4</v>
       </c>
       <c r="E522" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="523" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A523" s="0" t="s">
-        <v>1122</v>
+        <v>1088</v>
       </c>
       <c r="B523" s="6" t="s">
-        <v>1123</v>
+        <v>1089</v>
       </c>
       <c r="C523" s="0" t="s">
-        <v>1124</v>
+        <v>1089</v>
       </c>
       <c r="D523" s="0">
-        <v>12</v>
+        <v>130</v>
       </c>
       <c r="E523" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="524" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A524" s="0" t="s">
-        <v>1125</v>
+        <v>1090</v>
       </c>
       <c r="B524" s="6" t="s">
-        <v>1126</v>
+        <v>1091</v>
       </c>
       <c r="C524" s="0" t="s">
-        <v>1126</v>
+        <v>1091</v>
       </c>
       <c r="D524" s="0">
-        <v>329.46</v>
+        <v>1.95</v>
       </c>
       <c r="E524" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="525" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A525" s="5"/>
-[...5 lines deleted...]
-      <c r="E525" s="5"/>
+      <c r="A525" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B525" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C525" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D525" s="0">
+        <v>13.19</v>
+      </c>
+      <c r="E525" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="526" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A526" s="0" t="s">
-        <v>1128</v>
+        <v>1094</v>
       </c>
       <c r="B526" s="6" t="s">
-        <v>1129</v>
+        <v>1095</v>
       </c>
       <c r="C526" s="0" t="s">
-        <v>1130</v>
+        <v>1095</v>
       </c>
       <c r="D526" s="0">
-        <v>110</v>
+        <v>2.18</v>
       </c>
       <c r="E526" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="527" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A527" s="0" t="s">
-        <v>1131</v>
+        <v>1096</v>
       </c>
       <c r="B527" s="6" t="s">
-        <v>1132</v>
+        <v>1097</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>1130</v>
+        <v>1097</v>
       </c>
       <c r="D527" s="0">
-        <v>110</v>
+        <v>25</v>
       </c>
       <c r="E527" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="528" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A528" s="0" t="s">
-        <v>1133</v>
+        <v>1098</v>
       </c>
       <c r="B528" s="6" t="s">
-        <v>1134</v>
+        <v>1099</v>
       </c>
       <c r="C528" s="0" t="s">
-        <v>1135</v>
+        <v>990</v>
       </c>
       <c r="D528" s="0">
         <v>100</v>
       </c>
       <c r="E528" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="529" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A529" s="0" t="s">
-        <v>1136</v>
+        <v>1100</v>
       </c>
       <c r="B529" s="6" t="s">
-        <v>1137</v>
-[...3 lines deleted...]
-      </c>
+        <v>1101</v>
+      </c>
+      <c r="C529" s="0"/>
       <c r="D529" s="0">
-        <v>110</v>
+        <v>0.9</v>
       </c>
       <c r="E529" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="530" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A530" s="0" t="s">
-        <v>1139</v>
+        <v>1102</v>
       </c>
       <c r="B530" s="6" t="s">
-        <v>1140</v>
-[...3 lines deleted...]
-      </c>
+        <v>1103</v>
+      </c>
+      <c r="C530" s="0"/>
       <c r="D530" s="0">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="E530" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="531" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A531" s="0" t="s">
-        <v>1142</v>
+        <v>1104</v>
       </c>
       <c r="B531" s="6" t="s">
-        <v>1143</v>
-[...3 lines deleted...]
-      </c>
+        <v>1105</v>
+      </c>
+      <c r="C531" s="0"/>
       <c r="D531" s="0">
-        <v>257.4</v>
+        <v>2.5</v>
       </c>
       <c r="E531" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="532" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A532" s="0" t="s">
-        <v>1145</v>
+        <v>1106</v>
       </c>
       <c r="B532" s="6" t="s">
-        <v>1146</v>
-[...3 lines deleted...]
-      </c>
+        <v>1107</v>
+      </c>
+      <c r="C532" s="0"/>
       <c r="D532" s="0">
-        <v>249.6</v>
+        <v>1</v>
       </c>
       <c r="E532" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="533" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A533" s="0" t="s">
-        <v>1148</v>
+        <v>1108</v>
       </c>
       <c r="B533" s="6" t="s">
-        <v>1149</v>
-[...3 lines deleted...]
-      </c>
+        <v>1109</v>
+      </c>
+      <c r="C533" s="0"/>
       <c r="D533" s="0">
-        <v>286</v>
+        <v>1</v>
       </c>
       <c r="E533" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="534" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A534" s="0" t="s">
-        <v>1150</v>
+        <v>1110</v>
       </c>
       <c r="B534" s="6" t="s">
-        <v>1151</v>
-[...3 lines deleted...]
-      </c>
+        <v>1111</v>
+      </c>
+      <c r="C534" s="0"/>
       <c r="D534" s="0">
-        <v>3.2</v>
+        <v>20</v>
       </c>
       <c r="E534" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="535" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A535" s="0" t="s">
-        <v>1152</v>
+        <v>1112</v>
       </c>
       <c r="B535" s="6" t="s">
-        <v>1153</v>
-[...3 lines deleted...]
-      </c>
+        <v>1113</v>
+      </c>
+      <c r="C535" s="0"/>
       <c r="D535" s="0">
-        <v>75.62</v>
+        <v>250</v>
       </c>
       <c r="E535" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="536" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A536" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A536" s="5"/>
+      <c r="B536" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C536" s="5"/>
+      <c r="D536" s="5"/>
+      <c r="E536" s="5"/>
     </row>
     <row r="537" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A537" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A537" s="5"/>
+      <c r="B537" s="5" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C537" s="5"/>
+      <c r="D537" s="5"/>
+      <c r="E537" s="5"/>
     </row>
     <row r="538" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A538" s="0" t="s">
-        <v>1159</v>
+        <v>1116</v>
       </c>
       <c r="B538" s="6" t="s">
-        <v>1160</v>
+        <v>1117</v>
       </c>
       <c r="C538" s="0" t="s">
-        <v>1156</v>
+        <v>1118</v>
       </c>
       <c r="D538" s="0">
-        <v>27.7</v>
+        <v>42.9</v>
       </c>
       <c r="E538" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="539" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A539" s="0" t="s">
-        <v>1161</v>
+        <v>1119</v>
       </c>
       <c r="B539" s="6" t="s">
-        <v>1162</v>
+        <v>1120</v>
       </c>
       <c r="C539" s="0" t="s">
-        <v>1156</v>
+        <v>1121</v>
       </c>
       <c r="D539" s="0">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="E539" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="540" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A540" s="0" t="s">
-        <v>1163</v>
+        <v>1122</v>
       </c>
       <c r="B540" s="6" t="s">
-        <v>1164</v>
+        <v>1123</v>
       </c>
       <c r="C540" s="0" t="s">
-        <v>1156</v>
+        <v>1124</v>
       </c>
       <c r="D540" s="0">
-        <v>34</v>
+        <v>300</v>
       </c>
       <c r="E540" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="541" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A541" s="0" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B541" s="6" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C541" s="0" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D541" s="0">
+        <v>320</v>
+      </c>
+      <c r="E541" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="542" spans="1:5" outlineLevel="1">
+      <c r="A542" s="4"/>
+      <c r="B542" s="4" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C542" s="4"/>
+      <c r="D542" s="4"/>
+      <c r="E542" s="4"/>
+    </row>
+    <row r="543" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A543" s="5"/>
+      <c r="B543" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="C543" s="5"/>
+      <c r="D543" s="5"/>
+      <c r="E543" s="5"/>
+    </row>
+    <row r="544" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A544" s="7"/>
+      <c r="B544" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C544" s="7"/>
+      <c r="D544" s="7"/>
+      <c r="E544" s="7"/>
+    </row>
+    <row r="545" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A545" s="7"/>
+      <c r="B545" s="7" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C545" s="7"/>
+      <c r="D545" s="7"/>
+      <c r="E545" s="7"/>
+    </row>
+    <row r="546" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A546" s="7"/>
+      <c r="B546" s="7" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C546" s="7"/>
+      <c r="D546" s="7"/>
+      <c r="E546" s="7"/>
+    </row>
+    <row r="547" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A547" s="0" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B547" s="6" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C547" s="0" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D547" s="0">
+        <v>39795</v>
+      </c>
+      <c r="E547" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="548" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A548" s="7"/>
+      <c r="B548" s="7" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C548" s="7"/>
+      <c r="D548" s="7"/>
+      <c r="E548" s="7"/>
+    </row>
+    <row r="549" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A549" s="7"/>
+      <c r="B549" s="7" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C549" s="7"/>
+      <c r="D549" s="7"/>
+      <c r="E549" s="7"/>
+    </row>
+    <row r="550" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A550" s="7"/>
+      <c r="B550" s="7" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C550" s="7"/>
+      <c r="D550" s="7"/>
+      <c r="E550" s="7"/>
+    </row>
+    <row r="551" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A551" s="7"/>
+      <c r="B551" s="7" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C551" s="7"/>
+      <c r="D551" s="7"/>
+      <c r="E551" s="7"/>
+    </row>
+    <row r="552" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A552" s="7"/>
+      <c r="B552" s="7" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C552" s="7"/>
+      <c r="D552" s="7"/>
+      <c r="E552" s="7"/>
+    </row>
+    <row r="553" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A553" s="5"/>
+      <c r="B553" s="5" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C553" s="5"/>
+      <c r="D553" s="5"/>
+      <c r="E553" s="5"/>
+    </row>
+    <row r="554" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A554" s="7"/>
+      <c r="B554" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C554" s="7"/>
+      <c r="D554" s="7"/>
+      <c r="E554" s="7"/>
+    </row>
+    <row r="555" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A555" s="0" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B555" s="6" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C555" s="0" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D555" s="0">
+        <v>116.48</v>
+      </c>
+      <c r="E555" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="556" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A556" s="0" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B556" s="6" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C556" s="0" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D556" s="0">
+        <v>127.84</v>
+      </c>
+      <c r="E556" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="557" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A557" s="0" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B557" s="6" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C557" s="0" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D557" s="0">
+        <v>20</v>
+      </c>
+      <c r="E557" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="558" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A558" s="7"/>
+      <c r="B558" s="7" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C558" s="7"/>
+      <c r="D558" s="7"/>
+      <c r="E558" s="7"/>
+    </row>
+    <row r="559" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A559" s="7"/>
+      <c r="B559" s="7" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C559" s="7"/>
+      <c r="D559" s="7"/>
+      <c r="E559" s="7"/>
+    </row>
+    <row r="560" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A560" s="7"/>
+      <c r="B560" s="7" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C560" s="7"/>
+      <c r="D560" s="7"/>
+      <c r="E560" s="7"/>
+    </row>
+    <row r="561" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A561" s="0" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B561" s="6" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C561" s="0" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D561" s="0">
+        <v>950</v>
+      </c>
+      <c r="E561" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="562" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A562" s="0" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B562" s="6" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C562" s="0" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D562" s="0">
+        <v>157</v>
+      </c>
+      <c r="E562" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="563" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A563" s="0" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B563" s="6" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C563" s="0" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D563" s="0">
+        <v>157</v>
+      </c>
+      <c r="E563" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="564" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A564" s="0" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B564" s="6" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C564" s="0" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D564" s="0">
+        <v>155</v>
+      </c>
+      <c r="E564" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="565" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A565" s="0" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B565" s="6" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C565" s="0" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D565" s="0">
+        <v>157</v>
+      </c>
+      <c r="E565" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="566" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A566" s="7"/>
+      <c r="B566" s="7" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C566" s="7"/>
+      <c r="D566" s="7"/>
+      <c r="E566" s="7"/>
+    </row>
+    <row r="567" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A567" s="0" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B567" s="6" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C567" s="0" t="s">
         <v>1165</v>
       </c>
-      <c r="B541" s="6" t="s">
+      <c r="D567" s="0">
+        <v>308</v>
+      </c>
+      <c r="E567" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="568" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A568" s="7"/>
+      <c r="B568" s="7" t="s">
         <v>1166</v>
       </c>
-      <c r="C541" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A542" s="0" t="s">
+      <c r="C568" s="7"/>
+      <c r="D568" s="7"/>
+      <c r="E568" s="7"/>
+    </row>
+    <row r="569" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A569" s="0" t="s">
         <v>1167</v>
       </c>
-      <c r="B542" s="6" t="s">
+      <c r="B569" s="6" t="s">
         <v>1168</v>
       </c>
-      <c r="C542" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A543" s="0" t="s">
+      <c r="C569" s="0" t="s">
         <v>1169</v>
       </c>
-      <c r="B543" s="6" t="s">
+      <c r="D569" s="0">
+        <v>873.58</v>
+      </c>
+      <c r="E569" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="570" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A570" s="7"/>
+      <c r="B570" s="7" t="s">
         <v>1170</v>
       </c>
-      <c r="C543" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A544" s="0" t="s">
+      <c r="C570" s="7"/>
+      <c r="D570" s="7"/>
+      <c r="E570" s="7"/>
+    </row>
+    <row r="571" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A571" s="0" t="s">
         <v>1171</v>
       </c>
-      <c r="B544" s="6" t="s">
+      <c r="B571" s="6" t="s">
         <v>1172</v>
       </c>
-      <c r="C544" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A545" s="0" t="s">
+      <c r="C571" s="0" t="s">
         <v>1173</v>
       </c>
-      <c r="B545" s="6" t="s">
+      <c r="D571" s="0">
+        <v>716</v>
+      </c>
+      <c r="E571" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="572" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A572" s="0" t="s">
         <v>1174</v>
       </c>
-      <c r="C545" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A546" s="0" t="s">
+      <c r="B572" s="6" t="s">
         <v>1175</v>
       </c>
-      <c r="B546" s="6" t="s">
+      <c r="C572" s="0" t="s">
         <v>1176</v>
       </c>
-      <c r="C546" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A547" s="0" t="s">
+      <c r="D572" s="0">
+        <v>534.8</v>
+      </c>
+      <c r="E572" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="573" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A573" s="5"/>
+      <c r="B573" s="5" t="s">
         <v>1177</v>
       </c>
-      <c r="B547" s="6" t="s">
+      <c r="C573" s="5"/>
+      <c r="D573" s="5"/>
+      <c r="E573" s="5"/>
+    </row>
+    <row r="574" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A574" s="7"/>
+      <c r="B574" s="7" t="s">
         <v>1178</v>
       </c>
-      <c r="C547" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A548" s="0" t="s">
+      <c r="C574" s="7"/>
+      <c r="D574" s="7"/>
+      <c r="E574" s="7"/>
+    </row>
+    <row r="575" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A575" s="0" t="s">
         <v>1179</v>
       </c>
-      <c r="B548" s="6" t="s">
+      <c r="B575" s="6" t="s">
         <v>1180</v>
       </c>
-      <c r="C548" s="0" t="s">
+      <c r="C575" s="0" t="s">
         <v>1181</v>
       </c>
-      <c r="D548" s="0">
-[...7 lines deleted...]
-      <c r="A549" s="0" t="s">
+      <c r="D575" s="0">
+        <v>450</v>
+      </c>
+      <c r="E575" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="576" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A576" s="0" t="s">
         <v>1182</v>
       </c>
-      <c r="B549" s="6" t="s">
+      <c r="B576" s="6" t="s">
         <v>1183</v>
       </c>
-      <c r="C549" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A550" s="0" t="s">
+      <c r="C576" s="0" t="s">
         <v>1184</v>
       </c>
-      <c r="B550" s="6" t="s">
+      <c r="D576" s="0">
+        <v>578</v>
+      </c>
+      <c r="E576" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="577" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A577" s="0" t="s">
         <v>1185</v>
       </c>
-      <c r="C550" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A551" s="0" t="s">
+      <c r="B577" s="6" t="s">
         <v>1186</v>
       </c>
-      <c r="B551" s="6" t="s">
+      <c r="C577" s="0" t="s">
         <v>1187</v>
       </c>
-      <c r="C551" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A552" s="0" t="s">
+      <c r="D577" s="0">
+        <v>578</v>
+      </c>
+      <c r="E577" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="578" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A578" s="0" t="s">
         <v>1188</v>
       </c>
-      <c r="B552" s="6" t="s">
+      <c r="B578" s="6" t="s">
         <v>1189</v>
       </c>
-      <c r="C552" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A553" s="0" t="s">
+      <c r="C578" s="0" t="s">
         <v>1190</v>
       </c>
-      <c r="B553" s="6" t="s">
+      <c r="D578" s="0">
+        <v>6500</v>
+      </c>
+      <c r="E578" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="579" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A579" s="7"/>
+      <c r="B579" s="7" t="s">
         <v>1191</v>
       </c>
-      <c r="C553" s="0" t="s">
+      <c r="C579" s="7"/>
+      <c r="D579" s="7"/>
+      <c r="E579" s="7"/>
+    </row>
+    <row r="580" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A580" s="0" t="s">
         <v>1192</v>
       </c>
-      <c r="D553" s="0">
-[...7 lines deleted...]
-      <c r="A554" s="0" t="s">
+      <c r="B580" s="6" t="s">
         <v>1193</v>
       </c>
-      <c r="B554" s="6" t="s">
+      <c r="C580" s="0" t="s">
         <v>1194</v>
       </c>
-      <c r="C554" s="0" t="s">
+      <c r="D580" s="0">
+        <v>5850</v>
+      </c>
+      <c r="E580" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="581" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A581" s="7"/>
+      <c r="B581" s="7" t="s">
         <v>1195</v>
       </c>
-      <c r="D554" s="0">
-[...7 lines deleted...]
-      <c r="A555" s="0" t="s">
+      <c r="C581" s="7"/>
+      <c r="D581" s="7"/>
+      <c r="E581" s="7"/>
+    </row>
+    <row r="582" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A582" s="0" t="s">
         <v>1196</v>
       </c>
-      <c r="B555" s="6" t="s">
+      <c r="B582" s="6" t="s">
         <v>1197</v>
       </c>
-      <c r="C555" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A556" s="0" t="s">
+      <c r="C582" s="0" t="s">
         <v>1198</v>
       </c>
-      <c r="B556" s="6" t="s">
+      <c r="D582" s="0">
+        <v>300</v>
+      </c>
+      <c r="E582" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="583" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A583" s="0" t="s">
         <v>1199</v>
       </c>
-      <c r="C556" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A557" s="0" t="s">
+      <c r="B583" s="6" t="s">
         <v>1200</v>
       </c>
-      <c r="B557" s="6" t="s">
+      <c r="C583" s="0" t="s">
         <v>1201</v>
       </c>
-      <c r="C557" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A558" s="0" t="s">
+      <c r="D583" s="0">
+        <v>450</v>
+      </c>
+      <c r="E583" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="584" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A584" s="0" t="s">
         <v>1202</v>
       </c>
-      <c r="B558" s="6" t="s">
+      <c r="B584" s="6" t="s">
         <v>1203</v>
       </c>
-      <c r="C558" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A559" s="0" t="s">
+      <c r="C584" s="0" t="s">
         <v>1204</v>
       </c>
-      <c r="B559" s="6" t="s">
+      <c r="D584" s="0">
+        <v>638</v>
+      </c>
+      <c r="E584" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="585" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A585" s="0" t="s">
         <v>1205</v>
       </c>
-      <c r="C559" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A560" s="0" t="s">
+      <c r="B585" s="6" t="s">
         <v>1206</v>
       </c>
-      <c r="B560" s="6" t="s">
+      <c r="C585" s="0" t="s">
         <v>1207</v>
       </c>
-      <c r="C560" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A561" s="0" t="s">
+      <c r="D585" s="0">
+        <v>3500</v>
+      </c>
+      <c r="E585" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="586" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A586" s="7"/>
+      <c r="B586" s="7" t="s">
         <v>1208</v>
       </c>
-      <c r="B561" s="6" t="s">
+      <c r="C586" s="7"/>
+      <c r="D586" s="7"/>
+      <c r="E586" s="7"/>
+    </row>
+    <row r="587" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A587" s="0" t="s">
         <v>1209</v>
       </c>
-      <c r="C561" s="0" t="s">
+      <c r="B587" s="6" t="s">
         <v>1210</v>
       </c>
-      <c r="D561" s="0">
-[...7 lines deleted...]
-      <c r="A562" s="0" t="s">
+      <c r="C587" s="0" t="s">
         <v>1211</v>
       </c>
-      <c r="B562" s="6" t="s">
+      <c r="D587" s="0">
+        <v>85</v>
+      </c>
+      <c r="E587" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="588" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A588" s="0" t="s">
         <v>1212</v>
       </c>
-      <c r="C562" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A563" s="0" t="s">
+      <c r="B588" s="6" t="s">
         <v>1213</v>
       </c>
-      <c r="B563" s="6" t="s">
+      <c r="C588" s="0" t="s">
         <v>1214</v>
       </c>
-      <c r="C563" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A564" s="0" t="s">
+      <c r="D588" s="0">
+        <v>120</v>
+      </c>
+      <c r="E588" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="589" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A589" s="0" t="s">
         <v>1215</v>
       </c>
-      <c r="B564" s="6" t="s">
+      <c r="B589" s="6" t="s">
         <v>1216</v>
       </c>
-      <c r="C564" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A565" s="0" t="s">
+      <c r="C589" s="0" t="s">
         <v>1217</v>
       </c>
-      <c r="B565" s="6" t="s">
+      <c r="D589" s="0">
+        <v>85</v>
+      </c>
+      <c r="E589" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="590" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A590" s="0" t="s">
         <v>1218</v>
       </c>
-      <c r="C565" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A566" s="0" t="s">
+      <c r="B590" s="6" t="s">
         <v>1219</v>
       </c>
-      <c r="B566" s="6" t="s">
+      <c r="C590" s="0" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D590" s="0">
+        <v>85</v>
+      </c>
+      <c r="E590" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="591" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A591" s="5"/>
+      <c r="B591" s="5" t="s">
         <v>1220</v>
       </c>
-      <c r="C566" s="0" t="s">
+      <c r="C591" s="5"/>
+      <c r="D591" s="5"/>
+      <c r="E591" s="5"/>
+    </row>
+    <row r="592" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A592" s="7"/>
+      <c r="B592" s="7" t="s">
         <v>1221</v>
       </c>
-      <c r="D566" s="0">
-[...390 lines deleted...]
-      </c>
+      <c r="C592" s="7"/>
+      <c r="D592" s="7"/>
+      <c r="E592" s="7"/>
     </row>
     <row r="593" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A593" s="7"/>
       <c r="B593" s="7" t="s">
-        <v>1270</v>
+        <v>1222</v>
       </c>
       <c r="C593" s="7"/>
       <c r="D593" s="7"/>
       <c r="E593" s="7"/>
     </row>
     <row r="594" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A594" s="7"/>
       <c r="B594" s="7" t="s">
-        <v>1271</v>
+        <v>1223</v>
       </c>
       <c r="C594" s="7"/>
       <c r="D594" s="7"/>
       <c r="E594" s="7"/>
     </row>
     <row r="595" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A595" s="7"/>
-[...5 lines deleted...]
-      <c r="E595" s="7"/>
+      <c r="A595" s="0" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B595" s="6" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C595" s="0" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D595" s="0">
+        <v>1894</v>
+      </c>
+      <c r="E595" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="596" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A596" s="7"/>
-[...5 lines deleted...]
-      <c r="E596" s="7"/>
+      <c r="A596" s="0" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B596" s="6" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C596" s="0" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D596" s="0">
+        <v>1278</v>
+      </c>
+      <c r="E596" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="597" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A597" s="7"/>
-[...14 lines deleted...]
-      <c r="E598" s="5"/>
+      <c r="A597" s="0" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B597" s="6" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C597" s="0" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D597" s="0">
+        <v>9438</v>
+      </c>
+      <c r="E597" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="598" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A598" s="0" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B598" s="6" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C598" s="0" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D598" s="0">
+        <v>1278</v>
+      </c>
+      <c r="E598" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="599" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A599" s="7"/>
-[...5 lines deleted...]
-      <c r="E599" s="7"/>
+      <c r="A599" s="0" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B599" s="6" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C599" s="0" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D599" s="0">
+        <v>9369</v>
+      </c>
+      <c r="E599" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="600" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A600" s="0" t="s">
-        <v>1276</v>
+        <v>1234</v>
       </c>
       <c r="B600" s="6" t="s">
-        <v>1277</v>
+        <v>1235</v>
       </c>
       <c r="C600" s="0" t="s">
-        <v>1278</v>
+        <v>1235</v>
       </c>
       <c r="D600" s="0">
-        <v>130.76</v>
+        <v>9716</v>
       </c>
       <c r="E600" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="601" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A601" s="0" t="s">
-        <v>1279</v>
+        <v>1236</v>
       </c>
       <c r="B601" s="6" t="s">
-        <v>1280</v>
+        <v>1237</v>
       </c>
       <c r="C601" s="0" t="s">
-        <v>1281</v>
+        <v>1237</v>
       </c>
       <c r="D601" s="0">
-        <v>143.51</v>
+        <v>6489</v>
       </c>
       <c r="E601" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="602" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A602" s="0" t="s">
-        <v>1282</v>
+        <v>1238</v>
       </c>
       <c r="B602" s="6" t="s">
-        <v>1283</v>
+        <v>1239</v>
       </c>
       <c r="C602" s="0" t="s">
-        <v>1283</v>
+        <v>1239</v>
       </c>
       <c r="D602" s="0">
-        <v>22</v>
+        <v>113</v>
       </c>
       <c r="E602" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="603" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A603" s="7"/>
       <c r="B603" s="7" t="s">
-        <v>1284</v>
+        <v>1240</v>
       </c>
       <c r="C603" s="7"/>
       <c r="D603" s="7"/>
       <c r="E603" s="7"/>
     </row>
     <row r="604" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A604" s="7"/>
-[...5 lines deleted...]
-      <c r="E604" s="7"/>
+      <c r="A604" s="0" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B604" s="6" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C604" s="0" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D604" s="0">
+        <v>250</v>
+      </c>
+      <c r="E604" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="605" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A605" s="7"/>
-[...5 lines deleted...]
-      <c r="E605" s="7"/>
+      <c r="A605" s="0" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B605" s="6" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C605" s="0" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D605" s="0">
+        <v>250</v>
+      </c>
+      <c r="E605" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="606" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A606" s="0" t="s">
-        <v>1287</v>
+        <v>1247</v>
       </c>
       <c r="B606" s="6" t="s">
-        <v>1288</v>
+        <v>1248</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>1289</v>
+        <v>1248</v>
       </c>
       <c r="D606" s="0">
-        <v>950</v>
+        <v>600</v>
       </c>
       <c r="E606" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="607" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A607" s="0" t="s">
-        <v>1290</v>
+        <v>1249</v>
       </c>
       <c r="B607" s="6" t="s">
-        <v>1291</v>
+        <v>1250</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>1291</v>
+        <v>1251</v>
       </c>
       <c r="D607" s="0">
-        <v>157</v>
+        <v>10960</v>
       </c>
       <c r="E607" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="608" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A608" s="0" t="s">
-        <v>1292</v>
+        <v>1252</v>
       </c>
       <c r="B608" s="6" t="s">
-        <v>1293</v>
+        <v>1253</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>1294</v>
+        <v>1254</v>
       </c>
       <c r="D608" s="0">
-        <v>157</v>
+        <v>3600</v>
       </c>
       <c r="E608" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="609" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A609" s="0" t="s">
-        <v>1295</v>
+        <v>1255</v>
       </c>
       <c r="B609" s="6" t="s">
-        <v>1296</v>
+        <v>1256</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>1296</v>
+        <v>1256</v>
       </c>
       <c r="D609" s="0">
-        <v>155</v>
+        <v>11840</v>
       </c>
       <c r="E609" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="610" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A610" s="0" t="s">
-        <v>1297</v>
+        <v>1257</v>
       </c>
       <c r="B610" s="6" t="s">
-        <v>1298</v>
+        <v>1258</v>
       </c>
       <c r="C610" s="0" t="s">
-        <v>1298</v>
+        <v>1259</v>
       </c>
       <c r="D610" s="0">
-        <v>157</v>
+        <v>9840</v>
       </c>
       <c r="E610" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="611" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A611" s="7"/>
       <c r="B611" s="7" t="s">
-        <v>1299</v>
+        <v>1260</v>
       </c>
       <c r="C611" s="7"/>
       <c r="D611" s="7"/>
       <c r="E611" s="7"/>
     </row>
     <row r="612" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A612" s="0" t="s">
-        <v>1300</v>
+        <v>1261</v>
       </c>
       <c r="B612" s="6" t="s">
-        <v>1301</v>
+        <v>1262</v>
       </c>
       <c r="C612" s="0" t="s">
-        <v>1302</v>
+        <v>1263</v>
       </c>
       <c r="D612" s="0">
-        <v>352</v>
+        <v>3124.44</v>
       </c>
       <c r="E612" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="613" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A613" s="7"/>
-[...5 lines deleted...]
-      <c r="E613" s="7"/>
+      <c r="A613" s="0" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B613" s="6" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C613" s="0" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D613" s="0">
+        <v>6666</v>
+      </c>
+      <c r="E613" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="614" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A614" s="0" t="s">
-        <v>1304</v>
+        <v>1267</v>
       </c>
       <c r="B614" s="6" t="s">
-        <v>1305</v>
+        <v>1268</v>
       </c>
       <c r="C614" s="0" t="s">
-        <v>1306</v>
+        <v>1269</v>
       </c>
       <c r="D614" s="0">
-        <v>980.67</v>
+        <v>4642.44</v>
       </c>
       <c r="E614" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="615" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A615" s="7"/>
-[...5 lines deleted...]
-      <c r="E615" s="7"/>
+      <c r="A615" s="0" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B615" s="6" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C615" s="0" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D615" s="0">
+        <v>652.08</v>
+      </c>
+      <c r="E615" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="616" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A616" s="0" t="s">
-        <v>1308</v>
+        <v>1273</v>
       </c>
       <c r="B616" s="6" t="s">
-        <v>1309</v>
+        <v>1274</v>
       </c>
       <c r="C616" s="0" t="s">
-        <v>1310</v>
+        <v>1275</v>
       </c>
       <c r="D616" s="0">
-        <v>818</v>
+        <v>91.08</v>
       </c>
       <c r="E616" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="617" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A617" s="0" t="s">
-        <v>1311</v>
+        <v>1276</v>
       </c>
       <c r="B617" s="6" t="s">
-        <v>1312</v>
+        <v>1277</v>
       </c>
       <c r="C617" s="0" t="s">
-        <v>1313</v>
+        <v>1278</v>
       </c>
       <c r="D617" s="0">
-        <v>600.36</v>
+        <v>2217.6</v>
       </c>
       <c r="E617" s="0" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      <c r="E618" s="5"/>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="618" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A618" s="0" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B618" s="6" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C618" s="0" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D618" s="0">
+        <v>676</v>
+      </c>
+      <c r="E618" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="619" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A619" s="7"/>
-[...5 lines deleted...]
-      <c r="E619" s="7"/>
+      <c r="A619" s="0" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B619" s="6" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C619" s="0" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D619" s="0">
+        <v>519</v>
+      </c>
+      <c r="E619" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="620" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A620" s="0" t="s">
-        <v>1316</v>
+        <v>1285</v>
       </c>
       <c r="B620" s="6" t="s">
-        <v>1317</v>
+        <v>1286</v>
       </c>
       <c r="C620" s="0" t="s">
-        <v>1318</v>
+        <v>1287</v>
       </c>
       <c r="D620" s="0">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E620" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="621" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A621" s="0" t="s">
-        <v>1319</v>
+        <v>1288</v>
       </c>
       <c r="B621" s="6" t="s">
-        <v>1320</v>
+        <v>1289</v>
       </c>
       <c r="C621" s="0" t="s">
-        <v>1321</v>
+        <v>1290</v>
       </c>
       <c r="D621" s="0">
-        <v>612</v>
+        <v>828</v>
       </c>
       <c r="E621" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="622" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A622" s="0" t="s">
-        <v>1322</v>
+        <v>1291</v>
       </c>
       <c r="B622" s="6" t="s">
-        <v>1323</v>
+        <v>1292</v>
       </c>
       <c r="C622" s="0" t="s">
-        <v>1324</v>
+        <v>1293</v>
       </c>
       <c r="D622" s="0">
-        <v>612</v>
+        <v>596.64</v>
       </c>
       <c r="E622" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="623" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A623" s="0" t="s">
-        <v>1325</v>
+        <v>1294</v>
       </c>
       <c r="B623" s="6" t="s">
-        <v>1326</v>
+        <v>1295</v>
       </c>
       <c r="C623" s="0" t="s">
-        <v>1327</v>
+        <v>1296</v>
       </c>
       <c r="D623" s="0">
-        <v>6500</v>
+        <v>1676.4</v>
       </c>
       <c r="E623" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="624" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A624" s="7"/>
-[...5 lines deleted...]
-      <c r="E624" s="7"/>
+      <c r="A624" s="0" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B624" s="6" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C624" s="0" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D624" s="0">
+        <v>3484.8</v>
+      </c>
+      <c r="E624" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="625" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A625" s="0" t="s">
-        <v>1329</v>
+        <v>1300</v>
       </c>
       <c r="B625" s="6" t="s">
-        <v>1330</v>
+        <v>1301</v>
       </c>
       <c r="C625" s="0" t="s">
-        <v>1331</v>
+        <v>1302</v>
       </c>
       <c r="D625" s="0">
-        <v>6200</v>
+        <v>2459.16</v>
       </c>
       <c r="E625" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="626" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A626" s="7"/>
-[...5 lines deleted...]
-      <c r="E626" s="7"/>
+      <c r="A626" s="0" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B626" s="6" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C626" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D626" s="0">
+        <v>2473.68</v>
+      </c>
+      <c r="E626" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="627" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A627" s="0" t="s">
-        <v>1333</v>
+        <v>1306</v>
       </c>
       <c r="B627" s="6" t="s">
-        <v>1334</v>
+        <v>1307</v>
       </c>
       <c r="C627" s="0" t="s">
-        <v>1335</v>
+        <v>1308</v>
       </c>
       <c r="D627" s="0">
-        <v>349</v>
+        <v>10137.6</v>
       </c>
       <c r="E627" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="628" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A628" s="0" t="s">
-        <v>1336</v>
+        <v>1309</v>
       </c>
       <c r="B628" s="6" t="s">
-        <v>1337</v>
+        <v>1310</v>
       </c>
       <c r="C628" s="0" t="s">
-        <v>1338</v>
+        <v>1311</v>
       </c>
       <c r="D628" s="0">
-        <v>450</v>
+        <v>2915.88</v>
       </c>
       <c r="E628" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="629" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A629" s="0" t="s">
-        <v>1339</v>
+        <v>1312</v>
       </c>
       <c r="B629" s="6" t="s">
-        <v>1340</v>
+        <v>1313</v>
       </c>
       <c r="C629" s="0" t="s">
-        <v>1341</v>
+        <v>1314</v>
       </c>
       <c r="D629" s="0">
-        <v>675</v>
+        <v>1210.44</v>
       </c>
       <c r="E629" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="630" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A630" s="0" t="s">
-        <v>1342</v>
+        <v>1315</v>
       </c>
       <c r="B630" s="6" t="s">
-        <v>1343</v>
+        <v>1316</v>
       </c>
       <c r="C630" s="0" t="s">
-        <v>1344</v>
+        <v>1317</v>
       </c>
       <c r="D630" s="0">
-        <v>3500</v>
+        <v>1248.72</v>
       </c>
       <c r="E630" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="631" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A631" s="7"/>
-[...5 lines deleted...]
-      <c r="E631" s="7"/>
+      <c r="A631" s="0" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B631" s="6" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C631" s="0" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D631" s="0">
+        <v>159.72</v>
+      </c>
+      <c r="E631" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="632" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A632" s="0" t="s">
-        <v>1346</v>
+        <v>1321</v>
       </c>
       <c r="B632" s="6" t="s">
-        <v>1347</v>
+        <v>1322</v>
       </c>
       <c r="C632" s="0" t="s">
-        <v>1348</v>
+        <v>1323</v>
       </c>
       <c r="D632" s="0">
-        <v>85</v>
+        <v>534.6</v>
       </c>
       <c r="E632" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="633" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A633" s="0" t="s">
-        <v>1349</v>
+        <v>1324</v>
       </c>
       <c r="B633" s="6" t="s">
-        <v>1350</v>
+        <v>1325</v>
       </c>
       <c r="C633" s="0" t="s">
-        <v>1351</v>
+        <v>1326</v>
       </c>
       <c r="D633" s="0">
-        <v>85</v>
+        <v>950.4</v>
       </c>
       <c r="E633" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="634" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A634" s="0" t="s">
-        <v>1352</v>
+        <v>1327</v>
       </c>
       <c r="B634" s="6" t="s">
-        <v>1353</v>
+        <v>1328</v>
       </c>
       <c r="C634" s="0" t="s">
-        <v>1354</v>
+        <v>1329</v>
       </c>
       <c r="D634" s="0">
-        <v>120</v>
+        <v>3201</v>
       </c>
       <c r="E634" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="635" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A635" s="0" t="s">
-        <v>1355</v>
+        <v>1330</v>
       </c>
       <c r="B635" s="6" t="s">
-        <v>1356</v>
+        <v>1331</v>
       </c>
       <c r="C635" s="0" t="s">
-        <v>1357</v>
+        <v>1332</v>
       </c>
       <c r="D635" s="0">
-        <v>85</v>
+        <v>25102.44</v>
       </c>
       <c r="E635" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="636" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A636" s="0" t="s">
-        <v>1358</v>
+        <v>1333</v>
       </c>
       <c r="B636" s="6" t="s">
-        <v>1359</v>
+        <v>1334</v>
       </c>
       <c r="C636" s="0" t="s">
-        <v>1359</v>
+        <v>1334</v>
       </c>
       <c r="D636" s="0">
-        <v>85</v>
+        <v>3223.44</v>
       </c>
       <c r="E636" s="0" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      <c r="E637" s="5"/>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="637" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A637" s="0" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B637" s="6" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C637" s="0" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D637" s="0">
+        <v>1248.72</v>
+      </c>
+      <c r="E637" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="638" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A638" s="7"/>
-[...5 lines deleted...]
-      <c r="E638" s="7"/>
+      <c r="A638" s="0" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B638" s="6" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C638" s="0" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D638" s="0">
+        <v>2533.08</v>
+      </c>
+      <c r="E638" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="639" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A639" s="7"/>
-[...5 lines deleted...]
-      <c r="E639" s="7"/>
+      <c r="A639" s="0" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B639" s="6" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C639" s="0" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D639" s="0">
+        <v>143.42</v>
+      </c>
+      <c r="E639" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="640" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A640" s="7"/>
-[...5 lines deleted...]
-      <c r="E640" s="7"/>
+      <c r="A640" s="0" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B640" s="6" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C640" s="0" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D640" s="0">
+        <v>2640</v>
+      </c>
+      <c r="E640" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="641" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A641" s="0" t="s">
-        <v>1364</v>
+        <v>1346</v>
       </c>
       <c r="B641" s="6" t="s">
-        <v>1365</v>
+        <v>1347</v>
       </c>
       <c r="C641" s="0" t="s">
-        <v>1365</v>
+        <v>1348</v>
       </c>
       <c r="D641" s="0">
-        <v>2005</v>
+        <v>583.44</v>
       </c>
       <c r="E641" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="642" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A642" s="0" t="s">
-        <v>1366</v>
+        <v>1349</v>
       </c>
       <c r="B642" s="6" t="s">
-        <v>1367</v>
+        <v>1350</v>
       </c>
       <c r="C642" s="0" t="s">
-        <v>1367</v>
+        <v>1351</v>
       </c>
       <c r="D642" s="0">
-        <v>1354</v>
+        <v>4400.88</v>
       </c>
       <c r="E642" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="643" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A643" s="0" t="s">
-        <v>1368</v>
+        <v>1352</v>
       </c>
       <c r="B643" s="6" t="s">
-        <v>1369</v>
+        <v>1353</v>
       </c>
       <c r="C643" s="0" t="s">
-        <v>1370</v>
+        <v>1354</v>
       </c>
       <c r="D643" s="0">
-        <v>9993</v>
+        <v>1980</v>
       </c>
       <c r="E643" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="644" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A644" s="0" t="s">
-        <v>1371</v>
+        <v>1355</v>
       </c>
       <c r="B644" s="6" t="s">
-        <v>1372</v>
+        <v>1356</v>
       </c>
       <c r="C644" s="0" t="s">
-        <v>1372</v>
+        <v>1354</v>
       </c>
       <c r="D644" s="0">
-        <v>1353</v>
+        <v>1980</v>
       </c>
       <c r="E644" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="645" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A645" s="0" t="s">
-        <v>1373</v>
+        <v>1357</v>
       </c>
       <c r="B645" s="6" t="s">
-        <v>1374</v>
-[...3 lines deleted...]
-      </c>
+        <v>1358</v>
+      </c>
+      <c r="C645" s="0"/>
       <c r="D645" s="0">
-        <v>9920</v>
+        <v>32035</v>
       </c>
       <c r="E645" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="646" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A646" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A646" s="7"/>
+      <c r="B646" s="7" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C646" s="7"/>
+      <c r="D646" s="7"/>
+      <c r="E646" s="7"/>
     </row>
     <row r="647" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A647" s="0" t="s">
-[...41 lines deleted...]
-    <row r="650" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A647" s="7"/>
+      <c r="B647" s="7" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C647" s="7"/>
+      <c r="D647" s="7"/>
+      <c r="E647" s="7"/>
+    </row>
+    <row r="648" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A648" s="5"/>
+      <c r="B648" s="5" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C648" s="5"/>
+      <c r="D648" s="5"/>
+      <c r="E648" s="5"/>
+    </row>
+    <row r="649" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A649" s="0" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B649" s="6" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C649" s="0" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D649" s="0">
+        <v>2338</v>
+      </c>
+      <c r="E649" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="650" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A650" s="0" t="s">
-        <v>1382</v>
+        <v>1365</v>
       </c>
       <c r="B650" s="6" t="s">
-        <v>1383</v>
+        <v>1366</v>
       </c>
       <c r="C650" s="0" t="s">
-        <v>1384</v>
+        <v>1367</v>
       </c>
       <c r="D650" s="0">
-        <v>250</v>
+        <v>3542</v>
       </c>
       <c r="E650" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="651" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="651" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A651" s="0" t="s">
-        <v>1385</v>
+        <v>1368</v>
       </c>
       <c r="B651" s="6" t="s">
-        <v>1386</v>
+        <v>1369</v>
       </c>
       <c r="C651" s="0" t="s">
-        <v>1387</v>
+        <v>1370</v>
       </c>
       <c r="D651" s="0">
-        <v>250</v>
+        <v>3746</v>
       </c>
       <c r="E651" s="0" t="s">
-        <v>17</v>
-[...17 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="652" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A652" s="5"/>
+      <c r="B652" s="5" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C652" s="5"/>
+      <c r="D652" s="5"/>
+      <c r="E652" s="5"/>
     </row>
     <row r="653" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A653" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A653" s="7"/>
+      <c r="B653" s="7" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C653" s="7"/>
+      <c r="D653" s="7"/>
+      <c r="E653" s="7"/>
     </row>
     <row r="654" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A654" s="0" t="s">
-        <v>1393</v>
+        <v>1372</v>
       </c>
       <c r="B654" s="6" t="s">
-        <v>1394</v>
+        <v>1373</v>
       </c>
       <c r="C654" s="0" t="s">
-        <v>1395</v>
+        <v>1374</v>
       </c>
       <c r="D654" s="0">
-        <v>3600</v>
+        <v>347</v>
       </c>
       <c r="E654" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="655" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A655" s="0" t="s">
-        <v>1396</v>
+        <v>1375</v>
       </c>
       <c r="B655" s="6" t="s">
-        <v>1397</v>
+        <v>1376</v>
       </c>
       <c r="C655" s="0" t="s">
-        <v>1397</v>
+        <v>1377</v>
       </c>
       <c r="D655" s="0">
-        <v>11840</v>
+        <v>320</v>
       </c>
       <c r="E655" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="656" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A656" s="0" t="s">
-        <v>1398</v>
+        <v>1378</v>
       </c>
       <c r="B656" s="6" t="s">
-        <v>1399</v>
+        <v>1379</v>
       </c>
       <c r="C656" s="0" t="s">
-        <v>1400</v>
+        <v>1380</v>
       </c>
       <c r="D656" s="0">
-        <v>9840</v>
+        <v>347</v>
       </c>
       <c r="E656" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="657" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A657" s="7"/>
-[...5 lines deleted...]
-      <c r="E657" s="7"/>
+      <c r="A657" s="0" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B657" s="6" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C657" s="0" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D657" s="0">
+        <v>422</v>
+      </c>
+      <c r="E657" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="658" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A658" s="0" t="s">
-        <v>1402</v>
+        <v>1384</v>
       </c>
       <c r="B658" s="6" t="s">
-        <v>1403</v>
+        <v>1385</v>
       </c>
       <c r="C658" s="0" t="s">
-        <v>1404</v>
+        <v>1386</v>
       </c>
       <c r="D658" s="0">
-        <v>3436.88</v>
+        <v>243</v>
       </c>
       <c r="E658" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="659" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A659" s="0" t="s">
-        <v>1405</v>
+        <v>1387</v>
       </c>
       <c r="B659" s="6" t="s">
-        <v>1406</v>
+        <v>1388</v>
       </c>
       <c r="C659" s="0" t="s">
-        <v>1407</v>
+        <v>1388</v>
       </c>
       <c r="D659" s="0">
-        <v>7332.6</v>
+        <v>320</v>
       </c>
       <c r="E659" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="660" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A660" s="0" t="s">
-        <v>1408</v>
+        <v>1389</v>
       </c>
       <c r="B660" s="6" t="s">
-        <v>1409</v>
+        <v>1390</v>
       </c>
       <c r="C660" s="0" t="s">
-        <v>1410</v>
+        <v>1391</v>
       </c>
       <c r="D660" s="0">
-        <v>5106.68</v>
+        <v>237</v>
       </c>
       <c r="E660" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="661" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A661" s="0" t="s">
-        <v>1411</v>
+        <v>1392</v>
       </c>
       <c r="B661" s="6" t="s">
-        <v>1412</v>
+        <v>1393</v>
       </c>
       <c r="C661" s="0" t="s">
-        <v>1413</v>
+        <v>1394</v>
       </c>
       <c r="D661" s="0">
-        <v>717.29</v>
+        <v>237</v>
       </c>
       <c r="E661" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="662" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A662" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A662" s="7"/>
+      <c r="B662" s="7" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C662" s="7"/>
+      <c r="D662" s="7"/>
+      <c r="E662" s="7"/>
     </row>
     <row r="663" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A663" s="0" t="s">
-        <v>1417</v>
+        <v>1396</v>
       </c>
       <c r="B663" s="6" t="s">
-        <v>1418</v>
+        <v>1397</v>
       </c>
       <c r="C663" s="0" t="s">
-        <v>1419</v>
+        <v>1398</v>
       </c>
       <c r="D663" s="0">
-        <v>2439.36</v>
+        <v>349</v>
       </c>
       <c r="E663" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="664" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A664" s="0" t="s">
-        <v>1420</v>
+        <v>1399</v>
       </c>
       <c r="B664" s="6" t="s">
-        <v>1421</v>
+        <v>1400</v>
       </c>
       <c r="C664" s="0" t="s">
-        <v>1422</v>
+        <v>1401</v>
       </c>
       <c r="D664" s="0">
-        <v>752</v>
+        <v>320</v>
       </c>
       <c r="E664" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="665" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A665" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A665" s="7"/>
+      <c r="B665" s="7" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C665" s="7"/>
+      <c r="D665" s="7"/>
+      <c r="E665" s="7"/>
     </row>
     <row r="666" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A666" s="0" t="s">
-        <v>1426</v>
+        <v>1403</v>
       </c>
       <c r="B666" s="6" t="s">
-        <v>1427</v>
+        <v>1404</v>
       </c>
       <c r="C666" s="0" t="s">
-        <v>1428</v>
+        <v>1405</v>
       </c>
       <c r="D666" s="0">
-        <v>577</v>
+        <v>441</v>
       </c>
       <c r="E666" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="667" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A667" s="0" t="s">
-        <v>1429</v>
+        <v>1406</v>
       </c>
       <c r="B667" s="6" t="s">
-        <v>1430</v>
+        <v>1407</v>
       </c>
       <c r="C667" s="0" t="s">
-        <v>1431</v>
+        <v>1407</v>
       </c>
       <c r="D667" s="0">
-        <v>920</v>
+        <v>582</v>
       </c>
       <c r="E667" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="668" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A668" s="0" t="s">
-        <v>1432</v>
+        <v>1408</v>
       </c>
       <c r="B668" s="6" t="s">
-        <v>1433</v>
+        <v>1409</v>
       </c>
       <c r="C668" s="0" t="s">
-        <v>1434</v>
+        <v>1410</v>
       </c>
       <c r="D668" s="0">
-        <v>656.3</v>
+        <v>955</v>
       </c>
       <c r="E668" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="669" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A669" s="0" t="s">
-        <v>1435</v>
+        <v>1411</v>
       </c>
       <c r="B669" s="6" t="s">
-        <v>1436</v>
+        <v>1412</v>
       </c>
       <c r="C669" s="0" t="s">
-        <v>1437</v>
+        <v>1412</v>
       </c>
       <c r="D669" s="0">
-        <v>1844.04</v>
+        <v>620</v>
       </c>
       <c r="E669" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="670" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A670" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A670" s="7"/>
+      <c r="B670" s="7" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C670" s="7"/>
+      <c r="D670" s="7"/>
+      <c r="E670" s="7"/>
     </row>
     <row r="671" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A671" s="0" t="s">
-        <v>1441</v>
+        <v>1414</v>
       </c>
       <c r="B671" s="6" t="s">
-        <v>1442</v>
+        <v>1415</v>
       </c>
       <c r="C671" s="0" t="s">
-        <v>1443</v>
+        <v>1416</v>
       </c>
       <c r="D671" s="0">
-        <v>2705.08</v>
+        <v>44</v>
       </c>
       <c r="E671" s="0" t="s">
-        <v>17</v>
-[...17 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="672" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A672" s="5"/>
+      <c r="B672" s="5" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C672" s="5"/>
+      <c r="D672" s="5"/>
+      <c r="E672" s="5"/>
     </row>
     <row r="673" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A673" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A673" s="7"/>
+      <c r="B673" s="7" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C673" s="7"/>
+      <c r="D673" s="7"/>
+      <c r="E673" s="7"/>
     </row>
     <row r="674" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A674" s="0" t="s">
-        <v>1450</v>
+        <v>1419</v>
       </c>
       <c r="B674" s="6" t="s">
-        <v>1451</v>
+        <v>1420</v>
       </c>
       <c r="C674" s="0" t="s">
-        <v>1452</v>
+        <v>1421</v>
       </c>
       <c r="D674" s="0">
-        <v>3207.47</v>
+        <v>1836</v>
       </c>
       <c r="E674" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="675" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A675" s="0" t="s">
-        <v>1453</v>
+        <v>1422</v>
       </c>
       <c r="B675" s="6" t="s">
-        <v>1454</v>
+        <v>1423</v>
       </c>
       <c r="C675" s="0" t="s">
-        <v>1455</v>
+        <v>1424</v>
       </c>
       <c r="D675" s="0">
-        <v>1331.48</v>
+        <v>1938</v>
       </c>
       <c r="E675" s="0" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row r="676" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A676" s="0" t="s">
-        <v>1456</v>
+        <v>1425</v>
       </c>
       <c r="B676" s="6" t="s">
-        <v>1457</v>
+        <v>1426</v>
       </c>
       <c r="C676" s="0" t="s">
-        <v>1458</v>
+        <v>1427</v>
       </c>
       <c r="D676" s="0">
-        <v>1373.59</v>
+        <v>2600</v>
       </c>
       <c r="E676" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="677" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A677" s="0" t="s">
-        <v>1459</v>
+        <v>1428</v>
       </c>
       <c r="B677" s="6" t="s">
-        <v>1460</v>
+        <v>1429</v>
       </c>
       <c r="C677" s="0" t="s">
-        <v>1461</v>
+        <v>1430</v>
       </c>
       <c r="D677" s="0">
-        <v>175.69</v>
+        <v>4000</v>
       </c>
       <c r="E677" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="678" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A678" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A678" s="7"/>
+      <c r="B678" s="7" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C678" s="7"/>
+      <c r="D678" s="7"/>
+      <c r="E678" s="7"/>
     </row>
     <row r="679" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A679" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A679" s="7"/>
+      <c r="B679" s="7" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C679" s="7"/>
+      <c r="D679" s="7"/>
+      <c r="E679" s="7"/>
     </row>
     <row r="680" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A680" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A680" s="7"/>
+      <c r="B680" s="7" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C680" s="7"/>
+      <c r="D680" s="7"/>
+      <c r="E680" s="7"/>
     </row>
     <row r="681" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A681" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A681" s="7"/>
+      <c r="B681" s="7" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C681" s="7"/>
+      <c r="D681" s="7"/>
+      <c r="E681" s="7"/>
     </row>
     <row r="682" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A682" s="0" t="s">
-        <v>1474</v>
+        <v>1435</v>
       </c>
       <c r="B682" s="6" t="s">
-        <v>1475</v>
+        <v>1436</v>
       </c>
       <c r="C682" s="0" t="s">
-        <v>1476</v>
+        <v>1437</v>
       </c>
       <c r="D682" s="0">
-        <v>3545.78</v>
+        <v>9563</v>
       </c>
       <c r="E682" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="683" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A683" s="0" t="s">
-        <v>1477</v>
+        <v>1438</v>
       </c>
       <c r="B683" s="6" t="s">
-        <v>1478</v>
+        <v>1439</v>
       </c>
       <c r="C683" s="0" t="s">
-        <v>1479</v>
+        <v>1440</v>
       </c>
       <c r="D683" s="0">
-        <v>1373.59</v>
+        <v>10838</v>
       </c>
       <c r="E683" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="684" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A684" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A684" s="7"/>
+      <c r="B684" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C684" s="7"/>
+      <c r="D684" s="7"/>
+      <c r="E684" s="7"/>
     </row>
     <row r="685" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A685" s="0" t="s">
-        <v>1483</v>
+        <v>1441</v>
       </c>
       <c r="B685" s="6" t="s">
-        <v>1484</v>
+        <v>1442</v>
       </c>
       <c r="C685" s="0" t="s">
-        <v>1484</v>
+        <v>1443</v>
       </c>
       <c r="D685" s="0">
-        <v>143.42</v>
+        <v>100</v>
       </c>
       <c r="E685" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="686" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A686" s="0" t="s">
-        <v>1485</v>
+        <v>1444</v>
       </c>
       <c r="B686" s="6" t="s">
-        <v>1486</v>
+        <v>1445</v>
       </c>
       <c r="C686" s="0" t="s">
-        <v>1487</v>
+        <v>1446</v>
       </c>
       <c r="D686" s="0">
-        <v>2904</v>
+        <v>1.5</v>
       </c>
       <c r="E686" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="687" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A687" s="0" t="s">
-        <v>1488</v>
+        <v>1447</v>
       </c>
       <c r="B687" s="6" t="s">
-        <v>1489</v>
+        <v>1448</v>
       </c>
       <c r="C687" s="0" t="s">
-        <v>1490</v>
+        <v>1448</v>
       </c>
       <c r="D687" s="0">
-        <v>641.78</v>
+        <v>1.5</v>
       </c>
       <c r="E687" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="688" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A688" s="0" t="s">
-        <v>1491</v>
+        <v>1449</v>
       </c>
       <c r="B688" s="6" t="s">
-        <v>1492</v>
+        <v>1450</v>
       </c>
       <c r="C688" s="0" t="s">
-        <v>1493</v>
+        <v>1450</v>
       </c>
       <c r="D688" s="0">
-        <v>4840.97</v>
+        <v>1.5</v>
       </c>
       <c r="E688" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="689" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A689" s="0" t="s">
-        <v>1494</v>
+        <v>1451</v>
       </c>
       <c r="B689" s="6" t="s">
-        <v>1495</v>
+        <v>1452</v>
       </c>
       <c r="C689" s="0" t="s">
-        <v>1496</v>
+        <v>1452</v>
       </c>
       <c r="D689" s="0">
-        <v>2178</v>
+        <v>1.5</v>
       </c>
       <c r="E689" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="690" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A690" s="0" t="s">
-        <v>1497</v>
+        <v>1453</v>
       </c>
       <c r="B690" s="6" t="s">
-        <v>1498</v>
+        <v>1454</v>
       </c>
       <c r="C690" s="0" t="s">
-        <v>1496</v>
+        <v>1454</v>
       </c>
       <c r="D690" s="0">
-        <v>2178</v>
+        <v>1.5</v>
       </c>
       <c r="E690" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="691" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A691" s="7"/>
       <c r="B691" s="7" t="s">
-        <v>1499</v>
+        <v>1455</v>
       </c>
       <c r="C691" s="7"/>
       <c r="D691" s="7"/>
       <c r="E691" s="7"/>
     </row>
-    <row r="692" spans="1:5" hidden="true" outlineLevel="3">
-[...51 lines deleted...]
-    <row r="696" spans="1:5" hidden="true" outlineLevel="2">
+    <row r="692" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A692" s="5"/>
+      <c r="B692" s="5" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C692" s="5"/>
+      <c r="D692" s="5"/>
+      <c r="E692" s="5"/>
+    </row>
+    <row r="693" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A693" s="7"/>
+      <c r="B693" s="7" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C693" s="7"/>
+      <c r="D693" s="7"/>
+      <c r="E693" s="7"/>
+    </row>
+    <row r="694" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A694" s="7"/>
+      <c r="B694" s="7" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C694" s="7"/>
+      <c r="D694" s="7"/>
+      <c r="E694" s="7"/>
+    </row>
+    <row r="695" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A695" s="7"/>
+      <c r="B695" s="7" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C695" s="7"/>
+      <c r="D695" s="7"/>
+      <c r="E695" s="7"/>
+    </row>
+    <row r="696" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A696" s="0" t="s">
-        <v>1508</v>
+        <v>1460</v>
       </c>
       <c r="B696" s="6" t="s">
-        <v>1509</v>
+        <v>1461</v>
       </c>
       <c r="C696" s="0" t="s">
-        <v>1510</v>
+        <v>1462</v>
       </c>
       <c r="D696" s="0">
-        <v>6129</v>
+        <v>3000</v>
       </c>
       <c r="E696" s="0" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      <c r="E697" s="5"/>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="697" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A697" s="7"/>
+      <c r="B697" s="7" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C697" s="7"/>
+      <c r="D697" s="7"/>
+      <c r="E697" s="7"/>
     </row>
     <row r="698" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A698" s="7"/>
-[...5 lines deleted...]
-      <c r="E698" s="7"/>
+      <c r="A698" s="0" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B698" s="6" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C698" s="0" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D698" s="0">
+        <v>1400</v>
+      </c>
+      <c r="E698" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="699" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A699" s="0" t="s">
-        <v>1512</v>
+        <v>1466</v>
       </c>
       <c r="B699" s="6" t="s">
-        <v>1513</v>
+        <v>1467</v>
       </c>
       <c r="C699" s="0" t="s">
-        <v>1514</v>
+        <v>1468</v>
       </c>
       <c r="D699" s="0">
-        <v>347</v>
+        <v>1743</v>
       </c>
       <c r="E699" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="700" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A700" s="0" t="s">
-        <v>1515</v>
+        <v>1469</v>
       </c>
       <c r="B700" s="6" t="s">
-        <v>1516</v>
+        <v>1470</v>
       </c>
       <c r="C700" s="0" t="s">
-        <v>1517</v>
+        <v>1471</v>
       </c>
       <c r="D700" s="0">
-        <v>320</v>
+        <v>1635</v>
       </c>
       <c r="E700" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="701" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A701" s="0" t="s">
-        <v>1518</v>
+        <v>1472</v>
       </c>
       <c r="B701" s="6" t="s">
-        <v>1519</v>
+        <v>1473</v>
       </c>
       <c r="C701" s="0" t="s">
-        <v>1520</v>
+        <v>1474</v>
       </c>
       <c r="D701" s="0">
-        <v>347</v>
+        <v>1014</v>
       </c>
       <c r="E701" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="702" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A702" s="0" t="s">
-        <v>1521</v>
+        <v>1475</v>
       </c>
       <c r="B702" s="6" t="s">
-        <v>1522</v>
+        <v>1476</v>
       </c>
       <c r="C702" s="0" t="s">
-        <v>1523</v>
+        <v>1477</v>
       </c>
       <c r="D702" s="0">
-        <v>422</v>
+        <v>1589</v>
       </c>
       <c r="E702" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="703" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A703" s="0" t="s">
-        <v>1524</v>
+        <v>1478</v>
       </c>
       <c r="B703" s="6" t="s">
-        <v>1525</v>
+        <v>1479</v>
       </c>
       <c r="C703" s="0" t="s">
-        <v>1526</v>
+        <v>1480</v>
       </c>
       <c r="D703" s="0">
-        <v>270</v>
+        <v>2000</v>
       </c>
       <c r="E703" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="704" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A704" s="0" t="s">
-        <v>1527</v>
+        <v>1481</v>
       </c>
       <c r="B704" s="6" t="s">
-        <v>1528</v>
+        <v>1482</v>
       </c>
       <c r="C704" s="0" t="s">
-        <v>1528</v>
+        <v>1483</v>
       </c>
       <c r="D704" s="0">
-        <v>320</v>
+        <v>500</v>
       </c>
       <c r="E704" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="705" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A705" s="0" t="s">
-        <v>1529</v>
+        <v>1484</v>
       </c>
       <c r="B705" s="6" t="s">
-        <v>1530</v>
+        <v>1485</v>
       </c>
       <c r="C705" s="0" t="s">
-        <v>1531</v>
+        <v>1486</v>
       </c>
       <c r="D705" s="0">
-        <v>237</v>
+        <v>985</v>
       </c>
       <c r="E705" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="706" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A706" s="0" t="s">
-        <v>1532</v>
+        <v>1487</v>
       </c>
       <c r="B706" s="6" t="s">
-        <v>1533</v>
+        <v>1488</v>
       </c>
       <c r="C706" s="0" t="s">
-        <v>1534</v>
+        <v>1489</v>
       </c>
       <c r="D706" s="0">
-        <v>237</v>
+        <v>5</v>
       </c>
       <c r="E706" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="707" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A707" s="7"/>
-[...5 lines deleted...]
-      <c r="E707" s="7"/>
+      <c r="A707" s="0" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B707" s="6" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C707" s="0" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D707" s="0">
+        <v>1000</v>
+      </c>
+      <c r="E707" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="708" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A708" s="0" t="s">
-        <v>1536</v>
+        <v>1493</v>
       </c>
       <c r="B708" s="6" t="s">
-        <v>1537</v>
+        <v>1494</v>
       </c>
       <c r="C708" s="0" t="s">
-        <v>1538</v>
+        <v>1495</v>
       </c>
       <c r="D708" s="0">
-        <v>349</v>
+        <v>2000</v>
       </c>
       <c r="E708" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="709" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A709" s="0" t="s">
-        <v>1539</v>
+        <v>1496</v>
       </c>
       <c r="B709" s="6" t="s">
-        <v>1540</v>
+        <v>1497</v>
       </c>
       <c r="C709" s="0" t="s">
-        <v>1541</v>
+        <v>1498</v>
       </c>
       <c r="D709" s="0">
-        <v>320</v>
+        <v>600</v>
       </c>
       <c r="E709" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="710" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A710" s="7"/>
-[...5 lines deleted...]
-      <c r="E710" s="7"/>
+      <c r="A710" s="0" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B710" s="6" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C710" s="0" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D710" s="0">
+        <v>800</v>
+      </c>
+      <c r="E710" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="711" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A711" s="0" t="s">
-        <v>1543</v>
+        <v>1502</v>
       </c>
       <c r="B711" s="6" t="s">
-        <v>1544</v>
+        <v>1503</v>
       </c>
       <c r="C711" s="0" t="s">
-        <v>1545</v>
+        <v>1503</v>
       </c>
       <c r="D711" s="0">
-        <v>504</v>
+        <v>438</v>
       </c>
       <c r="E711" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="712" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A712" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A712" s="7"/>
+      <c r="B712" s="7" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C712" s="7"/>
+      <c r="D712" s="7"/>
+      <c r="E712" s="7"/>
     </row>
     <row r="713" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A713" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A713" s="7"/>
+      <c r="B713" s="7" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C713" s="7"/>
+      <c r="D713" s="7"/>
+      <c r="E713" s="7"/>
     </row>
     <row r="714" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A714" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A714" s="7"/>
+      <c r="B714" s="7" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C714" s="7"/>
+      <c r="D714" s="7"/>
+      <c r="E714" s="7"/>
     </row>
     <row r="715" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A715" s="7"/>
       <c r="B715" s="7" t="s">
-        <v>1553</v>
+        <v>1507</v>
       </c>
       <c r="C715" s="7"/>
       <c r="D715" s="7"/>
       <c r="E715" s="7"/>
     </row>
     <row r="716" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A716" s="0" t="s">
-[...22 lines deleted...]
-      <c r="E717" s="5"/>
+      <c r="A716" s="7"/>
+      <c r="B716" s="7" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C716" s="7"/>
+      <c r="D716" s="7"/>
+      <c r="E716" s="7"/>
+    </row>
+    <row r="717" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A717" s="7"/>
+      <c r="B717" s="7" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C717" s="7"/>
+      <c r="D717" s="7"/>
+      <c r="E717" s="7"/>
     </row>
     <row r="718" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A718" s="7"/>
       <c r="B718" s="7" t="s">
-        <v>1558</v>
+        <v>1510</v>
       </c>
       <c r="C718" s="7"/>
       <c r="D718" s="7"/>
       <c r="E718" s="7"/>
     </row>
-    <row r="719" spans="1:5" hidden="true" outlineLevel="3">
-[...16 lines deleted...]
-    <row r="720" spans="1:5" hidden="true" outlineLevel="3">
+    <row r="719" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A719" s="5"/>
+      <c r="B719" s="5" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C719" s="5"/>
+      <c r="D719" s="5"/>
+      <c r="E719" s="5"/>
+    </row>
+    <row r="720" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A720" s="0" t="s">
-        <v>1562</v>
+        <v>1512</v>
       </c>
       <c r="B720" s="6" t="s">
-        <v>1563</v>
+        <v>1513</v>
       </c>
       <c r="C720" s="0" t="s">
-        <v>1564</v>
+        <v>1514</v>
       </c>
       <c r="D720" s="0">
-        <v>2214</v>
+        <v>746</v>
       </c>
       <c r="E720" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="721" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="721" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A721" s="0" t="s">
-        <v>1565</v>
+        <v>1515</v>
       </c>
       <c r="B721" s="6" t="s">
-        <v>1566</v>
+        <v>1516</v>
       </c>
       <c r="C721" s="0" t="s">
-        <v>1567</v>
+        <v>1517</v>
       </c>
       <c r="D721" s="0">
-        <v>2600</v>
+        <v>1049</v>
       </c>
       <c r="E721" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="722" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="722" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A722" s="0" t="s">
-        <v>1568</v>
+        <v>1518</v>
       </c>
       <c r="B722" s="6" t="s">
-        <v>1569</v>
+        <v>1519</v>
       </c>
       <c r="C722" s="0" t="s">
-        <v>1570</v>
+        <v>1520</v>
       </c>
       <c r="D722" s="0">
-        <v>4190</v>
+        <v>851</v>
       </c>
       <c r="E722" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="723" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="723" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A723" s="0" t="s">
-        <v>1571</v>
+        <v>1521</v>
       </c>
       <c r="B723" s="6" t="s">
-        <v>1572</v>
+        <v>1522</v>
       </c>
       <c r="C723" s="0" t="s">
-        <v>1573</v>
+        <v>1523</v>
       </c>
       <c r="D723" s="0">
-        <v>4900</v>
+        <v>1082</v>
       </c>
       <c r="E723" s="0" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      <c r="E724" s="7"/>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="724" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A724" s="5"/>
+      <c r="B724" s="5" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C724" s="5"/>
+      <c r="D724" s="5"/>
+      <c r="E724" s="5"/>
     </row>
     <row r="725" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A725" s="7"/>
       <c r="B725" s="7" t="s">
-        <v>1575</v>
+        <v>1524</v>
       </c>
       <c r="C725" s="7"/>
       <c r="D725" s="7"/>
       <c r="E725" s="7"/>
     </row>
     <row r="726" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A726" s="7"/>
-[...5 lines deleted...]
-      <c r="E726" s="7"/>
+      <c r="A726" s="0" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B726" s="6" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C726" s="0" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D726" s="0">
+        <v>616</v>
+      </c>
+      <c r="E726" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="727" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A727" s="7"/>
-[...5 lines deleted...]
-      <c r="E727" s="7"/>
+      <c r="A727" s="0" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B727" s="6" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C727" s="0" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D727" s="0">
+        <v>450</v>
+      </c>
+      <c r="E727" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="728" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A728" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A728" s="7"/>
+      <c r="B728" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C728" s="7"/>
+      <c r="D728" s="7"/>
+      <c r="E728" s="7"/>
     </row>
     <row r="729" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A729" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A729" s="7"/>
+      <c r="B729" s="7" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C729" s="7"/>
+      <c r="D729" s="7"/>
+      <c r="E729" s="7"/>
     </row>
     <row r="730" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A730" s="7"/>
-[...5 lines deleted...]
-      <c r="E730" s="7"/>
+      <c r="A730" s="0" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B730" s="6" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C730" s="0" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D730" s="0">
+        <v>809</v>
+      </c>
+      <c r="E730" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="731" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A731" s="0" t="s">
-        <v>1584</v>
+        <v>1534</v>
       </c>
       <c r="B731" s="6" t="s">
-        <v>1585</v>
+        <v>1535</v>
       </c>
       <c r="C731" s="0" t="s">
-        <v>1586</v>
+        <v>1535</v>
       </c>
       <c r="D731" s="0">
-        <v>100</v>
+        <v>641</v>
       </c>
       <c r="E731" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="732" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A732" s="0" t="s">
-        <v>1587</v>
+        <v>1536</v>
       </c>
       <c r="B732" s="6" t="s">
-        <v>1588</v>
+        <v>1537</v>
       </c>
       <c r="C732" s="0" t="s">
-        <v>1589</v>
+        <v>1537</v>
       </c>
       <c r="D732" s="0">
-        <v>1.5</v>
+        <v>641</v>
       </c>
       <c r="E732" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="733" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A733" s="0" t="s">
-        <v>1590</v>
+        <v>1538</v>
       </c>
       <c r="B733" s="6" t="s">
-        <v>1591</v>
+        <v>1539</v>
       </c>
       <c r="C733" s="0" t="s">
-        <v>1591</v>
+        <v>1539</v>
       </c>
       <c r="D733" s="0">
-        <v>1.5</v>
+        <v>816</v>
       </c>
       <c r="E733" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="734" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A734" s="0" t="s">
-        <v>1592</v>
+        <v>1540</v>
       </c>
       <c r="B734" s="6" t="s">
-        <v>1593</v>
+        <v>1541</v>
       </c>
       <c r="C734" s="0" t="s">
-        <v>1593</v>
+        <v>1541</v>
       </c>
       <c r="D734" s="0">
-        <v>1.5</v>
+        <v>641</v>
       </c>
       <c r="E734" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="735" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A735" s="0" t="s">
-        <v>1594</v>
+        <v>1542</v>
       </c>
       <c r="B735" s="6" t="s">
-        <v>1595</v>
+        <v>1543</v>
       </c>
       <c r="C735" s="0" t="s">
-        <v>1595</v>
+        <v>1543</v>
       </c>
       <c r="D735" s="0">
-        <v>1.5</v>
+        <v>641</v>
       </c>
       <c r="E735" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="736" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A736" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A736" s="7"/>
+      <c r="B736" s="7" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C736" s="7"/>
+      <c r="D736" s="7"/>
+      <c r="E736" s="7"/>
     </row>
     <row r="737" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A737" s="7"/>
-[...14 lines deleted...]
-      <c r="E738" s="5"/>
+      <c r="A737" s="0" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B737" s="6" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C737" s="0" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D737" s="0">
+        <v>308</v>
+      </c>
+      <c r="E737" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="738" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A738" s="0" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B738" s="6" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C738" s="0" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D738" s="0">
+        <v>308</v>
+      </c>
+      <c r="E738" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="739" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A739" s="7"/>
-[...5 lines deleted...]
-      <c r="E739" s="7"/>
+      <c r="A739" s="0" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B739" s="6" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C739" s="0" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D739" s="0">
+        <v>250</v>
+      </c>
+      <c r="E739" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="740" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A740" s="7"/>
-[...5 lines deleted...]
-      <c r="E740" s="7"/>
+      <c r="A740" s="0" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B740" s="6" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C740" s="0" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D740" s="0">
+        <v>250</v>
+      </c>
+      <c r="E740" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="741" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A741" s="7"/>
-[...5 lines deleted...]
-      <c r="E741" s="7"/>
+      <c r="A741" s="0" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B741" s="6" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C741" s="0" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D741" s="0">
+        <v>250</v>
+      </c>
+      <c r="E741" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="742" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A742" s="0" t="s">
-        <v>1603</v>
+        <v>1557</v>
       </c>
       <c r="B742" s="6" t="s">
-        <v>1604</v>
+        <v>1558</v>
       </c>
       <c r="C742" s="0" t="s">
-        <v>1605</v>
+        <v>1552</v>
       </c>
       <c r="D742" s="0">
-        <v>3230</v>
+        <v>250</v>
       </c>
       <c r="E742" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="743" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A743" s="7"/>
-[...5 lines deleted...]
-      <c r="E743" s="7"/>
+      <c r="A743" s="0" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B743" s="6" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C743" s="0" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D743" s="0">
+        <v>250</v>
+      </c>
+      <c r="E743" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="744" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A744" s="0" t="s">
-        <v>1607</v>
+        <v>1561</v>
       </c>
       <c r="B744" s="6" t="s">
-        <v>1608</v>
+        <v>1562</v>
       </c>
       <c r="C744" s="0" t="s">
-        <v>1608</v>
+        <v>1563</v>
       </c>
       <c r="D744" s="0">
-        <v>1600</v>
+        <v>250</v>
       </c>
       <c r="E744" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="745" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A745" s="0" t="s">
-        <v>1609</v>
+        <v>1564</v>
       </c>
       <c r="B745" s="6" t="s">
-        <v>1610</v>
+        <v>1565</v>
       </c>
       <c r="C745" s="0" t="s">
-        <v>1611</v>
+        <v>1563</v>
       </c>
       <c r="D745" s="0">
-        <v>1992</v>
+        <v>250</v>
       </c>
       <c r="E745" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="746" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A746" s="0" t="s">
-        <v>1612</v>
+        <v>1566</v>
       </c>
       <c r="B746" s="6" t="s">
-        <v>1613</v>
+        <v>1567</v>
       </c>
       <c r="C746" s="0" t="s">
-        <v>1614</v>
+        <v>1563</v>
       </c>
       <c r="D746" s="0">
-        <v>1868</v>
+        <v>250</v>
       </c>
       <c r="E746" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="747" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A747" s="0" t="s">
-        <v>1615</v>
+        <v>1568</v>
       </c>
       <c r="B747" s="6" t="s">
-        <v>1616</v>
+        <v>1569</v>
       </c>
       <c r="C747" s="0" t="s">
-        <v>1617</v>
+        <v>1563</v>
       </c>
       <c r="D747" s="0">
-        <v>1159</v>
+        <v>250</v>
       </c>
       <c r="E747" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="748" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A748" s="0" t="s">
-        <v>1618</v>
+        <v>1570</v>
       </c>
       <c r="B748" s="6" t="s">
-        <v>1619</v>
+        <v>1571</v>
       </c>
       <c r="C748" s="0" t="s">
-        <v>1620</v>
+        <v>1572</v>
       </c>
       <c r="D748" s="0">
-        <v>1816</v>
+        <v>250</v>
       </c>
       <c r="E748" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="749" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A749" s="0" t="s">
-        <v>1621</v>
+        <v>1573</v>
       </c>
       <c r="B749" s="6" t="s">
-        <v>1622</v>
+        <v>1574</v>
       </c>
       <c r="C749" s="0" t="s">
-        <v>1623</v>
+        <v>1575</v>
       </c>
       <c r="D749" s="0">
-        <v>2000</v>
+        <v>322</v>
       </c>
       <c r="E749" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="750" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A750" s="0" t="s">
-        <v>1624</v>
+        <v>1576</v>
       </c>
       <c r="B750" s="6" t="s">
-        <v>1625</v>
+        <v>1577</v>
       </c>
       <c r="C750" s="0" t="s">
-        <v>1626</v>
+        <v>1575</v>
       </c>
       <c r="D750" s="0">
-        <v>500</v>
+        <v>322</v>
       </c>
       <c r="E750" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="751" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A751" s="0" t="s">
-        <v>1627</v>
+        <v>1578</v>
       </c>
       <c r="B751" s="6" t="s">
-        <v>1628</v>
+        <v>1579</v>
       </c>
       <c r="C751" s="0" t="s">
-        <v>1629</v>
+        <v>1572</v>
       </c>
       <c r="D751" s="0">
-        <v>1126</v>
+        <v>322</v>
       </c>
       <c r="E751" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="752" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A752" s="0" t="s">
-        <v>1630</v>
+        <v>1580</v>
       </c>
       <c r="B752" s="6" t="s">
-        <v>1631</v>
+        <v>1581</v>
       </c>
       <c r="C752" s="0" t="s">
-        <v>1632</v>
+        <v>1572</v>
       </c>
       <c r="D752" s="0">
-        <v>5</v>
+        <v>322</v>
       </c>
       <c r="E752" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="753" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A753" s="0" t="s">
-        <v>1633</v>
+        <v>1582</v>
       </c>
       <c r="B753" s="6" t="s">
-        <v>1634</v>
+        <v>1583</v>
       </c>
       <c r="C753" s="0" t="s">
-        <v>1635</v>
+        <v>1547</v>
       </c>
       <c r="D753" s="0">
-        <v>1000</v>
+        <v>308</v>
       </c>
       <c r="E753" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="754" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A754" s="0" t="s">
-        <v>1636</v>
+        <v>1584</v>
       </c>
       <c r="B754" s="6" t="s">
-        <v>1637</v>
+        <v>1585</v>
       </c>
       <c r="C754" s="0" t="s">
-        <v>1638</v>
+        <v>1585</v>
       </c>
       <c r="D754" s="0">
-        <v>2000</v>
+        <v>389</v>
       </c>
       <c r="E754" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="755" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A755" s="0" t="s">
-        <v>1639</v>
+        <v>1586</v>
       </c>
       <c r="B755" s="6" t="s">
-        <v>1640</v>
+        <v>1587</v>
       </c>
       <c r="C755" s="0" t="s">
-        <v>1641</v>
+        <v>1587</v>
       </c>
       <c r="D755" s="0">
-        <v>600</v>
+        <v>389</v>
       </c>
       <c r="E755" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="756" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A756" s="0" t="s">
-        <v>1642</v>
+        <v>1588</v>
       </c>
       <c r="B756" s="6" t="s">
-        <v>1643</v>
+        <v>1589</v>
       </c>
       <c r="C756" s="0" t="s">
-        <v>1644</v>
+        <v>1590</v>
       </c>
       <c r="D756" s="0">
-        <v>800</v>
+        <v>557</v>
       </c>
       <c r="E756" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="757" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A757" s="0" t="s">
-        <v>1645</v>
+        <v>1591</v>
       </c>
       <c r="B757" s="6" t="s">
-        <v>1646</v>
+        <v>1592</v>
       </c>
       <c r="C757" s="0" t="s">
-        <v>1646</v>
+        <v>1593</v>
       </c>
       <c r="D757" s="0">
-        <v>500</v>
+        <v>389</v>
       </c>
       <c r="E757" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="758" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A758" s="7"/>
-[...5 lines deleted...]
-      <c r="E758" s="7"/>
+      <c r="A758" s="0" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B758" s="6" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C758" s="0" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D758" s="0">
+        <v>389</v>
+      </c>
+      <c r="E758" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="759" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A759" s="7"/>
-[...5 lines deleted...]
-      <c r="E759" s="7"/>
+      <c r="A759" s="0" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B759" s="6" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C759" s="0" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D759" s="0">
+        <v>469</v>
+      </c>
+      <c r="E759" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="760" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A760" s="7"/>
-[...5 lines deleted...]
-      <c r="E760" s="7"/>
+      <c r="A760" s="0" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B760" s="6" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C760" s="0" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D760" s="0">
+        <v>498</v>
+      </c>
+      <c r="E760" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="761" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A761" s="7"/>
-[...5 lines deleted...]
-      <c r="E761" s="7"/>
+      <c r="A761" s="0" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B761" s="6" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C761" s="0" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D761" s="0">
+        <v>250</v>
+      </c>
+      <c r="E761" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="762" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A762" s="7"/>
-[...5 lines deleted...]
-      <c r="E762" s="7"/>
+      <c r="A762" s="0" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B762" s="6" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C762" s="0" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D762" s="0">
+        <v>190</v>
+      </c>
+      <c r="E762" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="763" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A763" s="7"/>
-[...5 lines deleted...]
-      <c r="E763" s="7"/>
+      <c r="A763" s="0" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B763" s="6" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C763" s="0" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D763" s="0">
+        <v>190</v>
+      </c>
+      <c r="E763" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="764" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A764" s="7"/>
-[...16 lines deleted...]
-    <row r="766" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A764" s="0" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B764" s="6" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C764" s="0" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D764" s="0">
+        <v>190</v>
+      </c>
+      <c r="E764" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="765" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A765" s="0" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B765" s="6" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C765" s="0" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D765" s="0">
+        <v>214</v>
+      </c>
+      <c r="E765" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="766" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A766" s="0" t="s">
-        <v>1655</v>
+        <v>1614</v>
       </c>
       <c r="B766" s="6" t="s">
-        <v>1656</v>
+        <v>1615</v>
       </c>
       <c r="C766" s="0" t="s">
-        <v>1657</v>
+        <v>1613</v>
       </c>
       <c r="D766" s="0">
-        <v>1598</v>
+        <v>214</v>
       </c>
       <c r="E766" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="767" spans="1:5" hidden="true" outlineLevel="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="767" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A767" s="0" t="s">
-        <v>1658</v>
+        <v>1616</v>
       </c>
       <c r="B767" s="6" t="s">
-        <v>1659</v>
+        <v>1617</v>
       </c>
       <c r="C767" s="0" t="s">
-        <v>1660</v>
+        <v>1613</v>
       </c>
       <c r="D767" s="0">
-        <v>1165</v>
+        <v>214</v>
       </c>
       <c r="E767" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="768" spans="1:5" hidden="true" outlineLevel="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="768" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A768" s="0" t="s">
-        <v>1661</v>
+        <v>1618</v>
       </c>
       <c r="B768" s="6" t="s">
-        <v>1662</v>
+        <v>1619</v>
       </c>
       <c r="C768" s="0" t="s">
-        <v>1663</v>
+        <v>1613</v>
       </c>
       <c r="D768" s="0">
-        <v>1823</v>
+        <v>214</v>
       </c>
       <c r="E768" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="769" spans="1:5" hidden="true" outlineLevel="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="769" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A769" s="0" t="s">
-        <v>1664</v>
+        <v>1620</v>
       </c>
       <c r="B769" s="6" t="s">
-        <v>1665</v>
+        <v>1621</v>
       </c>
       <c r="C769" s="0" t="s">
-        <v>1666</v>
+        <v>1622</v>
       </c>
       <c r="D769" s="0">
-        <v>2318</v>
+        <v>214</v>
       </c>
       <c r="E769" s="0" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      <c r="E770" s="5"/>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="770" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A770" s="0" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B770" s="6" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C770" s="0" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D770" s="0">
+        <v>214</v>
+      </c>
+      <c r="E770" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="771" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A771" s="7"/>
-[...5 lines deleted...]
-      <c r="E771" s="7"/>
+      <c r="A771" s="0" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B771" s="6" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C771" s="0" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D771" s="0">
+        <v>220</v>
+      </c>
+      <c r="E771" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="772" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A772" s="0" t="s">
-        <v>1668</v>
+        <v>1628</v>
       </c>
       <c r="B772" s="6" t="s">
-        <v>1669</v>
+        <v>1629</v>
       </c>
       <c r="C772" s="0" t="s">
-        <v>1669</v>
+        <v>1627</v>
       </c>
       <c r="D772" s="0">
-        <v>616</v>
+        <v>220</v>
       </c>
       <c r="E772" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="773" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A773" s="0" t="s">
-        <v>1670</v>
+        <v>1630</v>
       </c>
       <c r="B773" s="6" t="s">
-        <v>1671</v>
+        <v>1631</v>
       </c>
       <c r="C773" s="0" t="s">
-        <v>1672</v>
+        <v>1632</v>
       </c>
       <c r="D773" s="0">
-        <v>450</v>
+        <v>220</v>
       </c>
       <c r="E773" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="774" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A774" s="7"/>
-[...5 lines deleted...]
-      <c r="E774" s="7"/>
+      <c r="A774" s="0" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B774" s="6" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C774" s="0" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D774" s="0">
+        <v>250</v>
+      </c>
+      <c r="E774" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="775" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A775" s="7"/>
-[...5 lines deleted...]
-      <c r="E775" s="7"/>
+      <c r="A775" s="0" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B775" s="6" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C775" s="0" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D775" s="0">
+        <v>250</v>
+      </c>
+      <c r="E775" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="776" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A776" s="0" t="s">
-        <v>1674</v>
+        <v>1639</v>
       </c>
       <c r="B776" s="6" t="s">
-        <v>1675</v>
+        <v>1640</v>
       </c>
       <c r="C776" s="0" t="s">
-        <v>1676</v>
+        <v>1638</v>
       </c>
       <c r="D776" s="0">
-        <v>809</v>
+        <v>250</v>
       </c>
       <c r="E776" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="777" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A777" s="0" t="s">
-        <v>1677</v>
+        <v>1641</v>
       </c>
       <c r="B777" s="6" t="s">
-        <v>1678</v>
+        <v>1642</v>
       </c>
       <c r="C777" s="0" t="s">
-        <v>1678</v>
+        <v>1643</v>
       </c>
       <c r="D777" s="0">
-        <v>641</v>
+        <v>250</v>
       </c>
       <c r="E777" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="778" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A778" s="0" t="s">
-        <v>1679</v>
+        <v>1644</v>
       </c>
       <c r="B778" s="6" t="s">
-        <v>1680</v>
+        <v>1645</v>
       </c>
       <c r="C778" s="0" t="s">
-        <v>1680</v>
+        <v>1645</v>
       </c>
       <c r="D778" s="0">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E778" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="779" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A779" s="0" t="s">
-        <v>1681</v>
+        <v>1646</v>
       </c>
       <c r="B779" s="6" t="s">
-        <v>1682</v>
-[...1 lines deleted...]
-      <c r="C779" s="0"/>
+        <v>1647</v>
+      </c>
+      <c r="C779" s="0" t="s">
+        <v>1647</v>
+      </c>
       <c r="D779" s="0">
-        <v>816</v>
+        <v>308</v>
       </c>
       <c r="E779" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="780" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A780" s="0" t="s">
-        <v>1683</v>
+        <v>1648</v>
       </c>
       <c r="B780" s="6" t="s">
-        <v>1684</v>
-[...1 lines deleted...]
-      <c r="C780" s="0"/>
+        <v>1649</v>
+      </c>
+      <c r="C780" s="0" t="s">
+        <v>1649</v>
+      </c>
       <c r="D780" s="0">
-        <v>641</v>
+        <v>250</v>
       </c>
       <c r="E780" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="781" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A781" s="0" t="s">
-        <v>1685</v>
+        <v>1650</v>
       </c>
       <c r="B781" s="6" t="s">
-        <v>1686</v>
-[...1 lines deleted...]
-      <c r="C781" s="0"/>
+        <v>1651</v>
+      </c>
+      <c r="C781" s="0" t="s">
+        <v>1651</v>
+      </c>
       <c r="D781" s="0">
-        <v>641</v>
+        <v>308</v>
       </c>
       <c r="E781" s="0" t="s">
-        <v>17</v>
-[...11 lines deleted...]
-    <row r="783" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="782" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A782" s="5"/>
+      <c r="B782" s="5" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C782" s="5"/>
+      <c r="D782" s="5"/>
+      <c r="E782" s="5"/>
+    </row>
+    <row r="783" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A783" s="0" t="s">
-        <v>1688</v>
+        <v>1653</v>
       </c>
       <c r="B783" s="6" t="s">
-        <v>1689</v>
+        <v>1654</v>
       </c>
       <c r="C783" s="0" t="s">
-        <v>1690</v>
+        <v>1655</v>
       </c>
       <c r="D783" s="0">
-        <v>308</v>
+        <v>252</v>
       </c>
       <c r="E783" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="784" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="784" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A784" s="0" t="s">
-        <v>1691</v>
+        <v>1656</v>
       </c>
       <c r="B784" s="6" t="s">
-        <v>1692</v>
+        <v>1657</v>
       </c>
       <c r="C784" s="0" t="s">
-        <v>1690</v>
+        <v>1658</v>
       </c>
       <c r="D784" s="0">
-        <v>308</v>
+        <v>230</v>
       </c>
       <c r="E784" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="785" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="785" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A785" s="0" t="s">
-        <v>1693</v>
+        <v>1659</v>
       </c>
       <c r="B785" s="6" t="s">
-        <v>1694</v>
+        <v>1660</v>
       </c>
       <c r="C785" s="0" t="s">
-        <v>1695</v>
+        <v>1661</v>
       </c>
       <c r="D785" s="0">
-        <v>250</v>
+        <v>297</v>
       </c>
       <c r="E785" s="0" t="s">
-        <v>17</v>
-[...19 lines deleted...]
-    <row r="787" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="786" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A786" s="5"/>
+      <c r="B786" s="5" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C786" s="5"/>
+      <c r="D786" s="5"/>
+      <c r="E786" s="5"/>
+    </row>
+    <row r="787" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A787" s="0" t="s">
-        <v>1698</v>
+        <v>1663</v>
       </c>
       <c r="B787" s="6" t="s">
-        <v>1699</v>
+        <v>1664</v>
       </c>
       <c r="C787" s="0" t="s">
-        <v>1695</v>
+        <v>1665</v>
       </c>
       <c r="D787" s="0">
-        <v>250</v>
+        <v>455</v>
       </c>
       <c r="E787" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="788" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="788" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A788" s="0" t="s">
-        <v>1700</v>
+        <v>1666</v>
       </c>
       <c r="B788" s="6" t="s">
-        <v>1701</v>
+        <v>1667</v>
       </c>
       <c r="C788" s="0" t="s">
-        <v>1695</v>
+        <v>1668</v>
       </c>
       <c r="D788" s="0">
-        <v>250</v>
+        <v>410</v>
       </c>
       <c r="E788" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="789" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="789" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A789" s="0" t="s">
-        <v>1702</v>
+        <v>1669</v>
       </c>
       <c r="B789" s="6" t="s">
-        <v>1703</v>
+        <v>1670</v>
       </c>
       <c r="C789" s="0" t="s">
-        <v>1695</v>
+        <v>1671</v>
       </c>
       <c r="D789" s="0">
-        <v>250</v>
+        <v>455</v>
       </c>
       <c r="E789" s="0" t="s">
-        <v>17</v>
-[...36 lines deleted...]
-    <row r="792" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="790" spans="1:5" outlineLevel="1">
+      <c r="A790" s="4"/>
+      <c r="B790" s="4" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C790" s="4"/>
+      <c r="D790" s="4"/>
+      <c r="E790" s="4"/>
+    </row>
+    <row r="791" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A791" s="5"/>
+      <c r="B791" s="5" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C791" s="5"/>
+      <c r="D791" s="5"/>
+      <c r="E791" s="5"/>
+    </row>
+    <row r="792" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A792" s="0" t="s">
-        <v>1709</v>
+        <v>1674</v>
       </c>
       <c r="B792" s="6" t="s">
-        <v>1710</v>
+        <v>1675</v>
       </c>
       <c r="C792" s="0" t="s">
-        <v>1706</v>
+        <v>1675</v>
       </c>
       <c r="D792" s="0">
-        <v>250</v>
+        <v>8585</v>
       </c>
       <c r="E792" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="793" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="793" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A793" s="0" t="s">
-        <v>1711</v>
+        <v>1676</v>
       </c>
       <c r="B793" s="6" t="s">
-        <v>1712</v>
+        <v>1677</v>
       </c>
       <c r="C793" s="0" t="s">
-        <v>1706</v>
+        <v>1678</v>
       </c>
       <c r="D793" s="0">
-        <v>250</v>
+        <v>25000</v>
       </c>
       <c r="E793" s="0" t="s">
-        <v>17</v>
-[...17 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="794" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A794" s="5"/>
+      <c r="B794" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C794" s="5"/>
+      <c r="D794" s="5"/>
+      <c r="E794" s="5"/>
     </row>
     <row r="795" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A795" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A795" s="7"/>
+      <c r="B795" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C795" s="7"/>
+      <c r="D795" s="7"/>
+      <c r="E795" s="7"/>
     </row>
     <row r="796" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A796" s="0" t="s">
-        <v>1719</v>
+        <v>1679</v>
       </c>
       <c r="B796" s="6" t="s">
-        <v>1720</v>
+        <v>1680</v>
       </c>
       <c r="C796" s="0" t="s">
-        <v>1718</v>
+        <v>1681</v>
       </c>
       <c r="D796" s="0">
-        <v>322</v>
+        <v>595</v>
       </c>
       <c r="E796" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="797" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A797" s="0" t="s">
-        <v>1721</v>
+        <v>1682</v>
       </c>
       <c r="B797" s="6" t="s">
-        <v>1722</v>
+        <v>1683</v>
       </c>
       <c r="C797" s="0" t="s">
-        <v>1715</v>
+        <v>1684</v>
       </c>
       <c r="D797" s="0">
-        <v>322</v>
+        <v>1700</v>
       </c>
       <c r="E797" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="798" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A798" s="0" t="s">
-        <v>1723</v>
+        <v>1685</v>
       </c>
       <c r="B798" s="6" t="s">
-        <v>1724</v>
+        <v>1686</v>
       </c>
       <c r="C798" s="0" t="s">
-        <v>1715</v>
+        <v>1687</v>
       </c>
       <c r="D798" s="0">
-        <v>322</v>
+        <v>595</v>
       </c>
       <c r="E798" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="799" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A799" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A799" s="7"/>
+      <c r="B799" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="C799" s="7"/>
+      <c r="D799" s="7"/>
+      <c r="E799" s="7"/>
     </row>
     <row r="800" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A800" s="0" t="s">
-        <v>1727</v>
+        <v>1688</v>
       </c>
       <c r="B800" s="6" t="s">
-        <v>1728</v>
+        <v>1689</v>
       </c>
       <c r="C800" s="0" t="s">
-        <v>1728</v>
+        <v>1690</v>
       </c>
       <c r="D800" s="0">
-        <v>389</v>
+        <v>1090</v>
       </c>
       <c r="E800" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="801" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A801" s="0" t="s">
-        <v>1729</v>
+        <v>1691</v>
       </c>
       <c r="B801" s="6" t="s">
-        <v>1730</v>
+        <v>1692</v>
       </c>
       <c r="C801" s="0" t="s">
-        <v>1730</v>
+        <v>1693</v>
       </c>
       <c r="D801" s="0">
-        <v>389</v>
+        <v>29220</v>
       </c>
       <c r="E801" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="802" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A802" s="0" t="s">
-[...47 lines deleted...]
-      </c>
+      <c r="A802" s="7"/>
+      <c r="B802" s="7" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C802" s="7"/>
+      <c r="D802" s="7"/>
+      <c r="E802" s="7"/>
+    </row>
+    <row r="803" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A803" s="5"/>
+      <c r="B803" s="5" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C803" s="5"/>
+      <c r="D803" s="5"/>
+      <c r="E803" s="5"/>
+    </row>
+    <row r="804" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A804" s="5"/>
+      <c r="B804" s="5" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C804" s="5"/>
+      <c r="D804" s="5"/>
+      <c r="E804" s="5"/>
     </row>
     <row r="805" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A805" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A805" s="7"/>
+      <c r="B805" s="7" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C805" s="7"/>
+      <c r="D805" s="7"/>
+      <c r="E805" s="7"/>
     </row>
     <row r="806" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A806" s="0" t="s">
-        <v>1741</v>
+        <v>1698</v>
       </c>
       <c r="B806" s="6" t="s">
-        <v>1742</v>
+        <v>1699</v>
       </c>
       <c r="C806" s="0" t="s">
-        <v>1743</v>
+        <v>1700</v>
       </c>
       <c r="D806" s="0">
-        <v>498</v>
+        <v>323</v>
       </c>
       <c r="E806" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="807" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A807" s="0" t="s">
-        <v>1744</v>
+        <v>1701</v>
       </c>
       <c r="B807" s="6" t="s">
-        <v>1745</v>
+        <v>1702</v>
       </c>
       <c r="C807" s="0" t="s">
-        <v>1746</v>
+        <v>1702</v>
       </c>
       <c r="D807" s="0">
-        <v>250</v>
+        <v>425</v>
       </c>
       <c r="E807" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="808" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A808" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A808" s="7"/>
+      <c r="B808" s="7" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C808" s="7"/>
+      <c r="D808" s="7"/>
+      <c r="E808" s="7"/>
     </row>
     <row r="809" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A809" s="0" t="s">
-[...32 lines deleted...]
-    <row r="811" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A809" s="7"/>
+      <c r="B809" s="7" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C809" s="7"/>
+      <c r="D809" s="7"/>
+      <c r="E809" s="7"/>
+    </row>
+    <row r="810" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A810" s="5"/>
+      <c r="B810" s="5" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C810" s="5"/>
+      <c r="D810" s="5"/>
+      <c r="E810" s="5"/>
+    </row>
+    <row r="811" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A811" s="0" t="s">
-        <v>1754</v>
+        <v>1705</v>
       </c>
       <c r="B811" s="6" t="s">
-        <v>1755</v>
+        <v>1706</v>
       </c>
       <c r="C811" s="0" t="s">
-        <v>1756</v>
+        <v>1707</v>
       </c>
       <c r="D811" s="0">
-        <v>214</v>
+        <v>16990</v>
       </c>
       <c r="E811" s="0" t="s">
-        <v>17</v>
-[...53 lines deleted...]
-    <row r="815" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="812" spans="1:5" outlineLevel="1">
+      <c r="A812" s="4"/>
+      <c r="B812" s="4" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C812" s="4"/>
+      <c r="D812" s="4"/>
+      <c r="E812" s="4"/>
+    </row>
+    <row r="813" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A813" s="5"/>
+      <c r="B813" s="5" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C813" s="5"/>
+      <c r="D813" s="5"/>
+      <c r="E813" s="5"/>
+    </row>
+    <row r="814" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A814" s="5"/>
+      <c r="B814" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="C814" s="5"/>
+      <c r="D814" s="5"/>
+      <c r="E814" s="5"/>
+    </row>
+    <row r="815" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A815" s="0" t="s">
-        <v>1763</v>
+        <v>1710</v>
       </c>
       <c r="B815" s="6" t="s">
-        <v>1764</v>
+        <v>1711</v>
       </c>
       <c r="C815" s="0" t="s">
-        <v>1765</v>
+        <v>1712</v>
       </c>
       <c r="D815" s="0">
-        <v>214</v>
+        <v>320</v>
       </c>
       <c r="E815" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="816" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="816" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A816" s="0" t="s">
-        <v>1766</v>
+        <v>1713</v>
       </c>
       <c r="B816" s="6" t="s">
-        <v>1767</v>
+        <v>1714</v>
       </c>
       <c r="C816" s="0" t="s">
-        <v>1765</v>
+        <v>1715</v>
       </c>
       <c r="D816" s="0">
-        <v>214</v>
+        <v>490</v>
       </c>
       <c r="E816" s="0" t="s">
-        <v>17</v>
-[...70 lines deleted...]
-    <row r="821" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="817" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A817" s="5"/>
+      <c r="B817" s="5" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C817" s="5"/>
+      <c r="D817" s="5"/>
+      <c r="E817" s="5"/>
+    </row>
+    <row r="818" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A818" s="5"/>
+      <c r="B818" s="5" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C818" s="5"/>
+      <c r="D818" s="5"/>
+      <c r="E818" s="5"/>
+    </row>
+    <row r="819" spans="1:5" outlineLevel="1">
+      <c r="A819" s="4"/>
+      <c r="B819" s="4" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C819" s="4"/>
+      <c r="D819" s="4"/>
+      <c r="E819" s="4"/>
+    </row>
+    <row r="820" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A820" s="5"/>
+      <c r="B820" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="C820" s="5"/>
+      <c r="D820" s="5"/>
+      <c r="E820" s="5"/>
+    </row>
+    <row r="821" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A821" s="0" t="s">
-        <v>1779</v>
+        <v>1719</v>
       </c>
       <c r="B821" s="6" t="s">
-        <v>1780</v>
+        <v>1720</v>
       </c>
       <c r="C821" s="0" t="s">
-        <v>1781</v>
+        <v>1721</v>
       </c>
       <c r="D821" s="0">
-        <v>250</v>
+        <v>350</v>
       </c>
       <c r="E821" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="822" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="822" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A822" s="0" t="s">
-        <v>1782</v>
+        <v>1722</v>
       </c>
       <c r="B822" s="6" t="s">
-        <v>1783</v>
+        <v>1723</v>
       </c>
       <c r="C822" s="0" t="s">
-        <v>1781</v>
+        <v>1724</v>
       </c>
       <c r="D822" s="0">
-        <v>250</v>
+        <v>590</v>
       </c>
       <c r="E822" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="823" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="823" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A823" s="0" t="s">
-        <v>1784</v>
+        <v>1725</v>
       </c>
       <c r="B823" s="6" t="s">
-        <v>1785</v>
+        <v>1726</v>
       </c>
       <c r="C823" s="0" t="s">
-        <v>1786</v>
+        <v>1727</v>
       </c>
       <c r="D823" s="0">
-        <v>250</v>
+        <v>1050</v>
       </c>
       <c r="E823" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="824" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="824" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A824" s="0" t="s">
-        <v>1787</v>
+        <v>1728</v>
       </c>
       <c r="B824" s="6" t="s">
-        <v>1788</v>
-[...1 lines deleted...]
-      <c r="C824" s="0"/>
+        <v>1729</v>
+      </c>
+      <c r="C824" s="0" t="s">
+        <v>1730</v>
+      </c>
       <c r="D824" s="0">
-        <v>642</v>
+        <v>900</v>
       </c>
       <c r="E824" s="0" t="s">
-        <v>17</v>
-[...30 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="825" spans="1:5" outlineLevel="1">
+      <c r="A825" s="4"/>
+      <c r="B825" s="4" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C825" s="4"/>
+      <c r="D825" s="4"/>
+      <c r="E825" s="4"/>
+    </row>
+    <row r="826" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A826" s="5"/>
+      <c r="B826" s="5" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C826" s="5"/>
+      <c r="D826" s="5"/>
+      <c r="E826" s="5"/>
     </row>
     <row r="827" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A827" s="0" t="s">
-[...54 lines deleted...]
-      </c>
+      <c r="A827" s="7"/>
+      <c r="B827" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C827" s="7"/>
+      <c r="D827" s="7"/>
+      <c r="E827" s="7"/>
+    </row>
+    <row r="828" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A828" s="7"/>
+      <c r="B828" s="7" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C828" s="7"/>
+      <c r="D828" s="7"/>
+      <c r="E828" s="7"/>
+    </row>
+    <row r="829" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A829" s="7"/>
+      <c r="B829" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="C829" s="7"/>
+      <c r="D829" s="7"/>
+      <c r="E829" s="7"/>
+    </row>
+    <row r="830" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A830" s="7"/>
+      <c r="B830" s="7" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C830" s="7"/>
+      <c r="D830" s="7"/>
+      <c r="E830" s="7"/>
     </row>
     <row r="831" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A831" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A831" s="5"/>
+      <c r="B831" s="5" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C831" s="5"/>
+      <c r="D831" s="5"/>
+      <c r="E831" s="5"/>
     </row>
     <row r="832" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A832" s="5"/>
       <c r="B832" s="5" t="s">
-        <v>1805</v>
+        <v>151</v>
       </c>
       <c r="C832" s="5"/>
       <c r="D832" s="5"/>
       <c r="E832" s="5"/>
     </row>
     <row r="833" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A833" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A833" s="5"/>
+      <c r="B833" s="5" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C833" s="5"/>
+      <c r="D833" s="5"/>
+      <c r="E833" s="5"/>
     </row>
     <row r="834" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A834" s="0" t="s">
-        <v>1809</v>
+        <v>1737</v>
       </c>
       <c r="B834" s="6" t="s">
-        <v>1810</v>
+        <v>1738</v>
       </c>
       <c r="C834" s="0" t="s">
-        <v>1811</v>
+        <v>1739</v>
       </c>
       <c r="D834" s="0">
-        <v>455</v>
+        <v>1446</v>
       </c>
       <c r="E834" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="835" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A835" s="0" t="s">
-        <v>1812</v>
+        <v>1740</v>
       </c>
       <c r="B835" s="6" t="s">
-        <v>1813</v>
+        <v>1741</v>
       </c>
       <c r="C835" s="0" t="s">
-        <v>1814</v>
+        <v>1742</v>
       </c>
       <c r="D835" s="0">
-        <v>506</v>
+        <v>1056</v>
       </c>
       <c r="E835" s="0" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      <c r="E836" s="4"/>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="836" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A836" s="0" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B836" s="6" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C836" s="0" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D836" s="0">
+        <v>318</v>
+      </c>
+      <c r="E836" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="837" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A837" s="5"/>
-[...5 lines deleted...]
-      <c r="E837" s="5"/>
+      <c r="A837" s="0" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B837" s="6" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C837" s="0" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D837" s="0">
+        <v>315</v>
+      </c>
+      <c r="E837" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="838" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A838" s="0" t="s">
-        <v>1817</v>
+        <v>1747</v>
       </c>
       <c r="B838" s="6" t="s">
-        <v>1818</v>
+        <v>1748</v>
       </c>
       <c r="C838" s="0" t="s">
-        <v>1819</v>
+        <v>1749</v>
       </c>
       <c r="D838" s="0">
-        <v>8585</v>
+        <v>1411</v>
       </c>
       <c r="E838" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="839" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A839" s="0" t="s">
-        <v>1820</v>
+        <v>1750</v>
       </c>
       <c r="B839" s="6" t="s">
-        <v>1821</v>
+        <v>1751</v>
       </c>
       <c r="C839" s="0" t="s">
-        <v>1822</v>
+        <v>1752</v>
       </c>
       <c r="D839" s="0">
-        <v>25000</v>
+        <v>1898</v>
       </c>
       <c r="E839" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="840" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A840" s="5"/>
-[...16 lines deleted...]
-    <row r="842" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A840" s="0" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B840" s="6" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C840" s="0" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D840" s="0">
+        <v>1898</v>
+      </c>
+      <c r="E840" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="841" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A841" s="0" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B841" s="6" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C841" s="0" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D841" s="0">
+        <v>2061</v>
+      </c>
+      <c r="E841" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="842" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A842" s="0" t="s">
-        <v>1823</v>
+        <v>1758</v>
       </c>
       <c r="B842" s="6" t="s">
-        <v>1824</v>
+        <v>1759</v>
       </c>
       <c r="C842" s="0" t="s">
-        <v>1825</v>
+        <v>1757</v>
       </c>
       <c r="D842" s="0">
-        <v>595</v>
+        <v>2061</v>
       </c>
       <c r="E842" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="843" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="843" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A843" s="0" t="s">
-        <v>1826</v>
+        <v>1760</v>
       </c>
       <c r="B843" s="6" t="s">
-        <v>1827</v>
+        <v>1761</v>
       </c>
       <c r="C843" s="0" t="s">
-        <v>1828</v>
+        <v>1762</v>
       </c>
       <c r="D843" s="0">
-        <v>1700</v>
+        <v>2080</v>
       </c>
       <c r="E843" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="844" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="844" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A844" s="0" t="s">
-        <v>1829</v>
+        <v>1763</v>
       </c>
       <c r="B844" s="6" t="s">
-        <v>1830</v>
+        <v>1764</v>
       </c>
       <c r="C844" s="0" t="s">
-        <v>1831</v>
+        <v>1765</v>
       </c>
       <c r="D844" s="0">
-        <v>595</v>
+        <v>2243</v>
       </c>
       <c r="E844" s="0" t="s">
-        <v>17</v>
-[...11 lines deleted...]
-    <row r="846" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="845" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A845" s="0" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B845" s="6" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C845" s="0" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D845" s="0">
+        <v>2243</v>
+      </c>
+      <c r="E845" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="846" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A846" s="0" t="s">
-        <v>1832</v>
+        <v>1768</v>
       </c>
       <c r="B846" s="6" t="s">
-        <v>1833</v>
+        <v>1769</v>
       </c>
       <c r="C846" s="0" t="s">
-        <v>1834</v>
+        <v>1770</v>
       </c>
       <c r="D846" s="0">
-        <v>1090</v>
+        <v>2266</v>
       </c>
       <c r="E846" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="847" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="847" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A847" s="0" t="s">
-        <v>1835</v>
+        <v>1771</v>
       </c>
       <c r="B847" s="6" t="s">
-        <v>1836</v>
+        <v>1772</v>
       </c>
       <c r="C847" s="0" t="s">
-        <v>1837</v>
+        <v>1773</v>
       </c>
       <c r="D847" s="0">
-        <v>29220</v>
+        <v>855</v>
       </c>
       <c r="E847" s="0" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      <c r="E848" s="7"/>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="848" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A848" s="0" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B848" s="6" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C848" s="0" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D848" s="0">
+        <v>657</v>
+      </c>
+      <c r="E848" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="849" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A849" s="5"/>
-[...5 lines deleted...]
-      <c r="E849" s="5"/>
+      <c r="A849" s="0" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B849" s="6" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C849" s="0" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D849" s="0">
+        <v>1623</v>
+      </c>
+      <c r="E849" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="850" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A850" s="5"/>
-[...16 lines deleted...]
-    <row r="852" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A850" s="0" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B850" s="6" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C850" s="0" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D850" s="0">
+        <v>2490</v>
+      </c>
+      <c r="E850" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="851" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A851" s="0" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B851" s="6" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C851" s="0" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D851" s="0">
+        <v>2490</v>
+      </c>
+      <c r="E851" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="852" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A852" s="0" t="s">
-        <v>1842</v>
+        <v>1784</v>
       </c>
       <c r="B852" s="6" t="s">
-        <v>1843</v>
+        <v>1785</v>
       </c>
       <c r="C852" s="0" t="s">
-        <v>1844</v>
+        <v>1786</v>
       </c>
       <c r="D852" s="0">
-        <v>323</v>
+        <v>2672</v>
       </c>
       <c r="E852" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="853" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="853" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A853" s="0" t="s">
-        <v>1845</v>
+        <v>1787</v>
       </c>
       <c r="B853" s="6" t="s">
-        <v>1846</v>
+        <v>1788</v>
       </c>
       <c r="C853" s="0" t="s">
-        <v>1846</v>
+        <v>1786</v>
       </c>
       <c r="D853" s="0">
-        <v>425</v>
+        <v>2672</v>
       </c>
       <c r="E853" s="0" t="s">
-        <v>17</v>
-[...18 lines deleted...]
-      <c r="E855" s="7"/>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="854" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A854" s="0" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B854" s="6" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C854" s="0" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D854" s="0">
+        <v>657</v>
+      </c>
+      <c r="E854" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="855" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A855" s="0" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B855" s="6" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C855" s="0" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D855" s="0">
+        <v>1742</v>
+      </c>
+      <c r="E855" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="856" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A856" s="5"/>
-[...5 lines deleted...]
-      <c r="E856" s="5"/>
+      <c r="A856" s="0" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B856" s="6" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C856" s="0" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D856" s="0">
+        <v>1742</v>
+      </c>
+      <c r="E856" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="857" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A857" s="0" t="s">
-        <v>1849</v>
+        <v>1797</v>
       </c>
       <c r="B857" s="6" t="s">
-        <v>1850</v>
+        <v>1798</v>
       </c>
       <c r="C857" s="0" t="s">
-        <v>1851</v>
+        <v>1794</v>
       </c>
       <c r="D857" s="0">
-        <v>16990</v>
+        <v>1742</v>
       </c>
       <c r="E857" s="0" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      <c r="E858" s="4"/>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="858" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A858" s="0" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B858" s="6" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C858" s="0" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D858" s="0">
+        <v>858</v>
+      </c>
+      <c r="E858" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="859" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A859" s="5"/>
-[...5 lines deleted...]
-      <c r="E859" s="5"/>
+      <c r="A859" s="0" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B859" s="6" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C859" s="0" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D859" s="0">
+        <v>1898</v>
+      </c>
+      <c r="E859" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="860" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A860" s="5"/>
-[...5 lines deleted...]
-      <c r="E860" s="5"/>
+      <c r="A860" s="0" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B860" s="6" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C860" s="0" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D860" s="0">
+        <v>1914</v>
+      </c>
+      <c r="E860" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="861" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A861" s="0" t="s">
-        <v>1854</v>
+        <v>1807</v>
       </c>
       <c r="B861" s="6" t="s">
-        <v>1855</v>
+        <v>1808</v>
       </c>
       <c r="C861" s="0" t="s">
-        <v>1856</v>
+        <v>1809</v>
       </c>
       <c r="D861" s="0">
-        <v>480</v>
+        <v>890</v>
       </c>
       <c r="E861" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="862" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A862" s="0" t="s">
-        <v>1857</v>
+        <v>1810</v>
       </c>
       <c r="B862" s="6" t="s">
-        <v>1858</v>
+        <v>1811</v>
       </c>
       <c r="C862" s="0" t="s">
-        <v>1859</v>
+        <v>1812</v>
       </c>
       <c r="D862" s="0">
-        <v>720</v>
+        <v>950</v>
       </c>
       <c r="E862" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="863" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A863" s="5"/>
-[...5 lines deleted...]
-      <c r="E863" s="5"/>
+      <c r="A863" s="0" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B863" s="6" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C863" s="0" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D863" s="0">
+        <v>1150</v>
+      </c>
+      <c r="E863" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="864" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A864" s="5"/>
-[...14 lines deleted...]
-      <c r="E865" s="4"/>
+      <c r="A864" s="0" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B864" s="6" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C864" s="0" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D864" s="0">
+        <v>903</v>
+      </c>
+      <c r="E864" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="865" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A865" s="0" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B865" s="6" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C865" s="0" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D865" s="0">
+        <v>2080</v>
+      </c>
+      <c r="E865" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="866" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A866" s="5"/>
       <c r="B866" s="5" t="s">
-        <v>484</v>
+        <v>1821</v>
       </c>
       <c r="C866" s="5"/>
       <c r="D866" s="5"/>
       <c r="E866" s="5"/>
     </row>
     <row r="867" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A867" s="0" t="s">
-        <v>1863</v>
+        <v>1822</v>
       </c>
       <c r="B867" s="6" t="s">
-        <v>1864</v>
+        <v>1823</v>
       </c>
       <c r="C867" s="0" t="s">
-        <v>1865</v>
+        <v>1824</v>
       </c>
       <c r="D867" s="0">
-        <v>490</v>
+        <v>778</v>
       </c>
       <c r="E867" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="868" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A868" s="0" t="s">
-        <v>1866</v>
+        <v>1825</v>
       </c>
       <c r="B868" s="6" t="s">
-        <v>1867</v>
+        <v>1826</v>
       </c>
       <c r="C868" s="0" t="s">
-        <v>1868</v>
+        <v>1827</v>
       </c>
       <c r="D868" s="0">
-        <v>750</v>
+        <v>168</v>
       </c>
       <c r="E868" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="869" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A869" s="0" t="s">
-        <v>1869</v>
+        <v>1828</v>
       </c>
       <c r="B869" s="6" t="s">
-        <v>1870</v>
+        <v>1829</v>
       </c>
       <c r="C869" s="0" t="s">
-        <v>1871</v>
+        <v>1830</v>
       </c>
       <c r="D869" s="0">
-        <v>2300</v>
+        <v>237</v>
       </c>
       <c r="E869" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="870" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A870" s="0" t="s">
-        <v>1872</v>
+        <v>1831</v>
       </c>
       <c r="B870" s="6" t="s">
-        <v>1873</v>
+        <v>1832</v>
       </c>
       <c r="C870" s="0" t="s">
-        <v>1874</v>
+        <v>1833</v>
       </c>
       <c r="D870" s="0">
-        <v>1400</v>
+        <v>927</v>
       </c>
       <c r="E870" s="0" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      <c r="E871" s="4"/>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="871" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A871" s="0" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B871" s="6" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C871" s="0" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D871" s="0">
+        <v>133</v>
+      </c>
+      <c r="E871" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="872" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A872" s="5"/>
       <c r="B872" s="5" t="s">
-        <v>1876</v>
+        <v>1837</v>
       </c>
       <c r="C872" s="5"/>
       <c r="D872" s="5"/>
       <c r="E872" s="5"/>
     </row>
-    <row r="873" spans="1:5" hidden="true" outlineLevel="3">
-[...33 lines deleted...]
-      <c r="E876" s="7"/>
+    <row r="873" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A873" s="0" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B873" s="6" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C873" s="0" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D873" s="0">
+        <v>12</v>
+      </c>
+      <c r="E873" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="874" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A874" s="0" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B874" s="6" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C874" s="0" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D874" s="0">
+        <v>12</v>
+      </c>
+      <c r="E874" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="875" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A875" s="0" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B875" s="6" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C875" s="0" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D875" s="0">
+        <v>40</v>
+      </c>
+      <c r="E875" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="876" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A876" s="0" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B876" s="6" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C876" s="0" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D876" s="0">
+        <v>40</v>
+      </c>
+      <c r="E876" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="877" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A877" s="5"/>
       <c r="B877" s="5" t="s">
-        <v>1879</v>
+        <v>1848</v>
       </c>
       <c r="C877" s="5"/>
       <c r="D877" s="5"/>
       <c r="E877" s="5"/>
     </row>
     <row r="878" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A878" s="5"/>
-[...5 lines deleted...]
-      <c r="E878" s="5"/>
+      <c r="A878" s="0" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B878" s="6" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C878" s="0" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D878" s="0">
+        <v>358</v>
+      </c>
+      <c r="E878" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="879" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A879" s="5"/>
-[...5 lines deleted...]
-      <c r="E879" s="5"/>
+      <c r="A879" s="0" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B879" s="6" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C879" s="0" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D879" s="0">
+        <v>358</v>
+      </c>
+      <c r="E879" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="880" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A880" s="0" t="s">
-        <v>1881</v>
+        <v>1854</v>
       </c>
       <c r="B880" s="6" t="s">
-        <v>1882</v>
+        <v>1855</v>
       </c>
       <c r="C880" s="0" t="s">
-        <v>1883</v>
+        <v>1851</v>
       </c>
       <c r="D880" s="0">
-        <v>2892</v>
+        <v>358</v>
       </c>
       <c r="E880" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="881" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A881" s="0" t="s">
-        <v>1884</v>
+        <v>1856</v>
       </c>
       <c r="B881" s="6" t="s">
-        <v>1885</v>
+        <v>1857</v>
       </c>
       <c r="C881" s="0" t="s">
-        <v>1886</v>
+        <v>1858</v>
       </c>
       <c r="D881" s="0">
-        <v>2112</v>
+        <v>845</v>
       </c>
       <c r="E881" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="882" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A882" s="0" t="s">
-        <v>1887</v>
+        <v>1859</v>
       </c>
       <c r="B882" s="6" t="s">
-        <v>1888</v>
+        <v>1860</v>
       </c>
       <c r="C882" s="0" t="s">
-        <v>1888</v>
+        <v>1851</v>
       </c>
       <c r="D882" s="0">
-        <v>636</v>
+        <v>325</v>
       </c>
       <c r="E882" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="883" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A883" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A883" s="5"/>
+      <c r="B883" s="5" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C883" s="5"/>
+      <c r="D883" s="5"/>
+      <c r="E883" s="5"/>
     </row>
     <row r="884" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A884" s="0" t="s">
-        <v>1891</v>
+        <v>1862</v>
       </c>
       <c r="B884" s="6" t="s">
-        <v>1892</v>
+        <v>1863</v>
       </c>
       <c r="C884" s="0" t="s">
-        <v>1893</v>
+        <v>1864</v>
       </c>
       <c r="D884" s="0">
-        <v>2509</v>
+        <v>2827</v>
       </c>
       <c r="E884" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="885" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A885" s="0" t="s">
-        <v>1894</v>
+        <v>1865</v>
       </c>
       <c r="B885" s="6" t="s">
-        <v>1895</v>
+        <v>1866</v>
       </c>
       <c r="C885" s="0" t="s">
-        <v>1896</v>
+        <v>1867</v>
       </c>
       <c r="D885" s="0">
-        <v>2628</v>
+        <v>3201</v>
       </c>
       <c r="E885" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="886" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A886" s="0" t="s">
-[...32 lines deleted...]
-    <row r="888" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A886" s="5"/>
+      <c r="B886" s="5" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C886" s="5"/>
+      <c r="D886" s="5"/>
+      <c r="E886" s="5"/>
+    </row>
+    <row r="887" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A887" s="7"/>
+      <c r="B887" s="7" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C887" s="7"/>
+      <c r="D887" s="7"/>
+      <c r="E887" s="7"/>
+    </row>
+    <row r="888" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A888" s="0" t="s">
-        <v>1901</v>
+        <v>1870</v>
       </c>
       <c r="B888" s="6" t="s">
-        <v>1902</v>
+        <v>1871</v>
       </c>
       <c r="C888" s="0" t="s">
-        <v>1903</v>
+        <v>1872</v>
       </c>
       <c r="D888" s="0">
-        <v>2853</v>
+        <v>1536</v>
       </c>
       <c r="E888" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="889" spans="1:5" hidden="true" outlineLevel="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="889" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A889" s="0" t="s">
-        <v>1904</v>
+        <v>1873</v>
       </c>
       <c r="B889" s="6" t="s">
-        <v>1905</v>
+        <v>1874</v>
       </c>
       <c r="C889" s="0" t="s">
-        <v>1903</v>
+        <v>1872</v>
       </c>
       <c r="D889" s="0">
-        <v>2853</v>
+        <v>1536</v>
       </c>
       <c r="E889" s="0" t="s">
-        <v>17</v>
-[...19 lines deleted...]
-    <row r="891" spans="1:5" hidden="true" outlineLevel="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="890" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A890" s="7"/>
+      <c r="B890" s="7" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C890" s="7"/>
+      <c r="D890" s="7"/>
+      <c r="E890" s="7"/>
+    </row>
+    <row r="891" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A891" s="0" t="s">
-        <v>1908</v>
+        <v>1876</v>
       </c>
       <c r="B891" s="6" t="s">
-        <v>1909</v>
+        <v>1877</v>
       </c>
       <c r="C891" s="0" t="s">
-        <v>1910</v>
+        <v>1878</v>
       </c>
       <c r="D891" s="0">
-        <v>2880</v>
+        <v>1764</v>
       </c>
       <c r="E891" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="892" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A892" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A892" s="5"/>
+      <c r="B892" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="C892" s="5"/>
+      <c r="D892" s="5"/>
+      <c r="E892" s="5"/>
     </row>
     <row r="893" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A893" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A893" s="5"/>
+      <c r="B893" s="5" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C893" s="5"/>
+      <c r="D893" s="5"/>
+      <c r="E893" s="5"/>
     </row>
     <row r="894" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A894" s="0" t="s">
-        <v>1916</v>
+        <v>1880</v>
       </c>
       <c r="B894" s="6" t="s">
-        <v>1917</v>
+        <v>1881</v>
       </c>
       <c r="C894" s="0" t="s">
-        <v>1918</v>
+        <v>1882</v>
       </c>
       <c r="D894" s="0">
-        <v>3708</v>
+        <v>4455</v>
       </c>
       <c r="E894" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="895" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A895" s="0" t="s">
-        <v>1919</v>
+        <v>1883</v>
       </c>
       <c r="B895" s="6" t="s">
-        <v>1920</v>
+        <v>1884</v>
       </c>
       <c r="C895" s="0" t="s">
-        <v>1921</v>
+        <v>1884</v>
       </c>
       <c r="D895" s="0">
-        <v>1710</v>
+        <v>158</v>
       </c>
       <c r="E895" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="896" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A896" s="0" t="s">
-        <v>1922</v>
+        <v>1885</v>
       </c>
       <c r="B896" s="6" t="s">
-        <v>1923</v>
+        <v>1886</v>
       </c>
       <c r="C896" s="0" t="s">
-        <v>1923</v>
+        <v>1887</v>
       </c>
       <c r="D896" s="0">
-        <v>1314</v>
+        <v>675</v>
       </c>
       <c r="E896" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="897" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A897" s="0" t="s">
-        <v>1924</v>
+        <v>1888</v>
       </c>
       <c r="B897" s="6" t="s">
-        <v>1925</v>
+        <v>1889</v>
       </c>
       <c r="C897" s="0" t="s">
-        <v>1926</v>
+        <v>1889</v>
       </c>
       <c r="D897" s="0">
-        <v>3447</v>
+        <v>158</v>
       </c>
       <c r="E897" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="898" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A898" s="0" t="s">
-        <v>1927</v>
+        <v>1890</v>
       </c>
       <c r="B898" s="6" t="s">
-        <v>1928</v>
+        <v>1891</v>
       </c>
       <c r="C898" s="0" t="s">
-        <v>1929</v>
+        <v>1891</v>
       </c>
       <c r="D898" s="0">
-        <v>2886</v>
+        <v>585</v>
       </c>
       <c r="E898" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="899" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A899" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A899" s="5"/>
+      <c r="B899" s="5" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C899" s="5"/>
+      <c r="D899" s="5"/>
+      <c r="E899" s="5"/>
     </row>
     <row r="900" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A900" s="0" t="s">
-        <v>1932</v>
+        <v>1892</v>
       </c>
       <c r="B900" s="6" t="s">
-        <v>1933</v>
+        <v>1893</v>
       </c>
       <c r="C900" s="0" t="s">
-        <v>1926</v>
+        <v>1894</v>
       </c>
       <c r="D900" s="0">
-        <v>3447</v>
+        <v>858</v>
       </c>
       <c r="E900" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="901" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A901" s="0" t="s">
-        <v>1934</v>
+        <v>1895</v>
       </c>
       <c r="B901" s="6" t="s">
-        <v>1935</v>
+        <v>1896</v>
       </c>
       <c r="C901" s="0" t="s">
-        <v>1936</v>
+        <v>1897</v>
       </c>
       <c r="D901" s="0">
-        <v>3699</v>
+        <v>1329</v>
       </c>
       <c r="E901" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="902" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A902" s="0" t="s">
-        <v>1937</v>
+        <v>1898</v>
       </c>
       <c r="B902" s="6" t="s">
-        <v>1938</v>
+        <v>1899</v>
       </c>
       <c r="C902" s="0" t="s">
-        <v>1936</v>
+        <v>1900</v>
       </c>
       <c r="D902" s="0">
-        <v>3699</v>
+        <v>870</v>
       </c>
       <c r="E902" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="903" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A903" s="0" t="s">
-        <v>1939</v>
+        <v>1901</v>
       </c>
       <c r="B903" s="6" t="s">
-        <v>1940</v>
+        <v>1902</v>
       </c>
       <c r="C903" s="0" t="s">
-        <v>1941</v>
+        <v>1903</v>
       </c>
       <c r="D903" s="0">
-        <v>1314</v>
+        <v>1116</v>
       </c>
       <c r="E903" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="904" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A904" s="0" t="s">
-        <v>1942</v>
+        <v>1904</v>
       </c>
       <c r="B904" s="6" t="s">
-        <v>1943</v>
+        <v>1905</v>
       </c>
       <c r="C904" s="0" t="s">
-        <v>1944</v>
+        <v>1906</v>
       </c>
       <c r="D904" s="0">
-        <v>2412</v>
+        <v>1752</v>
       </c>
       <c r="E904" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="905" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A905" s="0" t="s">
-        <v>1945</v>
+        <v>1907</v>
       </c>
       <c r="B905" s="6" t="s">
-        <v>1946</v>
+        <v>1908</v>
       </c>
       <c r="C905" s="0" t="s">
-        <v>1944</v>
+        <v>1906</v>
       </c>
       <c r="D905" s="0">
-        <v>2412</v>
+        <v>1752</v>
       </c>
       <c r="E905" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="906" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A906" s="0" t="s">
-        <v>1947</v>
+        <v>1909</v>
       </c>
       <c r="B906" s="6" t="s">
-        <v>1948</v>
+        <v>1910</v>
       </c>
       <c r="C906" s="0" t="s">
-        <v>1944</v>
+        <v>1911</v>
       </c>
       <c r="D906" s="0">
-        <v>2412</v>
+        <v>3642</v>
       </c>
       <c r="E906" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="907" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A907" s="0" t="s">
-        <v>1949</v>
+        <v>1912</v>
       </c>
       <c r="B907" s="6" t="s">
-        <v>1950</v>
+        <v>1913</v>
       </c>
       <c r="C907" s="0" t="s">
-        <v>1951</v>
+        <v>1914</v>
       </c>
       <c r="D907" s="0">
-        <v>1838</v>
+        <v>1182</v>
       </c>
       <c r="E907" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="908" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A908" s="0" t="s">
-        <v>1952</v>
+        <v>1915</v>
       </c>
       <c r="B908" s="6" t="s">
-        <v>1953</v>
+        <v>1916</v>
       </c>
       <c r="C908" s="0" t="s">
-        <v>1896</v>
+        <v>1894</v>
       </c>
       <c r="D908" s="0">
-        <v>2628</v>
+        <v>858</v>
       </c>
       <c r="E908" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="909" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A909" s="0" t="s">
-        <v>1954</v>
+        <v>1917</v>
       </c>
       <c r="B909" s="6" t="s">
-        <v>1955</v>
+        <v>1918</v>
       </c>
       <c r="C909" s="0" t="s">
-        <v>1956</v>
+        <v>1919</v>
       </c>
       <c r="D909" s="0">
-        <v>3509</v>
+        <v>4601</v>
       </c>
       <c r="E909" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="910" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A910" s="0" t="s">
-        <v>1957</v>
+        <v>1920</v>
       </c>
       <c r="B910" s="6" t="s">
-        <v>1958</v>
+        <v>1921</v>
       </c>
       <c r="C910" s="0" t="s">
-        <v>1959</v>
+        <v>1922</v>
       </c>
       <c r="D910" s="0">
-        <v>1150</v>
+        <v>6536</v>
       </c>
       <c r="E910" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="911" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A911" s="0" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B911" s="6" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C911" s="0" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D911" s="0">
+        <v>855</v>
+      </c>
+      <c r="E911" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="912" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A912" s="5"/>
+      <c r="B912" s="5" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C912" s="5"/>
+      <c r="D912" s="5"/>
+      <c r="E912" s="5"/>
+    </row>
+    <row r="913" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A913" s="7"/>
+      <c r="B913" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C913" s="7"/>
+      <c r="D913" s="7"/>
+      <c r="E913" s="7"/>
+    </row>
+    <row r="914" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A914" s="0" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B914" s="6" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C914" s="0" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D914" s="0">
+        <v>4229</v>
+      </c>
+      <c r="E914" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="915" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A915" s="0" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B915" s="6" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C915" s="0" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D915" s="0">
+        <v>4229</v>
+      </c>
+      <c r="E915" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="916" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A916" s="7"/>
+      <c r="B916" s="7" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C916" s="7"/>
+      <c r="D916" s="7"/>
+      <c r="E916" s="7"/>
+    </row>
+    <row r="917" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A917" s="7"/>
+      <c r="B917" s="7" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C917" s="7"/>
+      <c r="D917" s="7"/>
+      <c r="E917" s="7"/>
+    </row>
+    <row r="918" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A918" s="0" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B918" s="6" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C918" s="0" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D918" s="0">
+        <v>4358</v>
+      </c>
+      <c r="E918" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="919" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A919" s="0" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B919" s="6" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C919" s="0" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D919" s="0">
+        <v>4358</v>
+      </c>
+      <c r="E919" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="920" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A920" s="0" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B920" s="6" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C920" s="0" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D920" s="0">
+        <v>4358</v>
+      </c>
+      <c r="E920" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="921" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A921" s="0" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B921" s="6" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C921" s="0" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D921" s="0">
+        <v>4358</v>
+      </c>
+      <c r="E921" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="922" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A922" s="0" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B922" s="6" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C922" s="0" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D922" s="0">
+        <v>711</v>
+      </c>
+      <c r="E922" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="923" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A923" s="0" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B923" s="6" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C923" s="0" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D923" s="0">
+        <v>2273</v>
+      </c>
+      <c r="E923" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="924" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A924" s="0" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B924" s="6" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C924" s="0" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D924" s="0">
+        <v>10135</v>
+      </c>
+      <c r="E924" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="925" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A925" s="0" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B925" s="6" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C925" s="0" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D925" s="0">
+        <v>3853</v>
+      </c>
+      <c r="E925" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="926" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A926" s="0" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B926" s="6" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C926" s="0" t="s">
         <v>1960</v>
       </c>
-      <c r="B911" s="6" t="s">
+      <c r="D926" s="0">
+        <v>4056</v>
+      </c>
+      <c r="E926" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="927" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A927" s="7"/>
+      <c r="B927" s="7" t="s">
         <v>1961</v>
       </c>
-      <c r="C911" s="0" t="s">
+      <c r="C927" s="7"/>
+      <c r="D927" s="7"/>
+      <c r="E927" s="7"/>
+    </row>
+    <row r="928" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A928" s="7"/>
+      <c r="B928" s="7" t="s">
         <v>1962</v>
       </c>
-      <c r="D911" s="0">
-[...7 lines deleted...]
-      <c r="A912" s="0" t="s">
+      <c r="C928" s="7"/>
+      <c r="D928" s="7"/>
+      <c r="E928" s="7"/>
+    </row>
+    <row r="929" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A929" s="7"/>
+      <c r="B929" s="7" t="s">
         <v>1963</v>
       </c>
-      <c r="B912" s="6" t="s">
+      <c r="C929" s="7"/>
+      <c r="D929" s="7"/>
+      <c r="E929" s="7"/>
+    </row>
+    <row r="930" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A930" s="7"/>
+      <c r="B930" s="7" t="s">
         <v>1964</v>
       </c>
-      <c r="C912" s="0" t="s">
+      <c r="C930" s="7"/>
+      <c r="D930" s="7"/>
+      <c r="E930" s="7"/>
+    </row>
+    <row r="931" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A931" s="7"/>
+      <c r="B931" s="7" t="s">
         <v>1965</v>
       </c>
-      <c r="D912" s="0">
-[...7 lines deleted...]
-      <c r="A913" s="0" t="s">
+      <c r="C931" s="7"/>
+      <c r="D931" s="7"/>
+      <c r="E931" s="7"/>
+    </row>
+    <row r="932" spans="1:5" outlineLevel="1">
+      <c r="A932" s="4"/>
+      <c r="B932" s="4" t="s">
         <v>1966</v>
       </c>
-      <c r="B913" s="6" t="s">
+      <c r="C932" s="4"/>
+      <c r="D932" s="4"/>
+      <c r="E932" s="4"/>
+    </row>
+    <row r="933" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A933" s="5"/>
+      <c r="B933" s="5" t="s">
         <v>1967</v>
       </c>
-      <c r="C913" s="0" t="s">
-[...321 lines deleted...]
-      </c>
+      <c r="C933" s="5"/>
+      <c r="D933" s="5"/>
+      <c r="E933" s="5"/>
     </row>
     <row r="934" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A934" s="0" t="s">
-        <v>2016</v>
+        <v>1968</v>
       </c>
       <c r="B934" s="6" t="s">
-        <v>2017</v>
+        <v>1969</v>
       </c>
       <c r="C934" s="0" t="s">
-        <v>2006</v>
+        <v>1970</v>
       </c>
       <c r="D934" s="0">
-        <v>450</v>
+        <v>1962</v>
       </c>
       <c r="E934" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="935" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A935" s="5"/>
-[...5 lines deleted...]
-      <c r="E935" s="5"/>
+      <c r="A935" s="0" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B935" s="6" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C935" s="0" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D935" s="0">
+        <v>2061</v>
+      </c>
+      <c r="E935" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="936" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A936" s="0" t="s">
-        <v>2019</v>
+        <v>1974</v>
       </c>
       <c r="B936" s="6" t="s">
-        <v>2020</v>
+        <v>1975</v>
       </c>
       <c r="C936" s="0" t="s">
-        <v>2021</v>
+        <v>1976</v>
       </c>
       <c r="D936" s="0">
-        <v>4626</v>
+        <v>1863</v>
       </c>
       <c r="E936" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="937" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A937" s="0" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B937" s="6" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C937" s="0" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D937" s="0">
+        <v>6174</v>
+      </c>
+      <c r="E937" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="938" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A938" s="0" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B938" s="6" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C938" s="0" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D938" s="0">
+        <v>3231</v>
+      </c>
+      <c r="E938" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="939" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A939" s="0" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B939" s="6" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C939" s="0"/>
+      <c r="D939" s="0">
+        <v>2000</v>
+      </c>
+      <c r="E939" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="940" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A940" s="5"/>
+      <c r="B940" s="5" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C940" s="5"/>
+      <c r="D940" s="5"/>
+      <c r="E940" s="5"/>
+    </row>
+    <row r="941" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A941" s="5"/>
+      <c r="B941" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C941" s="5"/>
+      <c r="D941" s="5"/>
+      <c r="E941" s="5"/>
+    </row>
+    <row r="942" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A942" s="5"/>
+      <c r="B942" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="C942" s="5"/>
+      <c r="D942" s="5"/>
+      <c r="E942" s="5"/>
+    </row>
+    <row r="943" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A943" s="5"/>
+      <c r="B943" s="5" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C943" s="5"/>
+      <c r="D943" s="5"/>
+      <c r="E943" s="5"/>
+    </row>
+    <row r="944" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A944" s="7"/>
+      <c r="B944" s="7" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C944" s="7"/>
+      <c r="D944" s="7"/>
+      <c r="E944" s="7"/>
+    </row>
+    <row r="945" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A945" s="7"/>
+      <c r="B945" s="7" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C945" s="7"/>
+      <c r="D945" s="7"/>
+      <c r="E945" s="7"/>
+    </row>
+    <row r="946" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A946" s="7"/>
+      <c r="B946" s="7" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C946" s="7"/>
+      <c r="D946" s="7"/>
+      <c r="E946" s="7"/>
+    </row>
+    <row r="947" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A947" s="7"/>
+      <c r="B947" s="7" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C947" s="7"/>
+      <c r="D947" s="7"/>
+      <c r="E947" s="7"/>
+    </row>
+    <row r="948" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A948" s="7"/>
+      <c r="B948" s="7" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C948" s="7"/>
+      <c r="D948" s="7"/>
+      <c r="E948" s="7"/>
+    </row>
+    <row r="949" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A949" s="0" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B949" s="6" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C949" s="0" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D949" s="0">
+        <v>3659</v>
+      </c>
+      <c r="E949" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="950" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A950" s="0" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B950" s="6" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C950" s="0" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D950" s="0">
+        <v>1930</v>
+      </c>
+      <c r="E950" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="951" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A951" s="7"/>
+      <c r="B951" s="7" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C951" s="7"/>
+      <c r="D951" s="7"/>
+      <c r="E951" s="7"/>
+    </row>
+    <row r="952" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A952" s="0" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B952" s="6" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C952" s="0" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D952" s="0">
+        <v>850</v>
+      </c>
+      <c r="E952" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="953" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A953" s="0" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B953" s="6" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C953" s="0" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D953" s="0">
+        <v>850</v>
+      </c>
+      <c r="E953" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="954" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A954" s="0" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B954" s="6" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C954" s="0" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D954" s="0">
+        <v>1487</v>
+      </c>
+      <c r="E954" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="955" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A955" s="0" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B955" s="6" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C955" s="0" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D955" s="0">
+        <v>3900</v>
+      </c>
+      <c r="E955" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="956" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A956" s="0" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B956" s="6" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C956" s="0" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D956" s="0">
+        <v>1099</v>
+      </c>
+      <c r="E956" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="957" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A957" s="0" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B957" s="6" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C957" s="0" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D957" s="0">
+        <v>878</v>
+      </c>
+      <c r="E957" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="958" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A958" s="0" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B958" s="6" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C958" s="0" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D958" s="0">
+        <v>53384</v>
+      </c>
+      <c r="E958" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="959" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A959" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B959" s="6" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C959" s="0" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D959" s="0">
+        <v>2280</v>
+      </c>
+      <c r="E959" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="960" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A960" s="0" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B960" s="6" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C960" s="0" t="s">
         <v>2022</v>
       </c>
-      <c r="B937" s="6" t="s">
+      <c r="D960" s="0">
+        <v>1553</v>
+      </c>
+      <c r="E960" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="961" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A961" s="0" t="s">
         <v>2023</v>
       </c>
-      <c r="C937" s="0" t="s">
+      <c r="B961" s="6" t="s">
         <v>2024</v>
       </c>
-      <c r="D937" s="0">
-[...8 lines deleted...]
-      <c r="B938" s="5" t="s">
+      <c r="C961" s="0" t="s">
         <v>2025</v>
       </c>
-      <c r="C938" s="5"/>
-[...5 lines deleted...]
-      <c r="B939" s="7" t="s">
+      <c r="D961" s="0">
+        <v>1546</v>
+      </c>
+      <c r="E961" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="962" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A962" s="0" t="s">
         <v>2026</v>
       </c>
-      <c r="C939" s="7"/>
-[...4 lines deleted...]
-      <c r="A940" s="0" t="s">
+      <c r="B962" s="6" t="s">
         <v>2027</v>
       </c>
-      <c r="B940" s="6" t="s">
+      <c r="C962" s="0" t="s">
         <v>2028</v>
       </c>
-      <c r="C940" s="0" t="s">
+      <c r="D962" s="0">
+        <v>1339</v>
+      </c>
+      <c r="E962" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="963" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A963" s="0" t="s">
         <v>2029</v>
       </c>
-      <c r="D940" s="0">
-[...7 lines deleted...]
-      <c r="A941" s="0" t="s">
+      <c r="B963" s="6" t="s">
         <v>2030</v>
       </c>
-      <c r="B941" s="6" t="s">
+      <c r="C963" s="0" t="s">
         <v>2031</v>
       </c>
-      <c r="C941" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A942" s="0" t="s">
+      <c r="D963" s="0">
+        <v>6119</v>
+      </c>
+      <c r="E963" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="964" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A964" s="5"/>
+      <c r="B964" s="5" t="s">
         <v>2032</v>
       </c>
-      <c r="B942" s="6" t="s">
-[...352 lines deleted...]
-      </c>
+      <c r="C964" s="5"/>
+      <c r="D964" s="5"/>
+      <c r="E964" s="5"/>
     </row>
     <row r="965" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A965" s="0" t="s">
-        <v>2087</v>
+        <v>2033</v>
       </c>
       <c r="B965" s="6" t="s">
-        <v>2088</v>
+        <v>2034</v>
       </c>
       <c r="C965" s="0" t="s">
-        <v>2089</v>
+        <v>2035</v>
       </c>
       <c r="D965" s="0">
-        <v>14142</v>
+        <v>28571</v>
       </c>
       <c r="E965" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="966" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A966" s="0" t="s">
-        <v>2090</v>
+        <v>2036</v>
       </c>
       <c r="B966" s="6" t="s">
-        <v>2091</v>
+        <v>2037</v>
       </c>
       <c r="C966" s="0" t="s">
-        <v>2092</v>
+        <v>2038</v>
       </c>
       <c r="D966" s="0">
-        <v>11175</v>
+        <v>8500</v>
       </c>
       <c r="E966" s="0" t="s">
-        <v>17</v>
-[...17 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="967" spans="1:5" outlineLevel="1">
+      <c r="A967" s="4"/>
+      <c r="B967" s="4" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C967" s="4"/>
+      <c r="D967" s="4"/>
+      <c r="E967" s="4"/>
     </row>
     <row r="968" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A968" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A968" s="5"/>
+      <c r="B968" s="5" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C968" s="5"/>
+      <c r="D968" s="5"/>
+      <c r="E968" s="5"/>
     </row>
     <row r="969" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A969" s="5"/>
       <c r="B969" s="5" t="s">
-        <v>2099</v>
+        <v>2041</v>
       </c>
       <c r="C969" s="5"/>
       <c r="D969" s="5"/>
       <c r="E969" s="5"/>
     </row>
-    <row r="970" spans="1:5" hidden="true" outlineLevel="3">
-[...145 lines deleted...]
-    <row r="980" spans="1:5" hidden="true" outlineLevel="3">
+    <row r="970" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A970" s="5"/>
+      <c r="B970" s="5" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C970" s="5"/>
+      <c r="D970" s="5"/>
+      <c r="E970" s="5"/>
+    </row>
+    <row r="971" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A971" s="5"/>
+      <c r="B971" s="5" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C971" s="5"/>
+      <c r="D971" s="5"/>
+      <c r="E971" s="5"/>
+    </row>
+    <row r="972" spans="1:5" outlineLevel="1">
+      <c r="A972" s="4"/>
+      <c r="B972" s="4" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C972" s="4"/>
+      <c r="D972" s="4"/>
+      <c r="E972" s="4"/>
+    </row>
+    <row r="973" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A973" s="5"/>
+      <c r="B973" s="5" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C973" s="5"/>
+      <c r="D973" s="5"/>
+      <c r="E973" s="5"/>
+    </row>
+    <row r="974" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A974" s="5"/>
+      <c r="B974" s="5" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C974" s="5"/>
+      <c r="D974" s="5"/>
+      <c r="E974" s="5"/>
+    </row>
+    <row r="975" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A975" s="5"/>
+      <c r="B975" s="5" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C975" s="5"/>
+      <c r="D975" s="5"/>
+      <c r="E975" s="5"/>
+    </row>
+    <row r="976" spans="1:5" outlineLevel="1">
+      <c r="A976" s="4"/>
+      <c r="B976" s="4" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C976" s="4"/>
+      <c r="D976" s="4"/>
+      <c r="E976" s="4"/>
+    </row>
+    <row r="977" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A977" s="5"/>
+      <c r="B977" s="5" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C977" s="5"/>
+      <c r="D977" s="5"/>
+      <c r="E977" s="5"/>
+    </row>
+    <row r="978" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A978" s="5"/>
+      <c r="B978" s="5" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C978" s="5"/>
+      <c r="D978" s="5"/>
+      <c r="E978" s="5"/>
+    </row>
+    <row r="979" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A979" s="5"/>
+      <c r="B979" s="5" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C979" s="5"/>
+      <c r="D979" s="5"/>
+      <c r="E979" s="5"/>
+    </row>
+    <row r="980" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A980" s="0" t="s">
-        <v>2123</v>
+        <v>2052</v>
       </c>
       <c r="B980" s="6" t="s">
-        <v>2124</v>
+        <v>2053</v>
       </c>
       <c r="C980" s="0" t="s">
-        <v>2125</v>
+        <v>2053</v>
       </c>
       <c r="D980" s="0">
-        <v>5521</v>
+        <v>163.78</v>
       </c>
       <c r="E980" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="981" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="981" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A981" s="0" t="s">
-        <v>2126</v>
+        <v>2054</v>
       </c>
       <c r="B981" s="6" t="s">
-        <v>2127</v>
+        <v>2055</v>
       </c>
       <c r="C981" s="0" t="s">
-        <v>2128</v>
+        <v>2056</v>
       </c>
       <c r="D981" s="0">
-        <v>24614</v>
+        <v>66.9</v>
       </c>
       <c r="E981" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="982" spans="1:5" hidden="true" outlineLevel="3">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="982" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A982" s="0" t="s">
-        <v>2129</v>
+        <v>2057</v>
       </c>
       <c r="B982" s="6" t="s">
-        <v>2130</v>
+        <v>2058</v>
       </c>
       <c r="C982" s="0" t="s">
-        <v>2130</v>
+        <v>2059</v>
       </c>
       <c r="D982" s="0">
-        <v>3853</v>
+        <v>546.87</v>
       </c>
       <c r="E982" s="0" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="983" spans="1:5" hidden="true" outlineLevel="3">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="983" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A983" s="0" t="s">
-        <v>2131</v>
+        <v>2060</v>
       </c>
       <c r="B983" s="6" t="s">
-        <v>2132</v>
+        <v>2061</v>
       </c>
       <c r="C983" s="0" t="s">
-        <v>2133</v>
+        <v>2059</v>
       </c>
       <c r="D983" s="0">
-        <v>4056</v>
+        <v>553.97</v>
       </c>
       <c r="E983" s="0" t="s">
-        <v>17</v>
-[...737 lines deleted...]
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_4"/>
-    <hyperlink ref="B11" r:id="rId_hyperlink_5"/>
-[...2 lines deleted...]
-    <hyperlink ref="B14" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="B13" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="B14" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="B15" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="B16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B29" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B30" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B31" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B32" r:id="rId_hyperlink_24"/>
     <hyperlink ref="B33" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B34" r:id="rId_hyperlink_26"/>
     <hyperlink ref="B35" r:id="rId_hyperlink_27"/>
     <hyperlink ref="B36" r:id="rId_hyperlink_28"/>
     <hyperlink ref="B37" r:id="rId_hyperlink_29"/>
     <hyperlink ref="B38" r:id="rId_hyperlink_30"/>
     <hyperlink ref="B39" r:id="rId_hyperlink_31"/>
     <hyperlink ref="B40" r:id="rId_hyperlink_32"/>
     <hyperlink ref="B41" r:id="rId_hyperlink_33"/>
     <hyperlink ref="B42" r:id="rId_hyperlink_34"/>
     <hyperlink ref="B43" r:id="rId_hyperlink_35"/>
-    <hyperlink ref="B46" r:id="rId_hyperlink_36"/>
-[...209 lines deleted...]
-    <hyperlink ref="B344" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="B44" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="B45" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="B46" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="B51" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="B52" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="B56" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="B60" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="B63" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="B64" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="B65" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="B66" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="B67" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="B68" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="B69" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="B70" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="B71" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="B72" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="B73" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="B74" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="B78" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="B79" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="B81" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="B82" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="B83" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="B84" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="B85" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="B86" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="B87" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="B88" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="B89" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="B90" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="B91" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="B93" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="B94" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="B95" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="B96" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="B99" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="B100" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="B101" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="B102" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="B103" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="B104" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="B105" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="B106" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="B107" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="B108" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="B109" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="B110" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="B111" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="B112" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="B113" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="B116" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="B117" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="B118" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="B119" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="B120" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="B121" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="B122" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="B123" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="B124" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="B125" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="B127" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="B128" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="B129" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="B131" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="B132" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="B133" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="B134" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="B138" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="B139" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="B140" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="B141" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="B142" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="B143" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="B144" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="B145" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="B146" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="B147" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="B148" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="B149" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="B150" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="B151" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="B152" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="B153" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="B154" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="B166" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="B168" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="B169" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="B170" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="B171" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="B178" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="B181" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="B182" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="B183" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="B184" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="B186" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="B190" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="B191" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="B193" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="B197" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="B198" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="B201" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="B202" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="B203" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="B204" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="B205" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="B206" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="B207" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="B208" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="B209" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="B210" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="B211" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="B213" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="B214" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="B215" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="B216" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="B217" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="B218" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="B219" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="B220" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="B221" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="B222" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="B223" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="B224" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="B225" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="B226" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="B227" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="B228" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="B229" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="B230" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="B231" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="B232" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="B233" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="B234" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="B235" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="B236" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="B237" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="B238" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="B239" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="B246" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="B257" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="B258" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="B259" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="B260" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="B261" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="B263" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="B265" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="B266" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="B267" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="B268" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="B271" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="B272" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="B273" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="B274" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="B275" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="B285" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="B286" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="B287" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="B288" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="B289" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="B290" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="B291" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="B292" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="B293" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="B294" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="B295" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="B296" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="B297" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="B298" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="B299" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="B303" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="B304" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="B305" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="B306" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="B307" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="B308" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="B309" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="B310" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="B311" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="B312" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="B314" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="B315" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="B321" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="B322" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="B323" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="B324" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="B325" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="B326" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="B327" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="B328" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="B329" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="B330" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="B331" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="B332" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="B333" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="B334" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="B335" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="B336" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="B337" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="B338" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="B339" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="B340" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="B341" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="B342" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="B343" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="B344" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="B345" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="B346" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="B347" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="B348" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="B349" r:id="rId_hyperlink_246"/>
     <hyperlink ref="B350" r:id="rId_hyperlink_247"/>
     <hyperlink ref="B351" r:id="rId_hyperlink_248"/>
     <hyperlink ref="B352" r:id="rId_hyperlink_249"/>
     <hyperlink ref="B353" r:id="rId_hyperlink_250"/>
     <hyperlink ref="B354" r:id="rId_hyperlink_251"/>
     <hyperlink ref="B355" r:id="rId_hyperlink_252"/>
     <hyperlink ref="B356" r:id="rId_hyperlink_253"/>
     <hyperlink ref="B357" r:id="rId_hyperlink_254"/>
     <hyperlink ref="B358" r:id="rId_hyperlink_255"/>
     <hyperlink ref="B359" r:id="rId_hyperlink_256"/>
     <hyperlink ref="B360" r:id="rId_hyperlink_257"/>
     <hyperlink ref="B361" r:id="rId_hyperlink_258"/>
     <hyperlink ref="B362" r:id="rId_hyperlink_259"/>
     <hyperlink ref="B363" r:id="rId_hyperlink_260"/>
     <hyperlink ref="B364" r:id="rId_hyperlink_261"/>
     <hyperlink ref="B365" r:id="rId_hyperlink_262"/>
     <hyperlink ref="B366" r:id="rId_hyperlink_263"/>
     <hyperlink ref="B367" r:id="rId_hyperlink_264"/>
     <hyperlink ref="B368" r:id="rId_hyperlink_265"/>
     <hyperlink ref="B369" r:id="rId_hyperlink_266"/>
     <hyperlink ref="B370" r:id="rId_hyperlink_267"/>
     <hyperlink ref="B371" r:id="rId_hyperlink_268"/>
     <hyperlink ref="B372" r:id="rId_hyperlink_269"/>
     <hyperlink ref="B373" r:id="rId_hyperlink_270"/>
     <hyperlink ref="B374" r:id="rId_hyperlink_271"/>
     <hyperlink ref="B375" r:id="rId_hyperlink_272"/>
     <hyperlink ref="B376" r:id="rId_hyperlink_273"/>
     <hyperlink ref="B377" r:id="rId_hyperlink_274"/>
     <hyperlink ref="B378" r:id="rId_hyperlink_275"/>
     <hyperlink ref="B379" r:id="rId_hyperlink_276"/>
     <hyperlink ref="B380" r:id="rId_hyperlink_277"/>
-    <hyperlink ref="B381" r:id="rId_hyperlink_278"/>
-[...122 lines deleted...]
-    <hyperlink ref="B524" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="B382" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="B383" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="B384" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="B385" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="B386" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="B387" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="B388" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="B389" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="B390" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="B391" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="B392" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="B395" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="B396" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="B398" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="B399" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="B400" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="B401" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="B402" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="B403" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="B404" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="B405" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="B406" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="B407" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="B410" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="B413" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="B414" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="B415" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="B416" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="B418" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="B419" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="B420" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="B421" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="B423" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="B425" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="B426" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="B427" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="B428" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="B430" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="B431" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="B432" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="B433" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="B434" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="B435" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="B438" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="B439" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="B440" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="B442" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="B443" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="B445" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="B446" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="B448" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="B451" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="B452" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="B454" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="B455" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="B456" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="B457" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="B458" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="B459" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="B460" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="B461" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="B462" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="B463" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="B464" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="B465" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="B466" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="B467" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="B468" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="B469" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="B470" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="B471" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="B472" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="B473" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="B474" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="B475" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="B476" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="B477" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="B479" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="B480" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="B481" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="B482" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="B483" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="B484" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="B485" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="B486" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="B487" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="B488" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="B489" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="B490" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="B491" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="B492" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="B493" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="B494" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="B495" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="B496" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="B497" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="B498" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="B499" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="B500" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="B501" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="B502" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="B503" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="B504" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="B505" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="B506" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="B507" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="B508" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="B509" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="B510" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="B511" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="B512" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="B513" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="B514" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="B515" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="B516" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="B517" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="B518" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="B519" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="B520" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="B521" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="B522" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="B523" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="B524" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="B525" r:id="rId_hyperlink_401"/>
     <hyperlink ref="B526" r:id="rId_hyperlink_402"/>
     <hyperlink ref="B527" r:id="rId_hyperlink_403"/>
     <hyperlink ref="B528" r:id="rId_hyperlink_404"/>
     <hyperlink ref="B529" r:id="rId_hyperlink_405"/>
     <hyperlink ref="B530" r:id="rId_hyperlink_406"/>
     <hyperlink ref="B531" r:id="rId_hyperlink_407"/>
     <hyperlink ref="B532" r:id="rId_hyperlink_408"/>
     <hyperlink ref="B533" r:id="rId_hyperlink_409"/>
     <hyperlink ref="B534" r:id="rId_hyperlink_410"/>
     <hyperlink ref="B535" r:id="rId_hyperlink_411"/>
-    <hyperlink ref="B536" r:id="rId_hyperlink_412"/>
-[...364 lines deleted...]
-    <hyperlink ref="B1041" r:id="rId_hyperlink_777"/>
+    <hyperlink ref="B538" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="B539" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="B540" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="B541" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="B547" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="B555" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="B556" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="B557" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="B561" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="B562" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="B563" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="B564" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="B565" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="B567" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="B569" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="B571" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="B572" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="B575" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="B576" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="B577" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="B578" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="B580" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="B582" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="B583" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="B584" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="B585" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="B587" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="B588" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="B589" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="B590" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="B595" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="B596" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="B597" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="B598" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="B599" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="B600" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="B601" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="B602" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="B604" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="B605" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="B606" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="B607" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="B608" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="B609" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="B610" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="B612" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="B613" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="B614" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="B615" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="B616" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="B617" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="B618" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="B619" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="B620" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="B621" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="B622" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="B623" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="B624" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="B625" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="B626" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="B627" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="B628" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="B629" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="B630" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="B631" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="B632" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="B633" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="B634" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="B635" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="B636" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="B637" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="B638" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="B639" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="B640" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="B641" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="B642" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="B643" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="B644" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="B645" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="B649" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="B650" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="B651" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="B654" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="B655" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="B656" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="B657" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="B658" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="B659" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="B660" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="B661" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="B663" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="B664" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="B666" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="B667" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="B668" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="B669" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="B671" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="B674" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="B675" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="B676" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="B677" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="B682" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="B683" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="B685" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="B686" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="B687" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="B688" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="B689" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="B690" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="B696" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="B698" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="B699" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="B700" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="B701" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="B702" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="B703" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="B704" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="B705" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="B706" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="B707" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="B708" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="B709" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="B710" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="B711" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="B720" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="B721" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="B722" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="B723" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="B726" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="B727" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="B730" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="B731" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="B732" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="B733" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="B734" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="B735" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="B737" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="B738" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="B739" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="B740" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="B741" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="B742" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="B743" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="B744" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="B745" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="B746" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="B747" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="B748" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="B749" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="B750" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="B751" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="B752" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="B753" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="B754" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="B755" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="B756" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="B757" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="B758" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="B759" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="B760" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="B761" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="B762" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="B763" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="B764" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="B765" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="B766" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="B767" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="B768" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="B769" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="B770" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="B771" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="B772" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="B773" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="B774" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="B775" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="B776" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="B777" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="B778" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="B779" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="B780" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="B781" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="B783" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="B784" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="B785" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="B787" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="B788" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="B789" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="B792" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="B793" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="B796" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="B797" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="B798" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="B800" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="B801" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="B806" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="B807" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="B811" r:id="rId_hyperlink_608"/>
+    <hyperlink ref="B815" r:id="rId_hyperlink_609"/>
+    <hyperlink ref="B816" r:id="rId_hyperlink_610"/>
+    <hyperlink ref="B821" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="B822" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="B823" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="B824" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="B834" r:id="rId_hyperlink_615"/>
+    <hyperlink ref="B835" r:id="rId_hyperlink_616"/>
+    <hyperlink ref="B836" r:id="rId_hyperlink_617"/>
+    <hyperlink ref="B837" r:id="rId_hyperlink_618"/>
+    <hyperlink ref="B838" r:id="rId_hyperlink_619"/>
+    <hyperlink ref="B839" r:id="rId_hyperlink_620"/>
+    <hyperlink ref="B840" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="B841" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="B842" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="B843" r:id="rId_hyperlink_624"/>
+    <hyperlink ref="B844" r:id="rId_hyperlink_625"/>
+    <hyperlink ref="B845" r:id="rId_hyperlink_626"/>
+    <hyperlink ref="B846" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="B847" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="B848" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="B849" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="B850" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="B851" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="B852" r:id="rId_hyperlink_633"/>
+    <hyperlink ref="B853" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="B854" r:id="rId_hyperlink_635"/>
+    <hyperlink ref="B855" r:id="rId_hyperlink_636"/>
+    <hyperlink ref="B856" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="B857" r:id="rId_hyperlink_638"/>
+    <hyperlink ref="B858" r:id="rId_hyperlink_639"/>
+    <hyperlink ref="B859" r:id="rId_hyperlink_640"/>
+    <hyperlink ref="B860" r:id="rId_hyperlink_641"/>
+    <hyperlink ref="B861" r:id="rId_hyperlink_642"/>
+    <hyperlink ref="B862" r:id="rId_hyperlink_643"/>
+    <hyperlink ref="B863" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="B864" r:id="rId_hyperlink_645"/>
+    <hyperlink ref="B865" r:id="rId_hyperlink_646"/>
+    <hyperlink ref="B867" r:id="rId_hyperlink_647"/>
+    <hyperlink ref="B868" r:id="rId_hyperlink_648"/>
+    <hyperlink ref="B869" r:id="rId_hyperlink_649"/>
+    <hyperlink ref="B870" r:id="rId_hyperlink_650"/>
+    <hyperlink ref="B871" r:id="rId_hyperlink_651"/>
+    <hyperlink ref="B873" r:id="rId_hyperlink_652"/>
+    <hyperlink ref="B874" r:id="rId_hyperlink_653"/>
+    <hyperlink ref="B875" r:id="rId_hyperlink_654"/>
+    <hyperlink ref="B876" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="B878" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="B879" r:id="rId_hyperlink_657"/>
+    <hyperlink ref="B880" r:id="rId_hyperlink_658"/>
+    <hyperlink ref="B881" r:id="rId_hyperlink_659"/>
+    <hyperlink ref="B882" r:id="rId_hyperlink_660"/>
+    <hyperlink ref="B884" r:id="rId_hyperlink_661"/>
+    <hyperlink ref="B885" r:id="rId_hyperlink_662"/>
+    <hyperlink ref="B888" r:id="rId_hyperlink_663"/>
+    <hyperlink ref="B889" r:id="rId_hyperlink_664"/>
+    <hyperlink ref="B891" r:id="rId_hyperlink_665"/>
+    <hyperlink ref="B894" r:id="rId_hyperlink_666"/>
+    <hyperlink ref="B895" r:id="rId_hyperlink_667"/>
+    <hyperlink ref="B896" r:id="rId_hyperlink_668"/>
+    <hyperlink ref="B897" r:id="rId_hyperlink_669"/>
+    <hyperlink ref="B898" r:id="rId_hyperlink_670"/>
+    <hyperlink ref="B900" r:id="rId_hyperlink_671"/>
+    <hyperlink ref="B901" r:id="rId_hyperlink_672"/>
+    <hyperlink ref="B902" r:id="rId_hyperlink_673"/>
+    <hyperlink ref="B903" r:id="rId_hyperlink_674"/>
+    <hyperlink ref="B904" r:id="rId_hyperlink_675"/>
+    <hyperlink ref="B905" r:id="rId_hyperlink_676"/>
+    <hyperlink ref="B906" r:id="rId_hyperlink_677"/>
+    <hyperlink ref="B907" r:id="rId_hyperlink_678"/>
+    <hyperlink ref="B908" r:id="rId_hyperlink_679"/>
+    <hyperlink ref="B909" r:id="rId_hyperlink_680"/>
+    <hyperlink ref="B910" r:id="rId_hyperlink_681"/>
+    <hyperlink ref="B911" r:id="rId_hyperlink_682"/>
+    <hyperlink ref="B914" r:id="rId_hyperlink_683"/>
+    <hyperlink ref="B915" r:id="rId_hyperlink_684"/>
+    <hyperlink ref="B918" r:id="rId_hyperlink_685"/>
+    <hyperlink ref="B919" r:id="rId_hyperlink_686"/>
+    <hyperlink ref="B920" r:id="rId_hyperlink_687"/>
+    <hyperlink ref="B921" r:id="rId_hyperlink_688"/>
+    <hyperlink ref="B922" r:id="rId_hyperlink_689"/>
+    <hyperlink ref="B923" r:id="rId_hyperlink_690"/>
+    <hyperlink ref="B924" r:id="rId_hyperlink_691"/>
+    <hyperlink ref="B925" r:id="rId_hyperlink_692"/>
+    <hyperlink ref="B926" r:id="rId_hyperlink_693"/>
+    <hyperlink ref="B934" r:id="rId_hyperlink_694"/>
+    <hyperlink ref="B935" r:id="rId_hyperlink_695"/>
+    <hyperlink ref="B936" r:id="rId_hyperlink_696"/>
+    <hyperlink ref="B937" r:id="rId_hyperlink_697"/>
+    <hyperlink ref="B938" r:id="rId_hyperlink_698"/>
+    <hyperlink ref="B939" r:id="rId_hyperlink_699"/>
+    <hyperlink ref="B949" r:id="rId_hyperlink_700"/>
+    <hyperlink ref="B950" r:id="rId_hyperlink_701"/>
+    <hyperlink ref="B952" r:id="rId_hyperlink_702"/>
+    <hyperlink ref="B953" r:id="rId_hyperlink_703"/>
+    <hyperlink ref="B954" r:id="rId_hyperlink_704"/>
+    <hyperlink ref="B955" r:id="rId_hyperlink_705"/>
+    <hyperlink ref="B956" r:id="rId_hyperlink_706"/>
+    <hyperlink ref="B957" r:id="rId_hyperlink_707"/>
+    <hyperlink ref="B958" r:id="rId_hyperlink_708"/>
+    <hyperlink ref="B959" r:id="rId_hyperlink_709"/>
+    <hyperlink ref="B960" r:id="rId_hyperlink_710"/>
+    <hyperlink ref="B961" r:id="rId_hyperlink_711"/>
+    <hyperlink ref="B962" r:id="rId_hyperlink_712"/>
+    <hyperlink ref="B963" r:id="rId_hyperlink_713"/>
+    <hyperlink ref="B965" r:id="rId_hyperlink_714"/>
+    <hyperlink ref="B966" r:id="rId_hyperlink_715"/>
+    <hyperlink ref="B980" r:id="rId_hyperlink_716"/>
+    <hyperlink ref="B981" r:id="rId_hyperlink_717"/>
+    <hyperlink ref="B982" r:id="rId_hyperlink_718"/>
+    <hyperlink ref="B983" r:id="rId_hyperlink_719"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>