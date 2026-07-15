--- v4 (2026-05-30)
+++ v5 (2026-07-15)
@@ -14,53 +14,53 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="a383" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2062">
-[...1 lines deleted...]
-    <t>ПРАЙС-ЛИСТ ЗА 30-05-2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1986">
+  <si>
+    <t>ПРАЙС-ЛИСТ ЗА 15-07-2026</t>
   </si>
   <si>
     <t>ВАКАНСИИ</t>
   </si>
   <si>
     <t>Новосибирск, Объединения 8, тел.: (383) 272-30-00</t>
   </si>
   <si>
     <t>ID в 1С</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Розн.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Автоматика для ворот, шлагбаумы, парковочные системы</t>
   </si>
@@ -594,107 +594,113 @@
   <si>
     <t>FLO2R-S, передатчик 2-канальный</t>
   </si>
   <si>
     <t>пульт 2-канальный,  динамический код, обеспечивающий защиту сигнала</t>
   </si>
   <si>
     <t>00015348</t>
   </si>
   <si>
     <t>FLO4R-S, передатчик 4-канальный</t>
   </si>
   <si>
     <t>пульт 4-канальный,  динамический код, обеспечивающий защиту сигнала</t>
   </si>
   <si>
     <t>00031280</t>
   </si>
   <si>
     <t>AF43TW, радиоприемник встраиваемый для 001TWIN 2 и 001TWIN 4</t>
   </si>
   <si>
     <t>Радиоприемник встраиваемый для 001TW2EE и 001TW4EE. Частота 433,92 МГц.</t>
   </si>
   <si>
-    <t>00023502</t>
-[...7 lines deleted...]
-  <si>
     <t>00007253</t>
   </si>
   <si>
     <t>AF43S, радиоприемник встраиваемый, частота 433,92 МГц</t>
   </si>
   <si>
     <t>Встраиваемая плата радиоприемника
 Ограничения:
 Для определения количества програмируемых брелоков-передатчиков с динамическим кодом см. инструкцию к Блоку управления.</t>
   </si>
   <si>
     <t>00036968</t>
   </si>
   <si>
     <t>DHRE-1, приемник внешний 1канальный</t>
   </si>
   <si>
     <t>Приемник внешний 1канальный 433 Мгц,  1000 абонентов.</t>
   </si>
   <si>
     <t>00-00002933</t>
   </si>
   <si>
     <t>Transmitter 4-PRO, пульт 4-х канальный, 433МГц</t>
   </si>
   <si>
     <t>Пульт Transmitter 4 PRO  4-х канальный 433МГц</t>
   </si>
   <si>
     <t>00-00006562</t>
   </si>
   <si>
     <t>AT-4N, 4-х канальный пульт дистанционного управления Alutech</t>
   </si>
   <si>
     <t>4-х канальный пульт дистанционного управления.
 (Подходят также для автоматики AN-Motors!)</t>
   </si>
   <si>
     <t>00-00013241</t>
   </si>
   <si>
     <t>806TS-0270, TOP44RBN, Брелок-передатчик 4-х канальный, 433,92 МГц, с динамическим кодом</t>
   </si>
   <si>
     <t>Брелок-передатчик TOP Sport Line с технологией динамического кода. Сочетает в себе невероятное удобство, стильный дизайн и современные технологии управления автоматикой. TOP Sport Line имеет 4 кнопки для управления разными устройствами: используйте один пульт для всей своей автоматики. Брелок-передатчик оснащен технологией динамического кода для большей защиты.</t>
   </si>
   <si>
+    <t>00015346</t>
+  </si>
+  <si>
+    <t>ABF kit, антенна для монтажа на лампу LUCY</t>
+  </si>
+  <si>
+    <t>антенна для монтажа на лампу LUCY</t>
+  </si>
+  <si>
+    <t>00031768</t>
+  </si>
+  <si>
+    <t>FLO4RE, пульт 4-х канальный</t>
+  </si>
+  <si>
     <t>Фотоэлементы, сигнальные лампы</t>
   </si>
   <si>
     <t>00023446</t>
   </si>
   <si>
     <t>DHPC, стойка под фотоэлементы</t>
   </si>
   <si>
     <t>Стойка для фотоэлемента 0,5 м (DOORHAN)</t>
   </si>
   <si>
     <t>00033655</t>
   </si>
   <si>
     <t>EPM, пара фотоэлементов MEDIUM для наружной установки</t>
   </si>
   <si>
     <t>00-00012192</t>
   </si>
   <si>
     <t>806LA-0020, KRX1FXSW, Светодиодная сигнальная лампа с белым плафоном, электропитание 24/230 В</t>
   </si>
   <si>
     <t>00-00012194</t>
@@ -795,123 +801,117 @@
   <si>
     <t>PRSPIN01A, Каретка Spin в сборе</t>
   </si>
   <si>
     <t>00-00000592</t>
   </si>
   <si>
     <t>88001-0063 Плата блока управления ZBKN</t>
   </si>
   <si>
     <t>Шлагбаумы</t>
   </si>
   <si>
     <t>Комплектующие для шлагбаумов</t>
   </si>
   <si>
     <t>00008213</t>
   </si>
   <si>
     <t>G0405, крепление для трубчатой стрелы G0402</t>
   </si>
   <si>
     <t>Крепление для трубчатой стрелы G0402</t>
   </si>
   <si>
-    <t>00007251</t>
-[...7 lines deleted...]
-  <si>
     <t>00007699</t>
   </si>
   <si>
     <t>G0603, накладки резиновые для стрелы G0601</t>
   </si>
   <si>
     <t>На стрелу 6,5м.</t>
   </si>
   <si>
     <t>00009929</t>
   </si>
   <si>
     <t>Spring 4.5, пружина для BEAM 3 (58F1812)</t>
   </si>
   <si>
     <t>Пружина балансировочная для стрелы BEAM 3</t>
   </si>
   <si>
     <t>00007250</t>
   </si>
   <si>
     <t>G0605, крепление для трубчатой стрелы G0602</t>
   </si>
   <si>
     <t>Крепление для стрелы G0602</t>
   </si>
   <si>
     <t>00008854</t>
   </si>
   <si>
     <t>G02807, опора стационарная для стрел с пазом под дюралайт.</t>
   </si>
   <si>
     <t>Опора стационарная для стрел с пазом под дюралайт.</t>
   </si>
   <si>
     <t>00018143</t>
   </si>
   <si>
     <t>G0468, кронштейн крепления</t>
   </si>
   <si>
     <t>Кронштейн крепления для установки фотоэлементов DOC на тумбу шлагбаума G4000, G6000</t>
   </si>
   <si>
-    <t>00023437</t>
-[...4 lines deleted...]
-  <si>
     <t>00032468</t>
   </si>
   <si>
     <t>FIX-BOOM-KIT, крепление круглой стрелы (в соcтаве крепление - 1шт, винт DHM0613 - 4шт,  болт DHM0112 - 6шт, шайба DHM0305 - 6шт.)</t>
   </si>
   <si>
     <t>FIX-BOOM-KIT, крепление круглой стрелы (в соcтаве крепление - 1шт, винт DHM0613 - 4шт,  болт DHM0112 - 6шт, шайба DHM0305 - 6шт.)</t>
   </si>
   <si>
     <t>00040273</t>
   </si>
   <si>
     <t>BR13PRO, пружина балансировочная для стрелы BOOM-5 BARRIER-PRO</t>
+  </si>
+  <si>
+    <t>00015325</t>
+  </si>
+  <si>
+    <t>WA4, Кронштейн крепления круглой рейки RBN4-K</t>
+  </si>
+  <si>
+    <t>кронштейн для соединения круглой стрелы RBN 4 с тумбой шлагбаума</t>
   </si>
   <si>
     <t>Комплекты шлагбаумов</t>
   </si>
   <si>
     <t>00-00005053</t>
   </si>
   <si>
     <t xml:space="preserve">GARD 3750, Комплект шлагбаума для правостороннего монтажа (тумба, стрела, светоотражающие наклейки, балансировочная пружина)	</t>
   </si>
   <si>
     <t>Комплект шлагбаума (правый) на проезд 4 м, время открывания 2-6 c, интенсивность 100%.
 Состав комплекта: 
 G3750_DX- Тумба шлагбаума правая G3750 из оцинкованной и окрашенной стали. Класс защиты IP54  - 1 шт
 G0402 - Стрела круглая алюминиевая диам. 60 мм, L = 4200 мм - 1 шт
 G0461 - Наклейки светоотражающие красного цвета 24 шт - 1 компл
 G04060 - Пружина балансировочная (зеленая) диам. 50 мм - 1 шт</t>
   </si>
   <si>
     <t>00041257</t>
   </si>
   <si>
     <t>GARD 6000, Комплект шлагбаума (тумба, стрела, накладки на стрелу, светоотражающие наклейки, опора)</t>
   </si>
   <si>
@@ -1054,63 +1054,50 @@
     <t>Аккумулятор DELTA DT 12045</t>
   </si>
   <si>
     <t>Свинцово-кислотные аккумуляторы DELTA серии DT специально разработаны для
 применения в слаботочных системах и оптимизированы для работы в буферном
 режиме. Аккумуляторы DELTA серии DT имеют низкое внутреннее сопротивление
 и высокую плотность энергии. Отвечая международным стандартам
 безопасности, рекомендованы для применения в охранно-пожарных системах, а
 также системах контроля и управления доступом. Срок службы – 5 лет.
 12 В, 4.5 Ач, 90/70/107 мм</t>
   </si>
   <si>
     <t>00022389</t>
   </si>
   <si>
     <t>Аккумулятор DELTA DTM 1212</t>
   </si>
   <si>
     <t>Свинцово-кислотные аккумуляторы DELTA серии DTM изготовлены по технологии с
 абсорбированным электролитом (AGM). В батареях этой серии применена
 усовершенствованная конструкция решеток из особо чистого сплава свинца, что
 увеличивает срок службы и улучшает разрядные характеристики. Серия DTM является универсальной и рекомендована для использования как в буферном, так и в циклическом режимах работы . в различных переносных приборах, а также в стационарных системах с резервным питанием. Срок службы – свыше 8 лет.
 12 В, 12 Ач, 151/98/101 мм</t>
   </si>
   <si>
-    <t>00022236</t>
-[...11 lines deleted...]
-  <si>
     <t>00032899</t>
   </si>
   <si>
     <t>Аккумулятор DELTA DT 12012</t>
   </si>
   <si>
     <t>Свинцово-кислотные аккумуляторы DELTA серии DT специально разработаны для применения в слаботочных системах и оптимизированы для работы в буферном режиме. Аккумуляторы DELTA серии DT имеют низкое внутреннее сопротивление и высокую плотность энергии. Отвечая международным стандартам
 безопасности, рекомендованы для применения в охранно-пожарных системах, а также системах контроля и управления доступом. 
 Срок службы – 5 лет.
 12 В, 1.2 Ач, 97/44/59 мм</t>
   </si>
   <si>
     <t>00033416</t>
   </si>
   <si>
     <t>Аккумулятор DELTA DTM 1205</t>
   </si>
   <si>
     <t>Свинцово-кислотные аккумуляторы DELTA серии DTM изготовлены по технологии с
 абсорбированным электролитом (AGM). В батареях этой серии применена
 усовершенствованная конструкция решеток из особо чистого сплава свинца, что
 увеличивает срок службы и улучшает разрядные характеристики. Серия DTM является универсальной и рекомендована для использования как в буферном, так и в циклическом режимах работы . в различных переносных приборах, а также в стационарных системах с резервным питанием. Срок службы – до 8 лет.
 12 В, 5 Ач, 90/70/107 мм</t>
   </si>
   <si>
@@ -1219,71 +1206,50 @@
     <t>00-00000435</t>
   </si>
   <si>
     <t>Аккумулятор Rexant Li-ion 16340 unprotected 700 mAH 3.7 В (30-2040)</t>
   </si>
   <si>
     <t>Видеонаблюдение</t>
   </si>
   <si>
     <t>Взрывозащищенное оборудование</t>
   </si>
   <si>
     <t>Видеокамеры</t>
   </si>
   <si>
     <t>HD-Аналог</t>
   </si>
   <si>
     <t>IP-камеры</t>
   </si>
   <si>
     <t>Коммутаторы</t>
   </si>
   <si>
     <t>Термокожухи</t>
-  </si>
-[...19 lines deleted...]
-- Питание DC12V, 500 mA</t>
   </si>
   <si>
     <t>00040999</t>
   </si>
   <si>
     <t>AK-IP2-BL/AF-PoE, цветная IP-видеокамера</t>
   </si>
   <si>
     <t>Цветная уличная цилиндрическая IP-видеокамера
 - Матрица 1/2.9" Progressive Scan 2MP CMOS Sensor GC2063, 0.008 Lux @ (F1.6, AGC ON)
 - Процессор DSP Fullhan FH8652
 - Основной поток 3М(2304*1296)@30fps/2М(1920*1080)@30fps
 - Дополнительный поток 1280*720@30fps 
 - Моторизованный вариообъектив 2.7-13.5 мм (гор. угол 101°-34°)
 - Компрессия H.265+/H.265//H.264+/H.264
 - ИК-подсветка до 40 м, 42µ x 4pcs, CDS Auto Control
 - Особенности  IR-Cut фильтр, DWDR
 - Поддержка ONVIF 19.12(Profile S/T/G), P2P (QR Code), IOS, Android
 - Корпус металл + пластик
 - Размеры 268 х 95 х 88 мм
 - Температурный режим -40°C ~ +50°C
 - Класс защиты IP67
 - Питание PoE (IEEE 802.3af)/DC12V, 950 mA</t>
   </si>
   <si>
@@ -1924,59 +1890,50 @@
   <si>
     <t>00033791</t>
   </si>
   <si>
     <t>AVP-506 (PAL). видеопанель, темно-серый</t>
   </si>
   <si>
     <t>00001231</t>
   </si>
   <si>
     <t>AT-VD 305N BL, видеопанель (черный)</t>
   </si>
   <si>
     <t>4-x проводная цветная вандалоустойчивая панель, встроенная видеокамера 600ТВЛ и инфракрасная подсветка. Накладная металлическая, в комплекте: кронштейн для врезной установки, кронштейн для поворота панели на 30°, козырек. Габариты: 122 х 40 х 20 мм. Цвета:  серебро, бронза, черный. .</t>
   </si>
   <si>
     <t>00010076</t>
   </si>
   <si>
     <t>VIZIT-КТМ600R, контроллер ключей RF</t>
   </si>
   <si>
     <t>Контроллер ключей  VIZIT-RF2 (RFID-125 kHz брелок EM-Marin), до  2680 ключей, управление замком, таймер (1 или 7 сек.), напряжение питания контроллера 12…24VDC.</t>
   </si>
   <si>
-    <t>00008821</t>
-[...7 lines deleted...]
-  <si>
     <t>00039531</t>
   </si>
   <si>
     <t>FE-GR001, реле открытия ворот</t>
   </si>
   <si>
     <t>Дополнительное реле открытия ворот. Для моделей: FE-70CH ORION, FE-70CH ORION DVR, FE-70 CAPELLA DVR</t>
   </si>
   <si>
     <t>00040204</t>
   </si>
   <si>
     <t>RD-4R, считыватель ключей VIZIT-RF2</t>
   </si>
   <si>
     <t>Считыватель ключей VIZIT-RF2 (RFID-125 kHz брелок EM-Marin) для контроллера VIZIT-КТМ600R, VIZIT-КТМ602R; накладной вариант крепления; звуковая индикация режимов работы, светодиодный индикатор.</t>
   </si>
   <si>
     <t>00027553</t>
   </si>
   <si>
     <t>БК-401, блок коммутации домофона</t>
   </si>
   <si>
     <t>Блок коммутации домофона обеспечивает переключение линий связи и видеосигнала. Предназначен для совместной работы с БУД-420Р и БВД-432RCB установленных на входе в огороженную придомовую территорию и видеодомофонами VIZIT (до 8 шт) установленными  на подъездах/ домах внутри огороженной территории.</t>
@@ -1985,59 +1942,50 @@
     <t>Переговорные устройства</t>
   </si>
   <si>
     <t>Досмотровое оборудование</t>
   </si>
   <si>
     <t>Алкотестеры</t>
   </si>
   <si>
     <t>Ручные металлодетекторы</t>
   </si>
   <si>
     <t>Стационарные металлодетекторы</t>
   </si>
   <si>
     <t>Температурный контроль</t>
   </si>
   <si>
     <t>Источники питания</t>
   </si>
   <si>
     <t>Блоки защиты</t>
   </si>
   <si>
     <t>Блоки питания</t>
-  </si>
-[...7 lines deleted...]
-    <t>12В, 5А, габариты 150х56х35 мм, защита выхода от КЗ и перегрузки, прочность изоляции  3 кВ, проушины для крепления, корпус IP67</t>
   </si>
   <si>
     <t>00036088</t>
   </si>
   <si>
     <t>Моллюск 12-14/1.5, блок питания</t>
   </si>
   <si>
     <t>12В или 14В, 1,5А. Расширенный сетевой диапазон 90-250В, габариты 50х50х25 мм, скругленные края ? 55мм,  защита выхода от КЗ и перегрузки, прочность изоляции  3 кВ, отверстия  для крепления, корпус IP67
 Новая модель: Белый корпус, светодиодная индикация, 2 напряжения, заводская установка 12В, для получения напряжения 14В необходимо удалить перемычку.</t>
   </si>
   <si>
     <t>00038131</t>
   </si>
   <si>
     <t>ИВЭП-1220 DIN, блок питания, 12В/2А</t>
   </si>
   <si>
     <t>Блок питания для монтажа на DIN-рейку. Регулировка выходного U=11.5 - 14.5 B, Iном=2 А,  Iмакс.=2.5 А. Размер 78х93х56мм.</t>
   </si>
   <si>
     <t>00038742</t>
   </si>
   <si>
     <t>ИВЭП-1220, блок питания, 12В/2А</t>
@@ -2767,90 +2715,72 @@
   <si>
     <t>Металлорукав в ПВХ изоляции Р3-ЦП-НГ-25 (50м/уп) Промрукав, PR.08253</t>
   </si>
   <si>
     <t>00-00007092</t>
   </si>
   <si>
     <t>Металлорукав в ПВХ изоляции Р3-ЦП-НГ-32 (25м/уп) Промрукав</t>
   </si>
   <si>
     <t>Трубы для проводки и аксессуары</t>
   </si>
   <si>
     <t>00023539</t>
   </si>
   <si>
     <t>Гофротруба ПВХ легкая 350Н серая с зондом d32/25 м (Промрукав)</t>
   </si>
   <si>
     <t>00023538</t>
   </si>
   <si>
     <t>Гофротруба ПВХ легкая 350Н серая с зондом d25/50 м (Промрукав), PR.012531</t>
   </si>
   <si>
-    <t>00-00005117</t>
-[...2 lines deleted...]
-    <t>Гофротруба ПНД с зондом d16/100 м черная (ИЭК)</t>
+    <t>00-00005118</t>
+  </si>
+  <si>
+    <t>Гофротруба ПНД с зондом d25/50 м черная (ИЭК)</t>
   </si>
   <si>
     <t>Высокая гибкость и пластичность.
 Удобство протяжки кабеля обеспечивается наличием зонда.
 Материал, из которого сделаны трубы, является отличным диэлектриком.
 Позволяет осуществлять изгибы до минимального радиуса, равного трём диаметрам используемой трубы.</t>
   </si>
   <si>
-    <t>00-00005118</t>
-[...4 lines deleted...]
-  <si>
     <t>00012907</t>
   </si>
   <si>
     <t>Труба жесткая ПВХ 3-х метровая легкая атмосферостойкая д20 (150м/уп) Промрукав, PR.01420</t>
   </si>
   <si>
     <t>00-00005610</t>
   </si>
   <si>
     <t>Гофротруба ПВХ серая с зондом d25/50 м (Строитель)</t>
-  </si>
-[...10 lines deleted...]
-    <t>Гофротруба ПНД безгалогенная (HF) черная с/з д25 (50м/2600м) Строитель, PR.022551</t>
   </si>
   <si>
     <t>00-00012382</t>
   </si>
   <si>
     <t>Труба жесткая ПВХ белая 3-х метровая d32 мм (90 м/уп) Промрукав</t>
   </si>
   <si>
     <t>00002176</t>
   </si>
   <si>
     <t>Гофротруба ПВХ с зондом d25/75 м (УралПак)</t>
   </si>
   <si>
     <t>Труба гофрированная ПВХ 25 легкого типа с зондом (75 м/уп)</t>
   </si>
   <si>
     <t>Кабельная продукция</t>
   </si>
   <si>
     <t>Кабели LAN</t>
   </si>
   <si>
     <t>00009691</t>
   </si>
@@ -2914,61 +2844,50 @@
   <si>
     <t>КПСнг(А)-FRHF 1х2х1.0 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>00039654</t>
   </si>
   <si>
     <t>КПСнг(А)-FRHF 2х2х0.75 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>00037166</t>
   </si>
   <si>
     <t>КПСЭнг(А)-FRHF 1х2х1.5 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>00-00000041</t>
   </si>
   <si>
     <t>КПСнг(А)-FRHF 1х2х1.5 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>нг(A) - LS</t>
   </si>
   <si>
-    <t>00016005</t>
-[...9 lines deleted...]
-  <si>
     <t>нг(А) - FRLS</t>
   </si>
   <si>
     <t>00020785</t>
   </si>
   <si>
     <t>КСРВнг(А)-FRLS 4х0,5 мм (0,2 мм2), кабель (Паритет)</t>
   </si>
   <si>
     <t>КСРВнг(А)-FRLS – кабель с медными однопроволочными жилами с изоляцией из керамизирующейся кремнийорганической резины, в оболочке из ПВХ пластиката пониженной пожарной опасности. Цвет оболочки – красный.
 200м</t>
   </si>
   <si>
     <t>00024908</t>
   </si>
   <si>
     <t>КПСнг(А)-FRLS 1х2х1.5 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>Кабели огнестойкие  для систем пожарной и охранной сигнализации, систем оповещения и управления эвакуацией и передачи данных; с изоляцией из огнестойкой кремнийорганической резины, с наружной оболочкой из поливинилхлоридного пластиката пониженной пожароопасности, с низким дымо- и газовыделением ТУ 3581-001-37395223-2012.
 Кабель с медными токопроводящими жилами сечением 0,20; 0,35; 0,50; 0,75; 1,00; 1,50; 2,50 мм2
 Число скрученных пар- 1,2 ;
 Изоляция из огнестойкой кремнийорганической резины,
 Наружная оболочкакрасного цвета из поливинилхлоридного пластиката пониженной пожароопасности, с низким дымо- и газовыделением.</t>
   </si>
@@ -2976,62 +2895,50 @@
     <t>00024649</t>
   </si>
   <si>
     <t>КПСнг(А)-FRLS 2x2x0.75 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>00016561</t>
   </si>
   <si>
     <t>КПКЭВнг(А)-FRLS 1x2x0.2 мм2, кабель (СПКБ Техно)</t>
   </si>
   <si>
     <t>Кабель с медными однопроволочными жилами сечением 0,2 мм2 с изоляцией из огнестойкой кремнийорганической резины, с общим экраном из ламинированной алюминиевой фольги и дренажным проводником из медной луженой проволки под экраном, в оболочке из  ПВХ пластиката пониженной пожароопасности, с низким дымо- и газовыделением. Цвет оболочки – красный. Бухта 200м.
 Цена за 1км.</t>
   </si>
   <si>
     <t>нг(А) - FRLS LTx</t>
   </si>
   <si>
     <t>00029734</t>
   </si>
   <si>
     <t>КПСнг(А)-FRLSLTx 1х2х0.75 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
-    <t>00031105</t>
-[...10 lines deleted...]
-  <si>
     <t>00035706</t>
   </si>
   <si>
     <t>КПСЭнг(А)-FRLSLTx 1х2х0.5, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>00036145</t>
   </si>
   <si>
     <t>КПСнг(А)-FRLSLTx 1х2х1.5 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>00014876</t>
   </si>
   <si>
     <t>КПСнг(А)-FRLSLTx 1х2х2.5 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>нг(А) - LS LTx</t>
   </si>
   <si>
     <t>Кабели и провода силовые</t>
   </si>
   <si>
     <t>00002507</t>
@@ -3058,63 +2965,50 @@
 Цена за 1км.</t>
   </si>
   <si>
     <t>00002838</t>
   </si>
   <si>
     <t>ШВВП 2х0,5 ГОСТ 7399-97, шнур соединительный (НКЗ)</t>
   </si>
   <si>
     <t>Кабель акустический</t>
   </si>
   <si>
     <t>00003853</t>
   </si>
   <si>
     <t>Шнур стерео 3.5мм гнездо-3.5мм штекер 3 м VA147/148</t>
   </si>
   <si>
     <t>00003780</t>
   </si>
   <si>
     <t>Шнур стерео 6.35мм гнездо-6.35мм штекер 3 м VA178</t>
   </si>
   <si>
     <t>Комбинированый кабель</t>
-  </si>
-[...11 lines deleted...]
-Цена за 1км.</t>
   </si>
   <si>
     <t>00010523</t>
   </si>
   <si>
     <t>ШВЭП 4х0,12, шнур комбинированный для домофонов и систем контроля доступа (Паритет)</t>
   </si>
   <si>
     <t>Шнур предназначенн для использования в системах контроля доступа, подключения домофонов на большие расстояния. 
 Одновременно для передачи звукового сигнала и подключения питания. Так же возможно использование шнура для передачи видеосигнала на небольшие расстояния при невысоком требовании к качеству сигнала. 
 Шнур предназначен для работы при номинальном напряжении до 250В переменного тока частотой 50ГЦ или нарояжении 350В постоянного тока, для наружной прокладки, оболочка выполнена из светостабилизированного полиэтилена.
 Число жил и сечение: 3х0,12+1Эх0,12, плотность оплетки медной проволоки не менее 70%, диаметр оболочки 4,1 мм
 Бухта 200м.
 Цена за 1км.</t>
   </si>
   <si>
     <t>Радиочастотный кабель</t>
   </si>
   <si>
     <t>00010491</t>
   </si>
   <si>
     <t>РК 75-2-122 Паракс™ , кабель радиочастотный коаксиальный (Паритет)</t>
   </si>
   <si>
@@ -3157,68 +3051,50 @@
     <t>00018585</t>
   </si>
   <si>
     <t>GE44102-01, щиток для автовыключателей</t>
   </si>
   <si>
     <t>Щиток наружный 2-4 модуля для автоматических выключателей IP30 цвет белый. 35 шт в коробке.</t>
   </si>
   <si>
     <t>00002140</t>
   </si>
   <si>
     <t>КРТН-10, коробка распределительная</t>
   </si>
   <si>
     <t>Коробка распределительная телефонная настенная, на 10 пар проводов,  63х147х53мм.</t>
   </si>
   <si>
     <t>00002852</t>
   </si>
   <si>
     <t>КРТП-15х2, коробка распределительная</t>
   </si>
   <si>
     <t>Коробка телефонная плоская на 2 х 15 пар проводов, 120х100х22мм. С тамперной зоной</t>
-  </si>
-[...16 lines deleted...]
-Максимальное сечение зажимаемых про</t>
   </si>
   <si>
     <t>00039771</t>
   </si>
   <si>
     <t>КМ-О (8к)-IP41, коробка монтажная огнестойкая, 72х72х36 мм</t>
   </si>
   <si>
     <t>Монтажная коробка состоит из стального оцинкованного корпуса, верхняя часть которого снабжена декоративной пластиковой крышкой. В боковых стенках крышки имеются специальные легкоудаляемые профили для ввода кабеля, металлорукава или кабель-канала. Внутри корпуса коммутационной коробки располагаются керамические клеммные колодки, обеспечивающие соединение «под винт», и зажим заземления. Для крепления к элементам конструкций в днище корпуса предусмотрены отверстия для винтов или саморезов.
 Монтажные коробки типа КМ-О IP 41 предназначены для использования внутри помещений.
 Сертифицированы к применению для обеспечения электрической работоспособности в составе кабельной линии в соответствии с ГОСТ Р 53316-2009.
 Сохраняют работоспособность при воздействии стандартного температурного режима по ГОСТ 30247.0-94 в течение 120 минут.
 Интервал рабочих температур от - 40С до +80С.
 Максимальное напряжение – 450В
 Размеры - 72х72х36 мм
 Количество вводов - 4
 Количество контактов - 8
 Максимальное сечение зажимаемых про</t>
   </si>
   <si>
     <t>00041681</t>
   </si>
   <si>
     <t>КК-8, коробка коммутационная (СТЛ, Омск)</t>
   </si>
@@ -3349,77 +3225,50 @@
   <si>
     <t>КРН-4/1, коробка коммутационная</t>
   </si>
   <si>
     <t>Коробка квадратная на 4 пары проводов, 40х20мм. Крепление крышки на защелке.</t>
   </si>
   <si>
     <t>Крепежные материалы</t>
   </si>
   <si>
     <t>00014861</t>
   </si>
   <si>
     <t>Бур SDS plus HELLER в блистере 14х260 мм</t>
   </si>
   <si>
     <t>Резец Bionic:зазубренный профиль вставки с боковыми зонами измельчения для быстрого сверления. Спираль Twinmax: оптимизированная передача энергии удара и отвод буровой пыли благодаря рассчитанному на компьютере спиральному профилю. Закаленная по HST поверхность: повышенное сопротивление излому при перфораторном бурении и более высокая устойчивость при попадении в арматуру.</t>
   </si>
   <si>
     <t>00014862</t>
   </si>
   <si>
     <t>Бур SDS plus HELLER в блистере 16х260 мм</t>
   </si>
   <si>
-    <t>00023994</t>
-[...25 lines deleted...]
-  <si>
     <t>00011603</t>
   </si>
   <si>
     <t>Дюбель-U, 12х71Б (250 шт)</t>
   </si>
   <si>
     <t>Дюбель тип "U" универсальный с бортом
 Универсальный дюбель из полипропилена с повышенной эластичностью предназначен для использования его как в сплошном основании, так и в полостной кладке (полые бетонные блоки, кирпич с отверстиями и т.д.). В плотной кладке дюбель ведет себя как обычный трёхлепестковый дюбель и обладает всеми его преимуществами. При попадании в полость дюбель наворачивается на шуруп и завязывается в плотный узел, который надёжно крепит шуруп в стене.
 Диаметр сверла 12 мм, диаметр самореза/шурупа 8-10 мм.</t>
   </si>
   <si>
     <t>00011601</t>
   </si>
   <si>
     <t>Дюбель-U, 5х32Б (1000 шт)</t>
   </si>
   <si>
     <t>Дюбель тип "U" универсальный с бортом
 Универсальный дюбель из полипропилена с повышенной эластичностью предназначен для использования его как в сплошном основании, так и в полостной кладке (полые бетонные блоки, кирпич с отверстиями и т.д.). В плотной кладке дюбель ведет себя как обычный трёхлепестковый дюбель и обладает всеми его преимуществами. При попадании в полость дюбель наворачивается на шуруп и завязывается в плотный узел, который надёжно крепит шуруп в стене.
 Диаметр сверла 5 мм, диаметр самореза/шурупа 3.5 мм.</t>
   </si>
   <si>
     <t>00016084</t>
   </si>
   <si>
@@ -3477,157 +3326,112 @@
     <t>Стяжка-хомут 4.7х200 мм (100 шт) с металлическим замком (белыйе</t>
   </si>
   <si>
     <t>00023331</t>
   </si>
   <si>
     <t>Стяжка-хомут 4.7х300 мм (100 шт) с металлическим замком (белые)</t>
   </si>
   <si>
     <t>00002699</t>
   </si>
   <si>
     <t>Талреп d10 (крюк-кольцо)</t>
   </si>
   <si>
     <t>00006506</t>
   </si>
   <si>
     <t>Талреп d14 (крюк-кольцо)</t>
   </si>
   <si>
     <t>00007423</t>
   </si>
   <si>
     <t>Талреп d8 (крюк-кольцо)</t>
-  </si>
-[...31 lines deleted...]
-    <t>Скоба металлическая однолапковая СМО 25-26 для труб Ø25 мм (100 шт/уп) Промрукав, PR08.2536</t>
   </si>
   <si>
     <t>00-00007587</t>
   </si>
   <si>
     <t>Хомут (FR ПР-60) (100шт/5000шт уп/кор) Промрукав</t>
   </si>
   <si>
     <t>Хомут FR ПР предназначен для монтажа огнестойкого кабеля в кабельных каналах на негорючих вертикальных и горизонтальных поверхностях. Может применяться для монтажа кабеля обычного назначения открытым способом на горизонтальных и вертикальных поверхностях. Изделие является интеллектуальной собственностью компании Промрукав и защищается Патентом.
 Область применения:
 применяется для крепления огнестойкого кабеля в кабельных каналах;
 входит в состав Огнестойких кабельных линий Промрукав.
 Преимущества хомута FR ПР:
 легкость монтажа;
 надежная фиксация кабеля внутри кабельного канала;
 предел огнестойкости Е120 (время работы линии в условиях пожара, необходимого для эвакуации людей в безопасную зону и выполнения функций электрических систем, работающих во время пожара, мин.)
 Совместимость с кабельным каналом - от 60х40мм
 Максимальный диаметр охвата - 36мм
 Площадь сечения охвата - 1050мм2</t>
   </si>
   <si>
     <t>00-00006144</t>
   </si>
   <si>
     <t>Хомут (FR ПР-25) (100шт/5000шт уп/кор) Промрукав, PR08.3659</t>
   </si>
   <si>
     <t>Хомут FR ПР предназначен для монтажа огнестойкого кабеля в кабельных каналах на негорючих вертикальных и горизонтальных поверхностях. Может применяться для монтажа кабеля обычного назначения открытым способом на горизонтальных и вертикальных поверхностях. Изделие является интеллектуальной собственностью компании Промрукав и защищается Патентом.
 Область применения:
 применяется для крепления огнестойкого кабеля в кабельных каналах;
 входит в состав Огнестойких кабельных линий Промрукав.
 Преимущества хомута FR ПР:
 легкость монтажа;
 надежная фиксация кабеля внутри кабельного канала;
 предел огнестойкости Е120 (время работы линии в условиях пожара, необходимого для эвакуации людей в безопасную зону и выполнения функций электрических систем, работающих во время пожара, мин.)
 Совместимость с кабельным каналом - от 25х16мм
 Максимальный диаметр охвата - 15мм
 Площадь сечения охвата - 175мм2</t>
   </si>
   <si>
     <t>00040928</t>
   </si>
   <si>
     <t>Скоба металлическая двухлапковая СМД 8-9 для труб Ø8 мм (100 шт/уп) Промрукав</t>
   </si>
   <si>
-    <t>00-00007153</t>
-[...4 lines deleted...]
-  <si>
     <t>00040177</t>
   </si>
   <si>
     <t>Коуш 4мм (100шт/уп), PR08.3895</t>
   </si>
   <si>
     <t>00017750</t>
   </si>
   <si>
     <t>Держатель кабеля двусторонний для прямого монтажа черный (20шт/120шт уп/кор) Промрукав</t>
   </si>
   <si>
     <t>00017749</t>
   </si>
   <si>
     <t>Держатель кабеля односторонний для прямого монтажа черный (20шт/240шт уп/кор) Промрукав</t>
-  </si>
-[...4 lines deleted...]
-    <t>Дюбель металлический универсальный 6х32 (100 шт/уп) (Промрукав), PR08.3754</t>
   </si>
   <si>
     <t>00-00012473</t>
   </si>
   <si>
     <t>Стяжки стальные СКС (304) 4,6х100 (Fortisflex)</t>
   </si>
   <si>
     <t>00-00013502</t>
   </si>
   <si>
     <t>Стяжки стальные СКС (304) 4,6х150 (Fortisflex)</t>
   </si>
   <si>
     <t>00-00013530</t>
   </si>
   <si>
     <t>Стяжки нейлоновые КСС «NORD» 3х200 черные морозостойкие (100шт/уп) (Fortisflex)</t>
   </si>
   <si>
     <t>Предназначены для крепежа и соединения в жгут кабелей и проводов
 Материал: нейлон 6.6 DuPont, благодаря специальным добавкам, обеспечивается эксплуатация и монтаж стяжек при низких температурах без потери потребительских свойств
 Температурный диапазон: от -60°C до +85°C
 Температура монтажа: от -40°C до +60°C
 Замковый механизм одностороннего хода. Неразъемный
@@ -3700,56 +3504,50 @@
   <si>
     <t>00017088</t>
   </si>
   <si>
     <t>Дюбель металлический универсальный 5х30 (100 шт/уп) (Промрукав), PR08.3481</t>
   </si>
   <si>
     <t>00-00013128</t>
   </si>
   <si>
     <t>Зажим троса двойной D4мм Duplex (100шт/уп) Промрукав, PR08.3889</t>
   </si>
   <si>
     <t>00-00014194</t>
   </si>
   <si>
     <t>Заклепка резьбовая, стальная оцинкованная цилиндр, М4х0,7х11,6 (100 шт/уп) Промрукав, PR08.4989</t>
   </si>
   <si>
     <t>00006683</t>
   </si>
   <si>
     <t>Рым-гайка М10 1238</t>
   </si>
   <si>
-    <t>00014858</t>
-[...4 lines deleted...]
-  <si>
     <t>00003098</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель распорный  KEW DSD 8*40 </t>
   </si>
   <si>
     <t>00003602</t>
   </si>
   <si>
     <t>Рым-гайка М12 1239</t>
   </si>
   <si>
     <t>00040448</t>
   </si>
   <si>
     <t>Анкер забивной М8</t>
   </si>
   <si>
     <t>00003604</t>
   </si>
   <si>
     <t>Дюбель 12х70 с бортом нейлон универсальный</t>
   </si>
   <si>
     <t>00011582</t>
@@ -3795,50 +3593,56 @@
   <si>
     <t xml:space="preserve"> Клемма состоит из контактной группы и двух изолированных многожильных проводов длиной 15 см, подготовленных (окончания зачищены и облужены оловом) к использованию. Сечение жилы проводника составляет 0.3 мм.</t>
   </si>
   <si>
     <t>00-00012711</t>
   </si>
   <si>
     <t xml:space="preserve">Клемма многоразовая СМК 222-412 (50 шт) соединительная 2-х проводная </t>
   </si>
   <si>
     <t>Номинальное напряжение: до 400 В
 Номинальный ток : 24А / 32 А для гибких продов сечением 4,0 мм2
 Класс защиты IP 20
 Не поддерживают горение
 Температура эксплуатации от -20 С до +80 С
 Тип проводников: Медные жесткие одножильные 0,08-2,5 мм2, медные многожильные 0,08-4,0 мм2</t>
   </si>
   <si>
     <t>00-00012712</t>
   </si>
   <si>
     <t xml:space="preserve">Клемма многоразовая СМК 222-413 (50 шт) соединительная 3-х проводная </t>
   </si>
   <si>
     <t>Охранно-пожарная сигнализация (ОПС)</t>
+  </si>
+  <si>
+    <t>00-00015213</t>
+  </si>
+  <si>
+    <t>КВМ-15/12-М-G1/2, кабельный ввод</t>
   </si>
   <si>
     <t>Извещатели дымовые</t>
   </si>
   <si>
     <t>Извещатели пламени</t>
   </si>
   <si>
     <t>00015009</t>
   </si>
   <si>
     <t>Спектрон-804-Exm-M, извещатель пламени</t>
   </si>
   <si>
     <t xml:space="preserve"> 4-ИК извещатели пожарные пламени Спектрон серии 804-Exm. Категория помехоустойчивости - 1 (Максимальная) сверхпомехоустойчивые к тяжелым оптическим помехам. Распознают ручную дуговую и аргоновую сварку, как ложные помехи! Применяются на открытых площадках и в закрытых помещениях с тяжелыми условиями эксплуатации. Угол обзора 90°.Дальность действия ТП5-50м. ТП6-55м. 4 режима работы с разной чувствительностью и дальностью обнаружения. Uпит - 9...26В. IP66/IP68. Магнит для проверки работоспособности в комплекте. Маркировка взрывозащиты. PB Ex mb I Mb X/1Ex mb IIC T6 Gb X/Ex mb IIIC T85ºC Db X. (общая информация раздела, отличительно-индивидуальные характеристики указаны ниже)
 Корпус - оцинкованная сталь. Габаритные размеры (ВхШхГ) 135х109х104 мм.  2-х(I деж - 0,35мА, I пож - 3,3-26мА) и 4-х(I деж - 4мА, I пож - 30мА) Температурный диапазон от - 55 до + 85°С.  2-х и 4-х проводное подключение</t>
   </si>
   <si>
     <t>Извещатели ручные</t>
   </si>
   <si>
     <t>Извещатели тепловые</t>
   </si>
   <si>
     <t>Оповещатели</t>
@@ -4022,74 +3826,74 @@
     <t>дымовой, оптико-электронный точечный, с индикатором, контроль с помощью магнита, автоматическая компенсация запыленности, 75 мкА. Предназначен для обнаружения загораний в закрытых помещениях, сопровождающихся появлением дыма. Извещатель регистрирует оптическое излучение, отражённое от частиц дыма, и передаёт информацию на приёмно-контрольный прибор (ПКП).     Извещатель предназначен для круглосуточной работы с любым ПКП, обеспечивающим постоянное (или знакопеременное) напряжение питания в шлейфе сигнализации и воспринимающим сигнал «Пожар» в виде дискретного уменьшения внутреннего сопротивления извещателя в прямой полярности.</t>
   </si>
   <si>
     <t>00006624</t>
   </si>
   <si>
     <t>ИПДЛ-Д-II/4P, извещатель дымовой линейный</t>
   </si>
   <si>
     <t>Извещатель пожарный, дымовой,  линейный. Двухпозиционный, рабочая дальность действия 150 м, контролируемая площадь 1350 м2, Uпит.=8...28 В, Iпотр.=17 мА., 86х80х96 мм, IP41</t>
   </si>
   <si>
     <t>Извещатели пожарные пламени</t>
   </si>
   <si>
     <t>00025246</t>
   </si>
   <si>
     <t>Спектрон-201, извещатель пламени в комплекте с К-04</t>
   </si>
   <si>
     <t>ИК извещатели пожарные пламени инфракрасные Спектрон серии 200. Для закрытых помещений.  Максимально защищаемая площадь 700 кв.м. Дальность обнаружения пламени по ТП5 и ТП6 - 30 м. Угол обзора 90°. 4 режима работы с разной чувсствительностью и дальностью обнаружения. Uпит - 9...26В. Iдеж - 0,35мА. Iпож - 3,6-26мА. Магнит для проверки работоспособности в комплекте.         
 Корпус - ABS-пластик. Для 2-х проводных ШС. IP41. Габаритные размеры (ВхШхГ) 158х84х73 мм. Температурный диапазон от - 55 до + 75°С.</t>
   </si>
   <si>
+    <t>00002299</t>
+  </si>
+  <si>
+    <t>К 01, кронштейн для Пульсар 1-01</t>
+  </si>
+  <si>
+    <t>Крепежно-юстировочное устройство, используется совместно с извещателями “Пульсар1-01Н"", “Пульсар1-01С"" - для обеспечения угла наклона = 45 град. к полу помещения</t>
+  </si>
+  <si>
     <t>Извещатели пожарные ручные</t>
   </si>
   <si>
     <t>00010910</t>
   </si>
   <si>
     <t>ИПР 513-10, извещатель пожарный ручной</t>
   </si>
   <si>
     <t>Питание пожарного ручного извещателя и передача сигнала тревоги осуществляется  по 2-х проводному ШС;
 встроенный индикатор режимов работы и срабатывания извещателя;
 привод в действие с помощью нажатия кнопки под крышкой с усилием 1,5 кг 
 пломбирование защитной крышки ;
 ручной извещатель может работать с любыми контрольными приборами ;
 20 шт в коробке.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Крепежно-юстировочное устройство, используется совместно с извещателями “Пульсар1-01Н"", “Пульсар1-01С"" - для обеспечения угла наклона = 45 град. к полу помещения</t>
   </si>
   <si>
     <t>00040129</t>
   </si>
   <si>
     <t>ИП 535-8-А, извещатель ручной пожарный</t>
   </si>
   <si>
     <t>Ручной пожарный извещатель, IP41, встроенные компоненты для подключения без внешней обвязки к приборам Циркон, Карат, Гранит, Кварц, Пирит</t>
   </si>
   <si>
     <t>00028407</t>
   </si>
   <si>
     <t>ИП 535-26 «Север» 6-12мм (АТФЕ.425211.001), извещатель пожарный ручной (новый корпус)</t>
   </si>
   <si>
     <t>Извещатель приводится в действие смещением защитного элемента и опусканием приводного элемента (ручки) извещателя вниз в направлении стрелок. Два пластиковых ввода 6-12 мм. IP 66/67</t>
   </si>
   <si>
     <t>Извещатели пожарные тепловые</t>
   </si>
   <si>
     <t>00014450</t>
   </si>
@@ -4199,89 +4003,74 @@
   <si>
     <t>Кронштейн универсальный для ИО 40920-2, ИО 30920-2</t>
   </si>
   <si>
     <t>Мираж (Stels)</t>
   </si>
   <si>
     <t>00026160</t>
   </si>
   <si>
     <t>Мираж-ТК-01, транскодер</t>
   </si>
   <si>
     <t>Транскодер для кодовых панелей. Обеспечивает независимость кодов доступа пользователей от ключей Touch Memory базовых контроллеров. Гарантия 3 года.</t>
   </si>
   <si>
     <t>00026170</t>
   </si>
   <si>
     <t>Мираж-УКП-01, устройство контроля питания</t>
   </si>
   <si>
     <t>Устройство контроля питания, позволяет подключать информационные выходы "Авария", "Разряд", "Напряжение 220В" внешних РИП к ШС контроллеров Мираж для передачи информации на станцию мониторинга.</t>
   </si>
   <si>
-    <t>00036141</t>
-[...4 lines deleted...]
-  <si>
     <t>00-00007565</t>
   </si>
   <si>
     <t>STEMAX RX410, контроллер</t>
   </si>
   <si>
     <t>Контроллер с поддержкой 2-х сетей сотовой связи поколения 2.5G стандарта GSM/GPRS 900/1800, внутренняя планарная антенна, U.FL.-разъем для подключения внешней антенны. 4 охранных ШС, 4 раздела, встроенный радиомодуль, возможность подключения 64 радиоизвещателей Livi. 2 выхода ОК. Электропитание основное от сети 220 В через адаптер 12 В, 1 А,  Питание резервное LiPo аккумулятор 1800мАч. Диапазон температур от 0°С до + 55°С. Конструктивное исполнение: ABS-пластик, встроенная клавиатура. Комплектность: контроллер, клавиатура, внутренняя антенна, сетевой адаптер 12В, АКБ LiPo 1800  мА⋅ч.</t>
   </si>
   <si>
     <t>00019450</t>
   </si>
   <si>
     <t>STEMAX ZE10, контрольная панель</t>
   </si>
   <si>
     <t>Сетевая контрольная панель, 10 охранных ШС, 3 выхода ОК («Режим», «Неисправность», «Сирена»), порт Тouch Мemory,  2 входа внешнего питания 12 В. Подключение к контроллерам STEMAX MX840 по интерфейсу RS-485.</t>
   </si>
   <si>
     <t>00011215</t>
   </si>
   <si>
     <t>Мираж-GSM-A8-05, контроллер</t>
   </si>
   <si>
-    <t>00034335</t>
-[...7 lines deleted...]
-  <si>
     <t>Орион (НПО Болид)</t>
   </si>
   <si>
     <t>00012696</t>
   </si>
   <si>
     <t>РИП-12 исп.03 (РИП-12-1/7М2),  12В/1.3А, источник питания</t>
   </si>
   <si>
     <t>Резервированный источник питания 12 В, 1,3 А (2 мин-2 А), емкость 7 А/ч (без аккумулятора). Защита от переразряда аккумулятора</t>
   </si>
   <si>
     <t>00006193</t>
   </si>
   <si>
     <t>РИП-24 исп.01 (РИП-24-3/7М4), 24В/3А, источник питания</t>
   </si>
   <si>
     <t>Резервированный источник питания с микропроцессорным управлением, 24 В, 3,0 А (10 мин-4 А, 2 мин-6 А), световая и звуковая индикация режимов, емкость 2х7 Ач      (без аккумуляторов), возможность подключения внешних аккумуляторов 2х17 Ач , защита от переразряда.Крышка под замок</t>
   </si>
   <si>
     <t>00007126</t>
   </si>
   <si>
     <t>С2000-Proxy-Н, считыватель проксимити карты</t>
@@ -4293,59 +4082,50 @@
     <t>00019924</t>
   </si>
   <si>
     <t>С2000-АР1 исп.01, расширитель адресный</t>
   </si>
   <si>
     <t>Адресный расширитель. Размещается внутри охранного извещателя, питается от двухпроводной линии, передает состояние контактов сигнального реле (на замыкание) и датчика вскрытия корпуса через «С2000-КДЛ» на пульт «С2000» или АРМ. Рабочая температура от минус 30 до +50°С</t>
   </si>
   <si>
     <t>00018988</t>
   </si>
   <si>
     <t>С2000-ИК (Болид)  кронштейн (исп.01, 02,03 )</t>
   </si>
   <si>
     <t>С2000-ИК (Болид)  кронштейн (исп.01, 02,03 )</t>
   </si>
   <si>
     <t>00019926</t>
   </si>
   <si>
     <t>С2000-СТИК, извещатель комбинированный адресный</t>
   </si>
   <si>
     <t>Охранный комбинированный объемный оптико-электронный и акустический адресный извещатель, от минус 30 до +50°С, питается по двухпроводной линии от "С2000-КДЛ"</t>
-  </si>
-[...7 lines deleted...]
-    <t>Контактное устройство, предназначенное для использования в системах контроля доступа, для обеспечения контакта электронных идентификаторов "Touch Memory DS1990A". Корпус металлический полированный, нержавеющая сталь. Основание считывателя пластмассовое.</t>
   </si>
   <si>
     <t>00012692</t>
   </si>
   <si>
     <t>Считыватель-2 (черный) исп.01,  контактор ТМ</t>
   </si>
   <si>
     <t>Контактное устройство, предназначенное для использования в системах контроля доступа, для обеспечения контакта электронных идентификаторов "Touch Memory DS1990A". Корпус металлический крашеный, цвет черный. Основание считывателя пластмассовое</t>
   </si>
   <si>
     <t>00009120</t>
   </si>
   <si>
     <t>Считыватель-3 (черный) исп.01, контактор ТМ</t>
   </si>
   <si>
     <t>Контактное устройство, предназначенное для использования в системах контроля доступа, для обеспечения контакта электронных идентификаторов "Touch Memory DS1990A", 2-х цветный индикатор. Корпус металлический крашеный, цвет черный. Основание считывателя пластмассовое.</t>
   </si>
   <si>
     <t>00007581</t>
   </si>
   <si>
     <t>УК-ВК/01, релейный усилитель</t>
   </si>
@@ -4563,59 +4343,50 @@
   <si>
     <t>Ритм</t>
   </si>
   <si>
     <t>Модули пожаротушения</t>
   </si>
   <si>
     <t>00-00006797</t>
   </si>
   <si>
     <t>МПП(Н)-3-И-ГЭ-У2, модуль пожаротушения</t>
   </si>
   <si>
     <t>Модуль порошкового пожаротушения потолочного крепления нормального исполнения с температурным диапазоном эксплуатации от минус 50°С до плюс 50°С. Огнетушащая способность по площади/объему до 38 м2/76 м3</t>
   </si>
   <si>
     <t>00-00012734</t>
   </si>
   <si>
     <t>МПП(Н)-4(п)-И-ГЭ-У2, модуль пожаротушения</t>
   </si>
   <si>
     <t>Модуль порошкового пожаротушения потолочного крепления нормального исполнения с температурным диапазоном эксплуатации от минус 50°С до плюс 50°С. Огнетушащая способность по площади/объему до 40 м2/100 м3</t>
   </si>
   <si>
-    <t>00-00012735</t>
-[...7 lines deleted...]
-  <si>
     <t>Звуковые оповещатели</t>
   </si>
   <si>
     <t>00003693</t>
   </si>
   <si>
     <t>Маяк-12-ЗМ, звуковой оповещатель</t>
   </si>
   <si>
     <t>Звуковой оповещатель, 12В, 20мА, 105 dB, IP56, 80х80х50мм, -50С.. +55С. Пластиковый корпус. Кабельный ввод.</t>
   </si>
   <si>
     <t>00000368</t>
   </si>
   <si>
     <t>Маяк-12-ЗМ1, звуковой оповещатель</t>
   </si>
   <si>
     <t>Звуковой оповещатель, 12В, 20мА, 105 dB, IP52, 80х100х30мм, -50С.. +55С. Пластиковый корпус. Кабельный ввод.</t>
   </si>
   <si>
     <t>00012554</t>
   </si>
   <si>
     <t>Маяк-24-ЗМ, звуковой оповещатель</t>
@@ -4644,50 +4415,59 @@
   <si>
     <t>00009868</t>
   </si>
   <si>
     <t>Маяк-24-ЗМ1, звуковой оповещатель</t>
   </si>
   <si>
     <t>00014220</t>
   </si>
   <si>
     <t>Г-12-М, оповещатель звуковой</t>
   </si>
   <si>
     <t>Звуковой оповещатель, пластик. корпус, внутр. исполнение, 9-13.8В, 40мА, 105дБ, Ø86х50, 0.05 кг, -10С..+55C, IP 52. Пониженное токопотребление и высокий уровень громкости!</t>
   </si>
   <si>
     <t>00020527</t>
   </si>
   <si>
     <t>Г-24, оповещатель звуковой</t>
   </si>
   <si>
     <t>Звуковой оповещатель, пластик. корпус, внутр. исполнение,   18-27.6В, 40мА, 105дБ, 90х110х40мм, 0.07кг, -10С..+55С, IP 52. Пониженное токопотребление и высокий уровень громкости!</t>
   </si>
   <si>
+    <t>00011789</t>
+  </si>
+  <si>
+    <t>Свирель-12Б, оповещатель звуковой 12В</t>
+  </si>
+  <si>
+    <t>Звуковой оповещатель, 12В, 110 дБ. Габаритные размеры 102х32 мм, - 40º С до + 55º С, IP41</t>
+  </si>
+  <si>
     <t>Световые оповещатели</t>
   </si>
   <si>
     <t>00018471</t>
   </si>
   <si>
     <t>Маяк-12-СТ, световой оповещатель, красный</t>
   </si>
   <si>
     <t>Световой оповещатель стробоскопический, 12В, 20мА, IP66, 80х100х30мм, -40С.. +55С. Пластиковый корпус. Кабельный ввод.</t>
   </si>
   <si>
     <t>00004097</t>
   </si>
   <si>
     <t>Маяк-220-С, световой оповещатель</t>
   </si>
   <si>
     <t>Световой оповещатель, 220В, 20мА, IP60, 80х100х30мм, -30С.. +55С. Пластиковый корпус. Кабельный ввод. Под заказ.</t>
   </si>
   <si>
     <t>Светозвуковые оповещатели</t>
   </si>
   <si>
     <t>00007214</t>
@@ -4725,59 +4505,50 @@
   <si>
     <t>00013777</t>
   </si>
   <si>
     <t>ИВС-1, извещатель выносной световой</t>
   </si>
   <si>
     <t>Индикатор выносной световой с возможностью оконечника.</t>
   </si>
   <si>
     <t>Приемо-контрольные приборы</t>
   </si>
   <si>
     <t>1-3 шлейфа</t>
   </si>
   <si>
     <t>00007194</t>
   </si>
   <si>
     <t>Астра-712/1, приемно-контрольный прибор, 1 шлейф</t>
   </si>
   <si>
     <t>Контроль 1 ШС, РИП (место под АКБ 7 А/ч), возможность постановки-снятия ключами Touch Memory или кнопкой (комплектуется кнопкой и считывателем ТМ), выход для питания извещ-ей 12В, 550мА,  1 релейный выход, возможность цифрового обмена по линии расширения с модулями передачи извещений по GSM и радиоканалу. Выбор режимов работы с ПК.</t>
   </si>
   <si>
-    <t>00007195</t>
-[...7 lines deleted...]
-  <si>
     <t>00008578</t>
   </si>
   <si>
     <t>Гранд МАГИСТР 1 А, прибор приемно-контрольный</t>
   </si>
   <si>
     <t>Приемно-контрольный прибор охранно-пожарной сигнализации, количество контролируемых ШС - 1. Программирование функций ШС: любые ШС в любом порядке можно запрограммировать с охранными или пожарными функциями; постановка/снятие осуществляется либо кнопкой на клавиатуре, либо ключом Touch Memory. Программирование функций реле ПЦН: , , . Рабочее сетевое напряжение прибора от 160В, встроенный источник резервного питания для автономной работы прибора более 24 часов (аккумулятор 12В / 2,2А*ч), контроль цепей выносных оповещателей на обрыв и К.З., пластмассовый корпус.</t>
   </si>
   <si>
     <t>00-00006991</t>
   </si>
   <si>
     <t>ВЭРС-2 GSM, прибор приемно-контрольный</t>
   </si>
   <si>
     <t>2 ШС четырех типов (охр, пож, техн, неисп), 3 реле, 2 выхода на оповещатели. Передача извещений пользователю (10 групп сообщений) и управление ШС и реле ПЦН по SMS, 2 SIM-карты, контроль баланса и температуры. Программирование прибора через компьютер с помощью ПО "ВЭРС-2 GSM Prog" с питанием по USB. Высокоэффективный импульсный источник питания (135-242В), АКБ 1,2А*ч. Компактный пластмассовый корпус. АКБ в комплект поставки не входит.</t>
   </si>
   <si>
     <t>11-16 шлейфов</t>
   </si>
   <si>
     <t>4-7 шлейфов</t>
   </si>
   <si>
     <t>8-10 шлейфов</t>
@@ -4822,50 +4593,68 @@
     <t>О</t>
   </si>
   <si>
     <t>00031809</t>
   </si>
   <si>
     <t>Резистор CF- 0.25 - 4,7 кОм</t>
   </si>
   <si>
     <t>00001347</t>
   </si>
   <si>
     <t>Резистор МЛТ-0,25 1,8 кОм</t>
   </si>
   <si>
     <t>00002829</t>
   </si>
   <si>
     <t>Резистор МЛТ-0,25 8,2 кОм</t>
   </si>
   <si>
     <t>00-00014903</t>
   </si>
   <si>
     <t>Резистор CF- 0.25 - 5,6 кОм</t>
+  </si>
+  <si>
+    <t>00026423</t>
+  </si>
+  <si>
+    <t>Резистор CF- 0.25 - 2,0 кОм</t>
+  </si>
+  <si>
+    <t>00002828</t>
+  </si>
+  <si>
+    <t>Резистор МЛТ-0,25 10 кОм</t>
+  </si>
+  <si>
+    <t>00021132</t>
+  </si>
+  <si>
+    <t>Резистор МЛТ-0,25 2,2 кОм</t>
   </si>
   <si>
     <t>Приборы управления пожаротушением</t>
   </si>
   <si>
     <t>Радиоканальные системы охраны</t>
   </si>
   <si>
     <t>AX Pro (Hikwision)</t>
   </si>
   <si>
     <t>Eldes</t>
   </si>
   <si>
     <t>Альтоника</t>
   </si>
   <si>
     <t>00011505</t>
   </si>
   <si>
     <t>RR-701T, радиокнопка</t>
   </si>
   <si>
     <t>До 1000 м в условиях прямой видимости , со встроенной батареей 
 12В типа GP-23A, размеры 98х48х15.</t>
@@ -4885,59 +4674,50 @@
   <si>
     <t>Астра-5121, ИК пассивный, РК</t>
   </si>
   <si>
     <t>ИК пассивный, объемный, радиоканальный, 10х10м, микропроцессор, 4-площадочный PIR-детектор, устойчивость к животным (до 20кг), температурная компенсация, дискр.регулировка чувствительности, контроль вскрытия, дальность радиоканала 300 м.  Работа обеспечивается совместно с модернизированным РПУ.</t>
   </si>
   <si>
     <t>00008099</t>
   </si>
   <si>
     <t>Астра-5131 исп.А, ИК пассивный, РК</t>
   </si>
   <si>
     <t>ИК пассивный, объемный, радиоканальный, 10х10м, микропроцессор, температурная компенсация, дискр.регулировка чувствительности, контроль вскрытия, дальность радиоканала 300 м.</t>
   </si>
   <si>
     <t>00001658</t>
   </si>
   <si>
     <t>Астра-7 исп. А, ИК извещатель потолочный</t>
   </si>
   <si>
     <t>ИК пассивный, объемный, потолочный, диаметр зоны 9м, высота до 3,6м, микропроцессор, дискр. регулировка чувствительности.</t>
   </si>
   <si>
-    <t>00005949</t>
-[...7 lines deleted...]
-  <si>
     <t>00027122</t>
   </si>
   <si>
     <t>Астра-814, пульт контроля и управления</t>
   </si>
   <si>
     <t>пульт контроля и управления для ППКОП Астра-Z-8945 исп.А,  подключение по RS-485, количество в одной системе до 8 шт; обеспечивает ввод PIN-кодов в ППКОП для авторизации и управления, отображение получаемых от ППКОП извещений на дисплее и встроенном звуковом сигнализаторе; питание от 12В или 24В в соответствии с ГОСТ Р 53325,  контроль отрыва от стены; тестирование из меню инженера пульта, IP-30</t>
   </si>
   <si>
     <t>00007209</t>
   </si>
   <si>
     <t>Астра-821, модуль силовых реле</t>
   </si>
   <si>
     <t>модуль реле силовых, 4 реле, 250 В, 3А, с перекидными контактами, возможность работы с: ППКОП Астра-812, Астра-812М, Астра-712/х, РПУ Астра-РИ(-М),  модулями Астра-831/832, выбор режимов работы с ПК. Подключение к ПК модулем сопряжения Астра-983 (в комплект не входит)</t>
   </si>
   <si>
     <t>00022876</t>
   </si>
   <si>
     <t>Астра-Р РПУ, радиоприемное устройство</t>
   </si>
   <si>
     <t>радиоприемное устройство, частота 433.92 МГц, 1 реле, выход на устройство индикации Астра-931, контроль 99 брелоков (РПД),антенна в комплекте</t>
@@ -5162,56 +4942,50 @@
     <t>00021687</t>
   </si>
   <si>
     <t>Молния-12В &amp;quot;Стрелка вправо&amp;quot;, световое табло</t>
   </si>
   <si>
     <t>00006108</t>
   </si>
   <si>
     <t>Кристалл-12 - Автоматика отключена, световое табло плоское (KRISTALL TL-12)</t>
   </si>
   <si>
     <t>Плоское световое табло, 12В, 17мА, IP52, 302х102х22мм, -30С.. +55С</t>
   </si>
   <si>
     <t>00011598</t>
   </si>
   <si>
     <t>Кристалл-12 - Порошок не входи, световое табло плоское (KRISTALL TL-12)</t>
   </si>
   <si>
     <t>00011641</t>
   </si>
   <si>
     <t>Кристалл-12 - Порошок уходи, световое табло плоское (KRISTALL TL-12)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кристалл-12 - Стрелка влево, световое табло плоское (KRISTALL TL-12)</t>
   </si>
   <si>
     <t>00022994</t>
   </si>
   <si>
     <t>Кристалл-24 - Автоматика включена</t>
   </si>
   <si>
     <t>Плоское световое табло, 24В, 17мА, IP52, 302х102х22мм, -30С.. +55С</t>
   </si>
   <si>
     <t>00012549</t>
   </si>
   <si>
     <t>Кристалл-24 - Автоматика отключена, световое табло плоское (KRISTALL TL-24)</t>
   </si>
   <si>
     <t>Плоское световое табло, 24В, 17мА, IP52, 302х102х22мм, -30С.. +55С.</t>
   </si>
   <si>
     <t>00009608</t>
   </si>
   <si>
     <t>Кристалл-24 - Выход, световое табло плоское (KRISTALL TL-24)</t>
   </si>
@@ -5344,56 +5118,50 @@
     <t>М-24 Стрелка вправо, световое табло</t>
   </si>
   <si>
     <t>00013013</t>
   </si>
   <si>
     <t>М-12 Стрелка влево, световое табло</t>
   </si>
   <si>
     <t>Плоское световое табло, корпус на защёлке, с возможностью смены надписи, 9-13.8В, 26мА, 304х103х19мм, 0.22кг, -30С..+55С, IP 52.</t>
   </si>
   <si>
     <t>00031887</t>
   </si>
   <si>
     <t>М-12 Стрелка вправо, световое табло</t>
   </si>
   <si>
     <t>00035954</t>
   </si>
   <si>
     <t>Т-12 Стрелка вправо, световое табло</t>
   </si>
   <si>
     <t>12В(+1,8/-3,0), 20±1,7мА, -30..+55°С, 300х100х18мм, 0.21кг. отн.влаж.возд.при +25 °С  95%. IP52. Корпус на защелках с возможностью смены надписи.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Т-12 Стрелка влево, световое табло</t>
   </si>
   <si>
     <t>00-00011821</t>
   </si>
   <si>
     <t>Т-24 Выход, световое табло</t>
   </si>
   <si>
     <t>24В(+3,6/-6,0), 20±1,7мА, -30..+55°С, 300х100х18мм, 0.21кг. отн.влаж.возд.при +25 °С  95%. IP52. Корпус на защелках с возможностью смены надписи.</t>
   </si>
   <si>
     <t>00024539</t>
   </si>
   <si>
     <t>Молния-24В &amp;quot;Запасный выход&amp;quot;, световое табло</t>
   </si>
   <si>
     <t>световое табло на защелках, зелен.фон
 60 шт/уп</t>
   </si>
   <si>
     <t>00019010</t>
   </si>
   <si>
     <t>Молния-24В &amp;quot;Порошок не входи&amp;quot;, световое табло</t>
@@ -6229,117 +5997,70 @@
   <si>
     <t>00016452</t>
   </si>
   <si>
     <t>CP-Z-2 (мод. E P), считыватель E-Marin, накладной, светлый</t>
   </si>
   <si>
     <t>Маленький размер и металлическая основа снимают все барьеры по монтажу изделия на улице, внутри помещения, на торговом оборудовании. Подсветка и индикация помогут найти считыватель в темноте.
 Рабочая частота: 125 кГц
 Чтение идентификаторов (брелоки, браслеты): EM-Marine
 Дальность чтения: 3-6 см
 Выходной интерфейс : Dallas Touch Memory (эмуляция DS1990A) , Wiegand 26
 Максимальная длина линии от считывателя до контроллера: 
 - Dallas Touch Memory: не более 15 м
 - Wiegand: не более 100 м
 Световая индикация: есть
 Подсветка: Постоянно горит красный свет* (опционально)
 Напряжение питания: 8 - 18В постоянного тока
 Потребление тока: 35мA
 Материал корпуса: поликарбонат
 Цвет корпуса: черный, светло-серый
 Рабочая температура: -40°С +50°С
 Габаритные размеры (мм): D45XH25</t>
   </si>
   <si>
-    <t>00024851</t>
-[...23 lines deleted...]
-  <si>
     <t>00021580</t>
   </si>
   <si>
     <t>CP-Z-1 (мод. E B) (CP-Z), считыватель E-Marin, белый</t>
   </si>
   <si>
     <t>Предназначен для "скрытой" установки как внутри помещения, так и с наружи. Технические характеристики изделия и конструкция корпуса позволяют обеспечить уверенную работу сквозь слой штукатурки или гипсокартон.
 Рабочая частота: 125 кГц
 Чтение идентификаторов: EM-Marine
 Дальность чтения: 6-8 см
 Напряжение питания: 8 - 15В постоянного тока
 Потребление тока: 20мA
 Звуковая индикация: есть
 Управление звуком: вкл./откл.
 Выходной интерфейс : Dallas Touch Memory (эмуляция DS1990A) 
 Максимальная длина линии от считывателя до контроллера: 15м
 Материал корпуса: ABS пластик
 Цвет корпуса: белый
 Рабочая температура: -40°С +50°С
 Габаритные размеры (мм): 65х65х18</t>
-  </si>
-[...20 lines deleted...]
-Габаритные размеры (мм): 85х44х18</t>
   </si>
   <si>
     <t>00016002</t>
   </si>
   <si>
     <t>Matrix-III (мод. E H), считыватель E-Marin, HID (светлый)</t>
   </si>
   <si>
     <t>Предназначен для работы с сетевыми и автономными системами контроля доступа.
 Рабочая частота: 125 кГц
 Чтение идентификаторов: HID ProxCard II, EM-Marine
 Дальность чтения: 6-14 см
 Напряжение питания: 8 - 18В постоянного тока
 Потребление тока: 50мA
 Световая и звуковая индикация: есть
 Внешнее управление светодиодом и звуком
 Материал корпуса: ABS пластик
 Цвет корпуса: темно-серый металлик, светлый перламутр
 Выходной интерфейс: Wiegand 26, Dallas Touch Memory (эмуляция DS1990A)
 Максимальная длина линии от считывателя до контроллера: 
 - Dallas Touch Memory: не более 15 м
 - Wiegand: не более 100 м
 Рабочая температура: -40°С +50°С
 Габаритные размеры (мм): 115х45х22</t>
   </si>
@@ -6659,59 +6380,50 @@
     <t>00006665</t>
   </si>
   <si>
     <t>Соната-3 (4 Ом), модуль акустический</t>
   </si>
   <si>
     <t>Модуль акустический для воспроизведения сообщений в системах с низкоомным выходом, 3Вт, 4 Ом, 100-15000 Гц, 84±7%дБ, 218х135х64мм, 0.5кг, -10..+50С, IP  41. Удобные клеммы!</t>
   </si>
   <si>
     <t>00016265</t>
   </si>
   <si>
     <t>Соната-3 (8 Ом), модуль акустический</t>
   </si>
   <si>
     <t>Модуль акустический для воспроизведения сообщений в системах с низкоомным выходом, 3Вт, 8 Ом, 100-15000 Гц, 84±7%дБ, 218х135х64мм, 0.5кг, -10..+50С, IP  41. Удобные клеммы!</t>
   </si>
   <si>
     <t>00018480</t>
   </si>
   <si>
     <t>Соната-ТЛ-100-1/3Вт, модуль акустический</t>
   </si>
   <si>
     <t>Модуль акустический со встроенным трансформатором 100В, возможность выбора 3Вт или 1Вт, 100-15000 Гц, 84±7%дБ, 218х135х64мм, 0.64кг, -10..+50С, IP 41. Настенное исполнение. Функция контроля линии.</t>
-  </si>
-[...7 lines deleted...]
-    <t>БРО для трансляции сообщений в системах оповещения, совместим с ситемой оповещения ГО и ЧС, 2 сообщения по 8 сек., выходная мощность 24Вт при нагрузке  2 Ом, 15Вт при нагрузке 4 Ом, питание ~220В, (резерв АКБ 7Ач), 190х163х83мм, 0.41кг, -10..+40С, IP 30. Светодиодная индикация: сеть, резерв, контроль. Линейный выход.</t>
   </si>
   <si>
     <t>00039070</t>
   </si>
   <si>
     <t>С-ТЛ-100 1/3Вт исп.2, модуль акустический</t>
   </si>
   <si>
     <t>Модуль акустический со встроенным трансформатором. 100В, возможность выбора 3 Вт или 1Вт, 100-15000 Гц, 96дБ, 180х180х64мм, 0.64кг, -10..+50С, IP 41. Потолочное исполнение. Функция контроля линии.</t>
   </si>
   <si>
     <t>00011320</t>
   </si>
   <si>
     <t>Соната-3-Л (4 Ом), модуль акустический</t>
   </si>
   <si>
     <t>Модуль акустический для воспроизведения сообщений в системах с низкоомным выходом, 3Вт, 4 Ом, 100-15000 Гц, 84±7%дБ, 218х135х64мм, 0.5кг, -10..+50С, IP 41. Функция контроля линии! Удобные клеммы!</t>
   </si>
   <si>
     <t>00030773</t>
   </si>
   <si>
     <t>Соната-К-120М с внешним микрофоном, прибор управления речевыми оповещателями</t>
   </si>
@@ -7326,62 +7038,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/company/vacancy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/gsm-audio-domofon-slx-adm-bez-nds-avrora-ural/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/modul-gsm-domovoy-next-15000-4g-lte/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/sos112-ver-3-1-akusticheskiy-detektor-siren-ekstrennykh-sluzhb/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/88001-0254-nagrevatelnyy-kabel-dlya-bx-bk-by-fast-ferni-i-frog-psrt02/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-001-s-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-400-kreplenie-dlya-zubchatoy-reyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-002-a-shina-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-001-a-shina-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0932-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sb0100-zasov/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0940-kronshteyn-s-napravleniem-otkryvaniya-vpravo/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-200-podstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-150-opora-rolikovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-002-a-shina-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-600-kryshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-320-rolik-opornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-420-ulavlivatel-nizhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-500-ulavlivatel-verkhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-718-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-720-rolik-podderzhivayushchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-600-zaglushka-dlya-napravlyayushchey-shiny-sg-01-002-kryshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-150-opora-rolikovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-718-kronshteyn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-320-rolik-opornyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-420-ulavlivatel-nizhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0904-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-200-podstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-510-upor/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0939-kronshteyn-s-napravleniem-otkryvaniya-vlevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-500-lovitel-verkhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-701-shina/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-710-rolik-podderzhivayushchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-001-shina-napravlyushchaya-6-metrov-otsinkovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-100-rolikovaya-opora/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-300-rolik-kontsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-400-ulavlivatel-nizhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-600-zaglushka-dlya-napravlyayushchey-shiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/bloki-upravleniya/801qa-0050-zlx24ma-universalnyy-mnogofunktsionalnyy-blok-upravleniya-24-v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/bloki-upravleniya/ja320-boks-dlya-blokov-upravleniya-ja592-plastik-ip55/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/privody-dlya-raspashnykh-vorot/a5024n-lineynyy-privod/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-sektsionnykh-vorot/komplekty-avtomatiki-dlya-sektsionnykh-vorot/ver10dms-2-25-komplekt-avtomatiki-dlya-sektsionnykh-vorot-vysotoy-do-2-25-m-na-osnove-privoda-ver10d/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105209-fotoelementy-miniswitch-gls/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105122-para-rolikovykh-opor-a1000-v-sbore-dlya-podvesa-dopolnitelnoy-stvorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105434-para-bokovykh-kryshek-a100-s-krepezhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105129-svch-radar-xm100/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105211-plastiny-dlya-montazha-fot-ov-miniswitch-gls/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105123-komplekt-aksessuarov-dlya-krepleniya-profilya-litsevoy-kryshki-privoda-a1000-a1400-vysotoy-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105127-miniatyurnye-fotoelementy-fotoperedatchik-fotopriemnik-dlya-vreznogo-montazha-xfa/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105163-8-remen-zubchatyy-privoda-a100-a140/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105406-para-napravlyayushchikh-opor-iz-plastika-montazh-na-pol-dlya-fiksatsii-ot-poperechnogo-pereme/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105427-1-profil-nesushchiy-sistemy-a1000-dlinnoy-6-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105431-profil-litsevoy-kryshki-vysotoy-100-mm-sistemy-a100-a140-iz-neobrabotannogo-alyuminiya-pod-ok/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105487-blok-napravlyayushchiy-napolnyy-s-kronshteynom-krepleniya-k-vertikalnoy-poverkhnosti-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/dopolnitelnoe-oborudovanie/sma-datchik-magnitnyy-odnokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/dopolnitelnoe-oborudovanie/rse-plata-dlya-sinkhronnoy-raboty-avtomatiki-i-peredachi-dannykh-po-crp-came-remote-protocol/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/6100012-antenna-433-9-mgts/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/af43ru-radiopriemnik-vstraivaemyy-dlya-001top-432ee-001top-434ee-001tam-432sa/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/flo2r-s-peredatchik-2-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/flo4r-s-peredatchik-4-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/af43tw-radiopriemnik-vstraivaemyy-dlya-001twin-2-i-001twin-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/switch-vyklyuchatel-klavishnyy-odna-knopka-dlya-privodov-d1000-d600/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/af43s-radiopriemnik-vstraivaemyy-chastota-433-92-mgts/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/dhre-1-priemnik-vneshniy-1kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/transmitter-4-pro-pult-4-kh-kanalnyy-433mgts/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/at-4n-4-kh-kanalnyy-pult-distantsionnogo-upravleniya-alutech/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/806ts-0270-top44rbn-brelok-peredatchik-4-kh-kanalnyy-433-92-mgts-s-dinamicheskim-kodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/dhpc-stoyka-pod-fotoelementy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/epm-para-fotoelementov-medium-dlya-naruzhnoy-ustanovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/806la-0020-krx1fxsw-svetodiodnaya-signalnaya-lampa-s-belym-plafonom-elektropitanie-24-230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/806la-0040-kronshteyn-dlya-krepleniya-signalnoy-lampy-krx-k-vertikalnoy-poverkhnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rig208-119g0401sac-zaglushka-dlya-strely-g0401/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/3199zg2-plata-upravleniya-zg2/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119ric025-chervyak-c100/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rig044-kreplenie-strely-g4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rid181-kontsevye-vykl-v-sbore-krono-3-prav/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rie111-zaglushka-napravlyayushchey-s-natyazhitelem-ver/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rir241-plafon-lampy-g2080/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rir279-kondensator-20mf-s-gibk-vyvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rir282-kondensator-31-mkf-s-gibk-vyvodami-i-boltom/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/mo-l-2640-pruzhina-balansirovochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/pmcu11-4630-podshipnik-dlya-will-i-me/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/pmd0526-4610-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/ppd0416a-4540-klyuch-treugolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/prspin01a-karetka-spin-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/88001-0063-plata-bloka-upravleniya-zbkn/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0405-kreplenie-dlya-trubchatoy-strely-g0402/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0461-nakleyki-na-strelu-svetootrazhayushchie-24sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0603-nakladki-rezinovye-dlya-strely-g0601/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/spring-4-5-pruzhina-dlya-beam-3-58f1812/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0605-kreplenie-dlya-trubchatoy-strely-g0602/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g02807-opora-statsionarnaya-dlya-strel-s-pazom-pod-dyuralayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0468-kronshteyn-krepleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/v-holder-lovitel-opora-dlya-strely-doorhan/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/fix-boom-kit-kreplenie-krugloy-strely-v-soctave-kreplenie-1sht-vint-dhm0613-4sht-bolt-dhm0112-6sht-sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/br13pro-pruzhina-balansirovochnaya-dlya-strely-boom-5-barrier-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplekty-shlagbaumov/gard-3750-komplekt-shlagbauma-dlya-pravostoronnego-montazha-tumba-strela-svetootrazhayushchie-nakley/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplekty-shlagbaumov/gard-6000-komplekt-shlagbauma-tumba-strela-nakladki-na-strelu-svetootrazhayushchie-nakleyki-opora-dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplekty-shlagbaumov/shlagbaum-bg545r-elektromekhanicheskiy-s-teleskopicheskoy-streloy-4-5-m-pravyy-zkteco/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/g0601-strela-pryamougolnaya-alyuminievaya-100kh40kh6850-mm-bez-zaglushki-art-zaglushki-119rig209/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/boom-4-strela-alyuminievaya-dlya-barrier-4000-strela-v-sbore-zaglushki-rezinovyy-dempfer-nakleyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/boom-4-r-strela-alyuminievaya-kruglaya-l-4000-doorhan/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/nboom-r5-strela-alyuminievaya-kruglaya-l-5000mm-so-svetootrazhayushchimi-nakleykami-komplekt-k-strel/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-sf-1226/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-sf-12045/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-sf-6045/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-12022/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-12045/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dtm-1212/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dtm-1226/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-12012/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dtm-1205/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-401/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-kt-12-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-kt-12-4-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-kt-12-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-gs-12-12-ach/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-ktl-12-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-etalon-fors-1212/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-rexant-li-ion-16340-unprotected-700-mah-3-7-v-30-2040/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/hd-analog/ak-bl2m-2-8mm-tsvetnaya-videokamera/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/ak-ip2-bl-af-poe-tsvetnaya-ip-videokamera/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/bolid-vci-222-ver-2-3-4-5-tsvetnaya-videokamera-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/tc-c32xn-i3-e-y-2-8mm-v-5-1-tsvetnaya-videokamera-kupolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/ak-ip2-bl-dv28-poe-tsvetnaya-ip-videokamera/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/ip-registratory/ak-nvr5109-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/ak-xvr3104-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/ak-xvr2108-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/ak-xvr3108-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/rvi-1hdr2081l-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/zhestkie-diski/zhyestkiy-disk-1-tb-wd-original-wd10purz-video-purple-64mb-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/aksessuary/lenta-khomutnaya-otsinkovannaya-30m-9mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/aksessuary/zamok-khomutnoy-lenty-9mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/kronshteyny/br-103-kronshteyn-bolid-dlya-krepleniya-videokamer-na-stolb-130-4kh170kh45-mm-do-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/nakleyki-mulyazhi/nakleyka-vedetsya-videonablyudenie-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/nakleyki-mulyazhi/nakleyka-vedetsya-videonablyudenie-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/patchkord-stp-5e-1-8m-belyy-bp002-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-tv-gnezdo-rca-va313/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-rca-gnezdo-rca-metal-va328-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-tv-gnezdo-tv-va234-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-tv-gnezdo-tv-va311-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-tv-shteker-tv-va233-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-hdmi-2-gnezda-hdmi-provod-gold-rexant-17-6832/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/usb-kabel-10-v-1-microusb-miniusb-30-pin-lg-chocolate-samsung-sonyericsson-dc-3-5-dc-4-0-nokia-18-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-3-5mm-stereo-gnezdo-3-5mm-stereo-rexant-14-0203/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-bnc-gnezdo-f-rexant-05-3201-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-vga-2-gnezda-vga-provod-seryy-rexant-17-6834/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-pod-vint-s-kolpachkom-proconnect-05-3071-4-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-s-klemmnoy-kolodkoy-proconnect-05-3076-4-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-shteker-tyulpan-krasnyy-14-0403-100-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-gnezdo-na-korpus-tc5031-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-shteker-tv-bez-payki-belyy-oreshek-va220-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razem-shteker-pod-payku-rg-59-va250-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-gnezdo-pod-obzhim-rg-58-va253-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-gnezdo-chernyy-gold-s-pruzhinoy-va379-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-shteker-2-1kh5-5kh10mm-s-provodom-20-sm-rexant-14-0313-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-shteker-2-1kh5-5kh10mm-s-klemmnoy-kolodkoy-rexant-14-0314-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razem-shteker-pod-payku-01-014-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-gnezdo-metall-gold-va387-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-gnezdo-metall-gold-s-pruzhinoy-va373-377/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-shteker-tyulpan-zheltyy-va370-rca-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-shteker-tv-bez-payki-belyy-uglovoy-va226-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-f-tipa-pod-kabel-rg-6-net-on-nakruchivayushchiysya-10-0211/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-f-tipa-pod-kabel-rg-6-net-on-pod-obzhim-10-0212/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razem-gnezdo-s-klemmnoy-kolodkoy-rexant-05-3081-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-gnezdo-2-1kh5-5-s-klemmnoy-kolodkoy-rexant-14-0315-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-f-razem-rg-59-rexant-05-4002-100-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-shteker-tv-nikel-c-pruzhinoy-proconnect-05-2011-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-s-klemmnoy-kolodkoy-rexant-05-3076-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-shteker-2-1kh5-5kh10mm-s-klemmnoy-kolodkoy-adapter-hf-2-pina/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-s-klemmnoy-kolodkoy-pod-vint-ts-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/gnezdo-avtoprikurivatelya-rexant-16-0211-/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/perekhodnik-gnezdo-rca-gnezdo-rca-gold-va328/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-f-bnc-f-bnc-i-konnektor-hyperline-ad-mama-mama/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/peredacha-signala/preobrazovateli/vh01-preobrazovatel-vga-audio-v-hdmi-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/bvd-sm101t-blok-vyzova/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/avc-109-audiopanel-nakladnaya-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/bvd-403a-blok-vyzova/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/avc-109-audiopanel-nakladnaya-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/avc-109-audiopanel-nakladnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/videomonitory_1/lira-monitor-videodomofona/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/avp-505-pal-videopanel-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/avp-506-pal-videopanel-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/avp-506-pal-videopanel-temno-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/at-vd-305n-bl-videopanel-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/vizit-ktm600r-kontroller-klyuchey-rf/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/vizit-ktm602m-kontroller-klyuchey-tm/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/fe-gr001-rele-otkrytiya-vorot-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/rd-4r-schityvatel-klyuchey-vizit-rf2/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/bk-401-blok-kommutatsii-domofona/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/mollyusk-12-5-blok-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/mollyusk-12-14-1-5-blok-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220-din-blok-pitaniya-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220-blok-pitaniya-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-2420g-blok-pitaniya-24v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1230-blok-pitaniya-12v-3a/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/mollusk-vr-12-1-blok-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220er-blok-pitaniya-12v-2a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1230er-blok-pitaniya-12v-3a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220ev-blok-pitaniya-12v-2a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1280g-blok-pitaniya-12v-8a/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-2410g-blok-pitaniya-24v-1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ad-1250v-blok-pitaniya-12v-0-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/dsa-12-ca-12-blok-pitaniya-12v-1a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ps2-cs1-blok-pitaniya-dlya-domofonov-eltis/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-12-3-0-din-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-b-skat-ibp-12-2-7-ibp-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-d-skat-ibp-12-2-2kh7-ibp-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-i7-isp-5000-skat-ibp-12-5-2kh40-ibp-12v-5a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-skat-ibp-12-5-2kh7-ibp-12-v-5a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-2400-skat-ibp-24-3-2x12-ibp-24v-3a/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-12-6-0-din-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-i7-skat-ibp-12-5-2kh12-p-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-d-isp-2-skat-ibp-12-5-2kh17-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-i7-isp-1-skat-ibp-12-4-2kh7-ibp-12v-4a/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-pitaniya-poe/ppk-11-komplekt-inzhektor-splitter-/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-pitaniya-poe/stl-01p-poe-inzhektor-ieee-802-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-10kh7-elekor-iek-200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-degross-bi-plast-ostatki-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-elekor-iek-120m/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-16kh16-elekor-iek-84m/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh16-belyy-2-y-zamok-v-p-e-80m-up-promrukav-pr-0625161/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh16-elekor-iek-50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh16-elekor-iek-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh25-degross-bi-plast-ostatki-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh25-belyy-2-y-zamok-v-p-e-30m-up-promrukav-pr-0540251/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh40-belyy-2-y-zamok-v-p-e-60m-up-promrukav-pr-0640401/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-60kh40-belyy-2-y-zamok-v-p-e-40m-up-promrukav-pr-0560401/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-60kh60-elekor-iek-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-100-40-vnutrenniy-ugol-elekor-30-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-16-16-vnutrenniy-ugol-elekor-300-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-16-16-zaglushka-elekor-550-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-100-40-povorot-90-gr-elekor-16-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-16-16-povorot-90-gr-elekor-350-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-25-16-vnutrenniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-40-25-vnutrenniy-ugol-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-40-25-zaglushka-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-40-25-povorot-90-gr-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-40-25-t-obraznyy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-100kh40-belyy-2-y-zamok-v-p-e-24m-up-promrukav-pr-0510041/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-100kh60-belyy-2-y-zamok-v-p-e-16m-up-promrukav-pr-0610061/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh25-belyy-2-y-zamok-v-p-e-48m-up-promrukav-pr-0625251/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh16-belyy-2-y-zamok-v-p-e-56m-up-promrukav-pr-0325206/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-80kh60-belyy-2-y-zamok-v-p-e-18m-up-promrukav-pr-0580601/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-16-16-vnutrenniy-ugol-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-20-10-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-40-25-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-40-16-povorot-90-gr-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-15-10-t-obraznyy-ugol-elekor-4sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-20-10-t-obraznyy-ugol-elekor-4sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-25-16-t-obraznyy-ugol-elekor-4sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-60-40-zaglushka-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-16-16-povorot-90-gr-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-ecoline-iek-120m/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-16kh16-ecoline-iek-84m/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh16-ecoline-iek-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-15-10-zaglushka-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-60-40-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-40-16-vneshniy-ugol-elekor-4-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-40-16-vnutrenniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-40-16-t-obraznyy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kms-25-16-soedinitel-na-styk-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-15-10-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/t-obraznyy-ugol-25kh16-4-sht-komp-promrukav-pr08-2830/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/zaglushka-40kh25-4-sht-komp-promrukav-pr08-2857/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vneshniy-ugol-40kh25-4-sht-komp-promrukav-pr08-2809/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vneshniy-ugol-25kh16-4-sht-komp-promrukav-pr08-2806/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vnutrenniy-ugol-25kh16-4-sht-komp-promrukav-pr08-2818/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/povorot-na-90-gradusov-25kh16-4-sht-komp-promrukav-pr08-2842/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vnutrenniy-ugol-40kh25-4-sht-komp-promrukav-pr08-2821/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/povorot-na-90-gradusov-40kh25-4-sht-komp-promrukav-pr08-2845/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/soedinitel-na-styk-40kh25-4-sht-komp-promrukav-pr08-2869/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/t-obraznyy-ugol-40kh25-4-sht-komp-promrukav-pr08-2833/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/soedinitel-na-styk-25kh16-4-sht-komp-promrukav-pr08-2866/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/zaglushka-25kh16-4-sht-komp-promrukav-pr08-2854/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-belyy-2-y-zamok-v-p-e-242m-up-promrukav-pr-0325200/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-60kh40-belyy-2-y-zamok-v-p-e-18m-up-promrukav-pr03-0055/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-polistirol-seraya-d20-100-sht-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-polistirol-seraya-d40-15-sht-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-krepezh-dlya-trub-25-mm-rosdyubel-250-sht-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-16-mm-ge50140-c-zashchelkoy-seraya-ral-7035-100-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-20-mm-ge50141-c-zashchelkoy-seraya-ral-7035-100-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-32-mm-ge50143-c-zashchelkoy-seraya-ral-7035-40-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-25-mm-ge50142-c-zashchelkoy-seraya-ral-7035-90-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-40-mm-ge50144-c-zashchelkoy-seraya-ral-7035-30-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-krepezh-dlya-trub-12-mm-rosdyubel-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-dlya-pryamogo-montazha-seraya-v-p-e-d20-mm-100sht-900sht-up-kor-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-dlya-pryamogo-montazha-seraya-v-p-e-d25-mm-100sht-700sht-up-kor-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/metallorukav/metallorukav-v-pvkh-izolyatsii-r3-tsp-ng-25-50m-up-promrukav-pr-08253/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/metallorukav/metallorukav-v-pvkh-izolyatsii-r3-tsp-ng-32-25m-up-promrukav-pr-08323/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-legkaya-350n-seraya-s-zondom-d32-25-m-promrukav-pr-013231/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-legkaya-350n-seraya-s-zondom-d25-50-m-promrukav-pr-012531/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pnd-s-zondom-d16-100-m-chernaya-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pnd-s-zondom-d25-50-m-chernaya-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/truba-zhestkaya-pvkh-3-kh-metrovaya-legkaya-atmosferostoykaya-d20-150m-up-promrukav-pr-01420/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-seraya-s-zondom-d25-50-m-stroitel-pr-032550/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pnd-bezgalogennaya-hf-chernaya-s-z-d16-100m-5500m-stroitel-pr-021651/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pnd-bezgalogennaya-hf-chernaya-s-z-d25-50m-2600m-stroitel-pr-022551/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/truba-zhestkaya-pvkh-belaya-3-kh-metrovaya-d32-mm-90-m-up-promrukav-pr05-0017/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-s-zondom-d25-75-m-uralpak/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-lan/f-utp-cat5e-4kh2kh0-52-pvc-pe-tr-parlan-kabel-parnoy-skrutki-ulichnyy-na-trosu-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-12kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-16kh0-4-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-20kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-8kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-1kh2kh1-0-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-2kh2kh0-75-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpseng-a-frhf-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-ls/ksvvng-a-ls-6kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/ksrvng-a-frls-4kh0-5-mm-0-2-mm2-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/kpsng-a-frls-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/kpsng-a-frls-2x2x0-75-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/kpkevng-a-frls-1x2x0-2-mm2-kabel-spkb-tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh0-75-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh0-2-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-2kh2kh0-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpseng-a-frlsltx-1kh2kh0-5-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh2-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/shvvp-2kh0-5-shnur-soedinitelnyy-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/shvvp-2kh0-75-shnur-soedinitelnyy-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/shvvp-2kh0-5-gost-7399-97-shnur-soedinitelnyy-nkz-200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabel-akusticheskiy/shnur-stereo-3-5mm-gnezdo-3-5mm-shteker-3-m-va147-148/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabel-akusticheskiy/shnur-stereo-6-35mm-gnezdo-6-35mm-shteker-3-m-va178-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kombinirovanyy-kabel/kvk-p-2-2-0-5-kombinirovannyy-kabel-dlya-sistem-videonablyudeniya-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kombinirovanyy-kabel/shvep-4kh0-12-shnur-kombinirovannyy-dlya-domofonov-i-sistem-kontrolya-dostupa-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/radiochastotnyy-kabel/rk-75-2-122-paraks-kabel-radiochastotnyy-koaksialnyy-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/instrumenty/krug-otreznoy-230kh2-5kh22-po-kamnyu-luga/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/instrumenty/krug-otreznoy-230kh2-5kh22-po-metallu-luga/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ge44101-01-shchitok-dlya-avtovyklyuchateley-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ge44102-01-shchitok-dlya-avtovyklyuchateley-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krtn-10-korobka-raspredelitelnaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krtp-15kh2-korobka-raspredelitelnaya-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/km-o-2k-ip41-korobka-montazhnaya-ognestoykaya-72kh72kh36-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/km-o-8k-ip41-korobka-montazhnaya-ognestoykaya-72kh72kh36-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/kk-8-korobka-kommutatsionnaya-stl-omsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ks-4-korobka-kommutatsionnaya-stl-omsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/uk-2p-korobka-kommutatsionnaya-stl-omsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krtp-10-korobka-kommutatsionnaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0450-fr2-5-4-e15-e120-75kh75kh30mm-dlya-kabel-kanala-promrukav-40-0450-fr2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0450-fr1-5-4-e15-e120-75kh75kh30mm-dlya-kabel-kanala-promrukav-40-0450-fr1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0300-fr1-5-4-e15-e120-100kh100kh50-dlya-otkrytoy-provodki-promrukav-40-0300-/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0210-fr1-5-6-e15-e120-80kh80kh40-dlya-otkrytoy-provodki-promrukav-40-0210-fr/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0460-fr2-5-4-e15-e120-85kh85kh45mm-dlya-kabel-kanala-promrukav-40-0460-fr2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0300-fr2-5-4-e15-e120-100kh100kh50-dlya-otkrytoy-provodki-promrukav-40-0300-/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0450-fr1-5-6-e15-e120-75kh75kh30mm-dlya-kabel-kanala-promrukav-40-0450-fr1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-80kh80kh40-raspredelitelnaya-60-0210-9005-dlya-pryamogo-montazha-dvukhkomponentnaya-bezgalog/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-70kh70kh40-raspredelitelnaya-60-0200-dlya-pryamogo-montazha-dvukhkomponentnaya-bezgalogennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-70kh70kh40-raspredelitelnaya-60-0200-9005-dlya-pryamogo-montazha-dvukhkomponentnaya-bezgalog/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-85kh85kh45-universalnaya-40-0460-dlya-kabel-kanala-bezgalogennaya-hf-152sht-kor-promrukav-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-75kh75kh30-universalnaya-40-0450-dlya-kabel-kanala-bezgalogennaya-hf-90sht-kor-promrukav-40-/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-68kh45-ustanovochnaya-gsk-80-0600-bezgalogennaya-hf-200sht-kor-promrukav-80-0600/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krn-4-1-korobka-kommutatsionnaya-700-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-plus-heller-v-blistere-14kh260-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-plus-heller-v-blistere-16kh260-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-12-260-mm-pr-vo-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-14-260-mm-pr-vo-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-8-260-mm-pr-vo-germaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-u-12kh71b-250-sht-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-u-5kh32b-1000-sht-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-u-8kh72b-500-sht-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/zazhim-dlya-trosa-kanatov-m3-din741/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-11-0-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-4-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-8-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-9-0-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-hss-g-din-338-4-8x86-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-hss-g-din-338-9-0x125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh200-mm-100-sht-s-metallicheskim-zamkom-belyye/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh300-mm-100-sht-s-metallicheskim-zamkom-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-d10-kryuk-koltso/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-d14-kryuk-koltso/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-d8-kryuk-koltso/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-makita-d-00066-sds-6-x-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-metabo-sds-classic-6-0-110mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-mud-5kh30-metallicheskiy-100-500-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/skoba-metallicheskaya-odnolapkovaya-smo-16-17-dlya-trub-16-mm-100-sht-up-promrukav-pr08-2533/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/skoba-metallicheskaya-odnolapkovaya-smo-25-26-dlya-trub-25-mm-100-sht-up-promrukav-pr08-2536/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/khomut-fr-pr-60-100sht-5000sht-up-kor-promrukav-pr08-3828/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/khomut-fr-pr-25-100sht-5000sht-up-kor-promrukav-pr08-3659/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/skoba-metallicheskaya-dvukhlapkovaya-smd-8-9-dlya-trub-8-mm-100-sht-up-promrukav-pr08-2542/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-mud-6kh32-metallicheskiy-400-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/koush-4mm-100sht-up-pr08-3895/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/derzhatel-kabelya-dvustoronniy-dlya-pryamogo-montazha-chernyy-20sht-120sht-up-kor-promrukav-pr13-038/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/derzhatel-kabelya-odnostoronniy-dlya-pryamogo-montazha-chernyy-20sht-240sht-up-kor-promrukav-pr13-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-metallicheskiy-universalnyy-6kh32-100-sht-up-promrukav-pr08-3754/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-stalnye-sks-304-4-6kh100-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-stalnye-sks-304-4-6kh150-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh200-chernye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh250-chernye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh250-belye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh200-belye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh150-belye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh150-chernye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/vint-s-polutsil-gol-m4kh12-din967-pr08-3734/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh300-mm-100-sht-s-metallicheskim-zamkom-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh200-mm-100-sht-s-metallicheskim-zamkom-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-koltso-koltso-m12-din-1480-tip-v-50sht-up-pr08-3911/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-metallicheskiy-universalnyy-5kh30-100-sht-up-promrukav-pr08-3481/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/zazhim-trosa-dvoynoy-d4mm-duplex-100sht-up-promrukav-pr08-3889/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/zaklepka-rezbovaya-stalnaya-otsinkovannaya-tsilindr-m4kh0-7kh11-6-100-sht-up-promrukav-pr08-4989/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/rym-gayka-m10-1238/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-plus-heller-v-blistere-8kh260-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-raspornyy-kew-dsd-8-40-/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/rym-gayka-m12-1239/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/anker-zabivnoy-m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-12kh70-s-bortom-neylon-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-14-70-neylon-3330/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-fasadnyy-tsx-s-10kh160-s-shestitigrannoy-golovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-tip-k-usilennyy-6-40-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/zazhim-krokodil-100a-105mm-rexant-16-0019-1-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/klemma-na-kronu-rexant-14-0322-100-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/klemma-mnogorazovaya-smk-222-412-50-sht-soedinitelnaya-2-kh-provodnaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/klemma-mnogorazovaya-smk-222-413-50-sht-soedinitelnaya-3-kh-provodnaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/vzryvozashchishchennoe-oborudovanie_1/izveshchateli-plameni/spektron-804-exm-m-izveshchatel-plameni/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/aksessuary_1/ubl-1110-kronshteyn-universalnyy-dlya-montazha-izveshchateley/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/aksessuary_1/ubl-1112-kronshteyn-universalnyy-dlya-montazha-izveshchateley/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/aksessuary_1/kronshteyn-dlya-ik-datchika-kr-1-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-29-estet-seyf-nstk-425119-015-izveshchatel-magnitokontaktnyy-nakladnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20a2p-3-izveshchatel-magnitokontaktnyy-plastikovyy-korpus-vyvody-v-zashchitnom-rukave-iz-meta/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20a3m-3-izveshchatel-magnitokontaktnyy-metallicheskiy-korpus-vyvody-v-zashchitnom-rukave-iz-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20b2p-3-izveshchatel-magnitokontaktnyy-plastikovyy-korpus-vyvody-v-zashchitnom-rukave-iz-meta/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20a2p-v-izveshchatel-magnitokontaktnyy-podklyuchenie-vnutri-datchika-pod-vint/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-utechki-vody/astra-361-izveshchatel-utechki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/kombinirovannye-izveshchateli/patrol-801-pet-izveshchatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/optiko-elektronnye-izveshchateli-datchiki-dvizheniya/astra-5-isp-b-ik-izveshchatel-shtora/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/optiko-elektronnye-izveshchateli-datchiki-dvizheniya/patrol-203-pet-ik-izveshchatel-84/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ip-212-141-v1-04-izveshchatel-dymovoy-20-spets-tsena-diler-ot-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ip-212-63-danko-izveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ip-212-63m-danko-2-izveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ipdl-d-ii-4p-izveshchatel-dymovoy-lineynyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-plameni/spektron-201-izveshchatel-plameni-v-komplekte-s-k-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/ipr-513-10-izveshchatel-pozharnyy-ruchnoy-20-spets-tsena-diler-ot-20-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/k-01-kronshteyn-dlya-pulsar-1-01-bez-nds/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/ip-535-8-a-izveshchatel-ruchnoy-pozharnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/ip-535-26-sever-6-12mm-atfe-425211-001-izveshchatel-pozharnyy-ruchnoy-novyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-103-5-1-a3-teplovoy-izveshchatel-250_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-114-5-a2-62-teplovoy-izveshchatel-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-103-5-1-a3-svetodiod-teplovoy-izveshchatel-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-103-5-4-a3-teplovoy-izveshchatel-50_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/io-40920-2-r3-izveshchatel-obemnyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ip-101-29-pr-r3-w1-02-izveshchatel-teplovoy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/mkd-2-r3-modul-kontrolya-dostupa/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/rm-1-r3-releynyy-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ivepr-12-5-rs-r3-2kh12-br-k2-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ivepr-12-5-rs-r3-2kh17-br-k4-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ivepr-12-2-rs-r3-2kh12-br-k2-ibp-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/kronshteyn-universalnyy-dlya-io-40920-2-io-30920-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/mirazh-tk-01-transkoder-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/mirazh-ukp-01-ustroystvo-kontrolya-pitaniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/stemax-un-ladoga-modul-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/stemax-rx410-kontroller/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/stemax-ze10-kontrolnaya-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/mirazh-gsm-a8-05-kontroller/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/stemax-sx810-kontroller/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/rip-12-isp-03-rip-12-1-7m2-12v-1-3a-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/rip-24-isp-01-rip-24-3-7m4-24v-3a-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-proxy-n-schityvatel-proksimiti-karty-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ar1-isp-01-rasshiritel-adresnyy-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ik-bolid-kronshteyn-isp-01-02-03-/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-stik-izveshchatel-kombinirovannyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/schityvatel-2-metallik-isp-00-02-kontaktor-tm/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/schityvatel-2-chernyy-isp-01-kontaktor-tm/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/schityvatel-3-chernyy-isp-01-kontaktor-tm/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/uk-vk-01-releynyy-usilitel-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/briz-isp-03-blok-razvetvitelno-izoliruyushchiy-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/dip-34a-04-izveshchatel-dymovoy-adresnyy-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-ik-izveshchatel-okhrannyy-obemnyy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-ip-izveshchatel-pozharnyy-teplovoy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-rm-isp-01-modul-releynyy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-sirena-opoveshchatel-svetozvukovoy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-smk-izveshchatel-okhrannyy-magnitokontaktnyy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-dz-datchik-zatopleniya-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ost-isp-07-opoveshchatel-svetovoy-adresnyy-strelka-vlevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/mk-3-montazhnyy-komplekt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-smk-isp-06-izveshchatel-magnitokontaktnyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/udp-513-3am-isp-01-ustroystvo-du-dlya-podachi-avariynykh-signalov/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-kdl-s-blok-rasshireniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/shps-12-isp-11-shkaf/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-sp4-24-isp-01-adresnyy-blok-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ost-isp-08-opoveshchatel-svetovoy-adresnyy-strelka-vpravo/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-ost-isp-01-opoveshchatel-svetovoy-radiokanalnyy-vykhod/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/vuos-31-ustroystvo-vynosnoe-opticheskoy-signalizatsii-dlya-dip-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/ipr-513-3m-ip67-izveshchatel-pozharnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-smk-isp-07-izveshchatel-magnitokontaktnyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/proxy-6-usb-w-schityvatel-beskontaktnyy-nastolnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/proxy-6ehu-b-schityvatel-beskontaktnyy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/proxy-6ehu-w-schityvatel-beskontaktnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/shkp-10rs-m-shkaf-kontrolno-puskovoy-defekt-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/moduli-pozharotusheniya/mpp-n-3-i-ge-u2-modul-pozharotusheniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/moduli-pozharotusheniya/mpp-n-4-p-i-ge-u2-modul-pozharotusheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/moduli-pozharotusheniya/mpp-n-6-p-i-ge-u2-modul-pozharotusheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-12-zm-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-12-zm1-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-24-zm-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-24-zm2-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mars-24-zp-opoveshchatel-zvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-24-zm1-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/g-12-m-opoveshchatel-zvukovoy-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/g-24-opoveshchatel-zvukovoy-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetovye-opoveshchateli/mayak-12-st-svetovoy-opoveshchatel-krasnyy-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetovye-opoveshchateli/mayak-220-s-svetovoy-opoveshchatel-220-v-20-ma-plastikovyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/astra-10-isp-3-svetozvukovoy-opoveshchatel-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/mayak-24-kpm-svetozvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/mayak-220-k-opoveshchatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/mayak-24-kp-svetozvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/ustroystva-kontrolya-shleyfa/ivs-1-izveshchatel-vynosnoy-svetovoy-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/astra-712-1-priemno-kontrolnyy-pribor-1-shleyf/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/astra-712-2-priemno-kontrolnyy-pribor-2-shleyfa/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/grand-magistr-1-a-pribor-priemno-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/vers-2-gsm-pribor-priemno-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/bolee-16-shleyfov/signal-20-isp-04-pribor-priemno-kontrolnyy-15-/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/bolee-16-shleyfov/granit-20-pribor-priemno-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/bvi-4-shs-blok-vynosnykh-indikatorov-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-1-0-kom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-4-7-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-mlt-0-25-1-8-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-mlt-0-25-8-2-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-5-6-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/altonika/rr-701t-radioknopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-421-isp-rk-signalizator-dymovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-5121-ik-passivnyy-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-5131-isp-a-ik-passivnyy-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-7-isp-a-ik-izveshchatel-potolochnyy-do-3-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-8-kombinirovannyy-ak-ik-potolochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-814-pult-kontrolya-i-upravleniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-821-modul-silovykh-rele-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-r-rpu-radiopriemnoe-ustroystvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/linza-luch-dlya-astra-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/modul-astra-mip-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-z-8145-pult-upravleniya-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/modul-astra-rs-485/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-3531-lit-1-datchik-polozheniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/modul-astra-mr/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/skat-lt-301300-led-li-ion-lampa-avariynogo-osveshcheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/kl-90-lampa-avariynogo-osveshcheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/skat-lt-2330-led-li-ion-lampa-avariynogo-osveshcheniya-alyuminievyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/skat-lt-2360-led-li-ion-lampa-avariynogo-osveshcheniya-alyuminievyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/dvukhstoronnie-tablo/lyuks-24-d-avtomatika-otklyuchena-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/dvukhstoronnie-tablo/m-2-24-strelka-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-vykhod-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-gaz-ne-vkhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-gaz-ukhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-24-k-sn-poroshok-ukhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-aerozol-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-strelka-vpravo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-avtomatika-otklyuchena-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-poroshok-ukhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-avtomatika-otklyuchena-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-poroshok-ne-vkhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-poroshok-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-strelka-vlevo-60-/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-strelka-vpravo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-avtomatika-otklyuchena-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-poroshok-ne-vkhodi-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-poroshok-ukhodi-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-strelka-vlevo-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-avtomatika-vklyuchena-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-avtomatika-otklyuchena-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-vykhod-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-poroshok-ne-vkhodi-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-poroshok-ukhodi-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-gaz-ne-vkhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-strelka-vlevo-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-strelka-vpravo-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-sn-gaz-ne-vkhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-vykhod-svetovoe-tablo-polusfericheskoe-lux-nbo-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-poroshok-ne-vkhodi-svetovoe-tablo-polusfericheskoe-lux-nbo-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-ms-pozhar-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-220-vykhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-poroshok-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/topaz-12-avtomatika-vklyuchena-svetovoe-tablo-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/topaz-12-avtomatika-otklyuchena-svetovoe-tablo-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/topaz-12-gaz-ne-vkhodi-svetovoe-tablo-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-vykhod-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-avtomatika-otklyuchena-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-strelka-vlevo-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-strelka-vpravo-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-12-strelka-vlevo-svetovoe-tablo-staraya-tsena-/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-12-strelka-vpravo-svetovoe-tablo-staraya-tsena-/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/t-12-strelka-vpravo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/t-12-strelka-vlevo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/t-24-vykhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-zapasnyy-vykhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-poroshok-ne-vkhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-strelka-vlevo-tablo-svetovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-strelka-vpravo/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-220-vkhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-otkryto-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-pozhar-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-pozhar-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/trevozhnye-knopki/astra-321m-knopka-trevozhnaya-razblokirovka-vstroennym-tolkatelem-na-tortse/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/trevozhnye-knopki/io-101-50-kns-1-trevozhnaya-knopka-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/trevozhnye-knopki/astra-321-knopka-trevozhnaya-metallicheskiy-klyuch-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/shchitki-i-shkafy-ops/zashchitnyy-kozhukh-dlya-ipr-zk-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/shchitki-i-shkafy-ops/zashchitnyy-kozhukh-dlya-dymovykh-izveshchateley-i-sveto-zvukovykh-opoveshchateley-zk-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/shchitki-i-shkafy-ops/zashchitnyy-kozhukh-dlya-svetovogo-tablo-zk-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/avtomatika/zt5-blok-upravleniya-utsenka-narushen-tovarnyy-vid/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/avtomatika/privod-roller-genius-casali-italiya-privod-dlya-raspashnykh-vorot-elektromekhanicheskiy-podzemnoy-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/videokamery_3/sk-2146xaip-so-c-cs-tsvetnaya-videokamera-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/videokamery_3/zc25-pr4-25x-zoomcam-videokamera-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/videokamery_3/ctcc-4120ex-tsvetnaya-videokamera-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/peredacha-signala_1/cd102-raspredelitel-videosignala-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/peredacha-signala_1/cd1664-raspredelitel-videosignala-s-vystavki/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/ops/datchiki-okhrannye/gx-25-akusticheskiy-izveshchatel-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/ops/datchiki-okhrannye/ligard-kombi-izveshch-okhrannyy-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/skud/perco-c-03g-blue-kryshka-dlya-turniketa-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/setevoe-oborudovanie/kommutatory/kommutator-st-es51-/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/setevoe-oborudovanie/kommutatory/kommutator-st-es81-versiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/m-20-stelberry-mikrofon-aktivnyy-s-regulirovkoy-chuvstvitelnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/m-30-stelberry-mikrofon-aktivnyy-s-aru-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/m-60-stelberry-mikrofon-aktivnyy-mems-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/shorokh-9-mikrofon-s-aru/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/fe-2369-zamok-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/fe-2370-zamok-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l180-ugolok-dlya-krepleniya-zamka-fe-l180-aktiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l280-ugolok-dlya-krepleniya-zamka-fe-l280/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-ml-100k-elektromagnitnyy-s-plankoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-300-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-300-elektromagnitnyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-400-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-400-elektromagnitnyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-300-elektromagnitnyy-belyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-400-elektromagnitnyy-korichnevyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-400-elektromagnitnyy-seryy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-polis-11-01-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/fe-2369-i-zamok-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l500w-ugolok-dlya-krepleniya-zamka-fe-l500w/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-ml-180k-elektromagnitnyy-s-ugolkom-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-500-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-500-elektromagnitnyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-500-elektromagnitnyy-belyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-500-elektromagnitnyy-korichnevyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l500-ugolok-dlya-krepleniya-zamka-fe-l500/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-200-elektromagnitnyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-200-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-200-elektromagnitnyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-sprut-lock-296ma-elektromagnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-300-elektromagnitnyy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/z-495-eht-elektronnyy-zamok-dlya-mebeli/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-tm-eml-f-180-elektromagnitnyy-montazhnaya-planka-i-l-obraznoe-kreplenie-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-tm-eml-f-280-elektromagnitnyy-montazhnaya-planka-i-l-obraznoe-kreplenie-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-tm-eml-f-350-elektromagnitnyy-montazhnaya-planka-i-l-obraznoe-kreplenie-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-skat-ac-181mas-l-lock-elektromagnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-300-elektromagnitnyy-seryy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-es01-elektrozashchelka-nz/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-fs-korotkaya-planka-dlya-at-es01/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-fl-dlinnaya-planka-dlya-at-es01/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-es02-elektrozashchelka-no/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-fs02-planka-dlya-at-es02/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/il-06m-num-karta-mifare-1k-tonkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/brelok-rfid-seriya-e-marin-perezapisyvaemyy-5577-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/il-20mb-braslet-mifare-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/il-20mr-braslet-mifare-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-serebristyy-metallik-svetlo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-ik-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-pushka-chernyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kodovye-paneli/polis-51-nakladnaya-kodovaya-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kodovye-paneli/polis-153-nakladnaya-kodovaya-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kontrollery/avtonomnye-kontrollery/matrix-ii-mod-e-k-matrix-ii-mod-k-kontroller-schityvatel-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kontrollery/avtonomnye-kontrollery/matrix-ii-mod-e-k-matrix-ii-mod-k-kontroller-schityvatel-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kontrollery/setevye-kontrollery/matrix-ii-mod-e-k-net-setevoy-kontroller-seryy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/litsenzionnyy-klyuch-po-vgl-patrul-bez-nds/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-besprovodnaya-avtonomnaya-kontrolnaya-rfid-metka-mifare-plus-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-identifikator-dlya-personalizatsii-v-sisteme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-besprovodnaya-avtonomnaya-kontrolnaya-rfid-metka-mifare-plus-biryuzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-dopolnitelnyy-firmennyy-chekhol-dlya-schityvayushchego-ustroystva-su-/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-e-p-schityvatel-e-marin-nakladnoy-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-mf-i-schityvatel-mifare-nakladnoy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-1-mod-e-b-cp-z-schityvatel-e-marin-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/matrix-ii-mod-e-matrix-ii-schityvatel-e-marin-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/matrix-iii-mod-e-h-schityvatel-e-marin-hid-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/matrix-iii-mod-e-h-schityvatel-e-marin-hid-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/z-2-mod-mf-i-schityvatel-mifare-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-mf-i-schityvatel-mifare-vreznoy-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-e-p-schityvatel-e-marin-nakladnoy-temnyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/perco-ir15-3-schityvatel-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/perco-ir15-9-schityvatel-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-3-mod-eh-schityvatel-e-marin-nakladnoy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/dopolnitelnoe-oborudovanie_12/perco-as-01-planki-standartnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/dopolnitelnoe-oborudovanie_12/perco-as-04-planki-standartnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-01-dvukhstoronnyaya-stoyka-s-kryshkoy-180-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-14-stoyka-s-otverstiem-s-kryshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-15-stoyka-s-otverstiem-s-kryshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-16-stoyka-s-otverstiem-s-kryshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-0-11-patrubok-povorotnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-1-00-poruchen-dlinoy-925-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-1-16-stvorka-povorotnaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/asp-d32-1470-poruchen-ograzhdeniya-dlinoy-1470-mm-nerzhaveyushchaya-shlifovannaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/asp-d50-8-05-lt-stoyka-s-otverstiem-dlya-fiksatora-stvorki-polirovannaya-nerzhaveyushchaya-stal-aisi/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/hp-01t-rupornyy-gromkogovoritel-10-5-vt-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/sws-10-nastennyy-gromkogovoritel-10-5-vt-shirokopolosnyy-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/wp-06t-nastennyy-gromkogovoritel-6-3-1-5-vt-shirokopolosnyy-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/mp-30t-shirokopolosnyy-rupornyy-gromkogovoritel-30-15-7-5-vt-i-8-om-ip-44/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/ws-06t-nastennyy-gromkogovoritel-6-3-1-5-0-75-vt-metallicheskiy-vandalozashchishchennyy-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/lbc3090-31-gromkogovoritel-potolochnyy-6w-100v/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/rokot/rokot-pribor-upravleniya-opoveshcheniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/rokot/as-4-2-akusticheskaya-sistema/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-3-4-om-modul-akusticheskiy-15-/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-3-8-om-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-tl-100-1-3vt-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/s-k-blok-rechevogo-opoveshcheniya-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/s-tl-100-1-3vt-isp-2-modul-akusticheskiy-12-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-3-l-4-om-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-k-120m-s-vneshnim-mikrofonom-pribor-upravleniya-rechevymi-opoveshchatelyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-m-rechevoy-opoveshchatel-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-tl-100-3-5vt-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-t-100-3-5vt-modul-akusticheskiy-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-u-rechevoy-opoveshchatel-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-kld-pribor-upravleniya-opoveshcheniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/usiliteli/aa-240-usilitel-240-vt-3-mikr-2-lin-vkhoda-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/usiliteli/pam-sdm-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/avt-vykl-va47-29-2r-6a-4-5ka-kh-ka-s-iek-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/telefonnaya-rozetka-2-6p-4c-rexant-03-0002-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/setevoy-filtr-ippon-bk232-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/setevoy-filtr-ippon-bk232-belyy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/company/vacancy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/gsm-audio-domofon-slx-adm-bez-nds-avrora-ural/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/modul-gsm-domovoy-next-15000-4g-lte/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/sos112-ver-3-1-akusticheskiy-detektor-siren-ekstrennykh-sluzhb/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/88001-0254-nagrevatelnyy-kabel-dlya-bx-bk-by-fast-ferni-i-frog-psrt02/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-001-s-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-400-kreplenie-dlya-zubchatoy-reyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-002-a-shina-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-001-a-shina-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0932-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sb0100-zasov/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0940-kronshteyn-s-napravleniem-otkryvaniya-vpravo/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-200-podstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-150-opora-rolikovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-002-a-shina-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-600-kryshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-320-rolik-opornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-420-ulavlivatel-nizhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-500-ulavlivatel-verkhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-718-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-720-rolik-podderzhivayushchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-600-zaglushka-dlya-napravlyayushchey-shiny-sg-01-002-kryshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-150-opora-rolikovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-718-kronshteyn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-320-rolik-opornyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-420-ulavlivatel-nizhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0904-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-200-podstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-510-upor/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0939-kronshteyn-s-napravleniem-otkryvaniya-vlevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-500-lovitel-verkhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-701-shina/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-710-rolik-podderzhivayushchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-001-shina-napravlyushchaya-6-metrov-otsinkovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-100-rolikovaya-opora/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-300-rolik-kontsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-400-ulavlivatel-nizhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-600-zaglushka-dlya-napravlyayushchey-shiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/bloki-upravleniya/801qa-0050-zlx24ma-universalnyy-mnogofunktsionalnyy-blok-upravleniya-24-v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/bloki-upravleniya/ja320-boks-dlya-blokov-upravleniya-ja592-plastik-ip55/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/privody-dlya-raspashnykh-vorot/a5024n-lineynyy-privod/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-sektsionnykh-vorot/komplekty-avtomatiki-dlya-sektsionnykh-vorot/ver10dms-2-25-komplekt-avtomatiki-dlya-sektsionnykh-vorot-vysotoy-do-2-25-m-na-osnove-privoda-ver10d/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105209-fotoelementy-miniswitch-gls/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105122-para-rolikovykh-opor-a1000-v-sbore-dlya-podvesa-dopolnitelnoy-stvorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105434-para-bokovykh-kryshek-a100-s-krepezhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105129-svch-radar-xm100/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105211-plastiny-dlya-montazha-fot-ov-miniswitch-gls/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105123-komplekt-aksessuarov-dlya-krepleniya-profilya-litsevoy-kryshki-privoda-a1000-a1400-vysotoy-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105127-miniatyurnye-fotoelementy-fotoperedatchik-fotopriemnik-dlya-vreznogo-montazha-xfa/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105163-8-remen-zubchatyy-privoda-a100-a140/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105406-para-napravlyayushchikh-opor-iz-plastika-montazh-na-pol-dlya-fiksatsii-ot-poperechnogo-pereme/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105427-1-profil-nesushchiy-sistemy-a1000-dlinnoy-6-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105431-profil-litsevoy-kryshki-vysotoy-100-mm-sistemy-a100-a140-iz-neobrabotannogo-alyuminiya-pod-ok/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105487-blok-napravlyayushchiy-napolnyy-s-kronshteynom-krepleniya-k-vertikalnoy-poverkhnosti-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/dopolnitelnoe-oborudovanie/sma-datchik-magnitnyy-odnokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/dopolnitelnoe-oborudovanie/rse-plata-dlya-sinkhronnoy-raboty-avtomatiki-i-peredachi-dannykh-po-crp-came-remote-protocol/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/6100012-antenna-433-9-mgts/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/af43ru-radiopriemnik-vstraivaemyy-dlya-001top-432ee-001top-434ee-001tam-432sa/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/flo2r-s-peredatchik-2-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/flo4r-s-peredatchik-4-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/af43tw-radiopriemnik-vstraivaemyy-dlya-001twin-2-i-001twin-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/af43s-radiopriemnik-vstraivaemyy-chastota-433-92-mgts/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/dhre-1-priemnik-vneshniy-1kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/transmitter-4-pro-pult-4-kh-kanalnyy-433mgts/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/at-4n-4-kh-kanalnyy-pult-distantsionnogo-upravleniya-alutech/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/806ts-0270-top44rbn-brelok-peredatchik-4-kh-kanalnyy-433-92-mgts-s-dinamicheskim-kodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/abf-kit-antenna-dlya-montazha-na-lampu-lucy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/flo4re-pult-4-kh-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/dhpc-stoyka-pod-fotoelementy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/epm-para-fotoelementov-medium-dlya-naruzhnoy-ustanovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/806la-0020-krx1fxsw-svetodiodnaya-signalnaya-lampa-s-belym-plafonom-elektropitanie-24-230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/806la-0040-kronshteyn-dlya-krepleniya-signalnoy-lampy-krx-k-vertikalnoy-poverkhnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rig208-119g0401sac-zaglushka-dlya-strely-g0401/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/3199zg2-plata-upravleniya-zg2/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119ric025-chervyak-c100/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rig044-kreplenie-strely-g4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rid181-kontsevye-vykl-v-sbore-krono-3-prav/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rie111-zaglushka-napravlyayushchey-s-natyazhitelem-ver/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rir241-plafon-lampy-g2080/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rir279-kondensator-20mf-s-gibk-vyvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rir282-kondensator-31-mkf-s-gibk-vyvodami-i-boltom/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/mo-l-2640-pruzhina-balansirovochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/pmcu11-4630-podshipnik-dlya-will-i-me/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/pmd0526-4610-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/ppd0416a-4540-klyuch-treugolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/prspin01a-karetka-spin-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/88001-0063-plata-bloka-upravleniya-zbkn/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0405-kreplenie-dlya-trubchatoy-strely-g0402/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0603-nakladki-rezinovye-dlya-strely-g0601/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/spring-4-5-pruzhina-dlya-beam-3-58f1812/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0605-kreplenie-dlya-trubchatoy-strely-g0602/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g02807-opora-statsionarnaya-dlya-strel-s-pazom-pod-dyuralayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0468-kronshteyn-krepleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/fix-boom-kit-kreplenie-krugloy-strely-v-soctave-kreplenie-1sht-vint-dhm0613-4sht-bolt-dhm0112-6sht-sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/br13pro-pruzhina-balansirovochnaya-dlya-strely-boom-5-barrier-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/wa4-kronshteyn-krepleniya-krugloy-reyki-rbn4-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplekty-shlagbaumov/gard-3750-komplekt-shlagbauma-dlya-pravostoronnego-montazha-tumba-strela-svetootrazhayushchie-nakley/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplekty-shlagbaumov/gard-6000-komplekt-shlagbauma-tumba-strela-nakladki-na-strelu-svetootrazhayushchie-nakleyki-opora-dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplekty-shlagbaumov/shlagbaum-bg545r-elektromekhanicheskiy-s-teleskopicheskoy-streloy-4-5-m-pravyy-zkteco/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/g0601-strela-pryamougolnaya-alyuminievaya-100kh40kh6850-mm-bez-zaglushki-art-zaglushki-119rig209/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/boom-4-strela-alyuminievaya-dlya-barrier-4000-strela-v-sbore-zaglushki-rezinovyy-dempfer-nakleyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/boom-4-r-strela-alyuminievaya-kruglaya-l-4000-doorhan/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/nboom-r5-strela-alyuminievaya-kruglaya-l-5000mm-so-svetootrazhayushchimi-nakleykami-komplekt-k-strel/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-sf-1226/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-sf-12045/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-sf-6045/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-12022/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-12045/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dtm-1212/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-12012/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dtm-1205/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-401/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-kt-12-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-kt-12-4-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-kt-12-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-gs-12-12-ach/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-ktl-12-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-etalon-fors-1212/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-rexant-li-ion-16340-unprotected-700-mah-3-7-v-30-2040/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/ak-ip2-bl-af-poe-tsvetnaya-ip-videokamera/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/bolid-vci-222-ver-2-3-4-5-tsvetnaya-videokamera-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/tc-c32xn-i3-e-y-2-8mm-v-5-1-tsvetnaya-videokamera-kupolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/ak-ip2-bl-dv28-poe-tsvetnaya-ip-videokamera/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/ip-registratory/ak-nvr5109-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/ak-xvr3104-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/ak-xvr2108-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/ak-xvr3108-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/rvi-1hdr2081l-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/zhestkie-diski/zhyestkiy-disk-1-tb-wd-original-wd10purz-video-purple-64mb-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/aksessuary/lenta-khomutnaya-otsinkovannaya-30m-9mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/aksessuary/zamok-khomutnoy-lenty-9mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/kronshteyny/br-103-kronshteyn-bolid-dlya-krepleniya-videokamer-na-stolb-130-4kh170kh45-mm-do-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/nakleyki-mulyazhi/nakleyka-vedetsya-videonablyudenie-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/nakleyki-mulyazhi/nakleyka-vedetsya-videonablyudenie-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/patchkord-stp-5e-1-8m-belyy-bp002-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-tv-gnezdo-rca-va313/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-rca-gnezdo-rca-metal-va328-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-tv-gnezdo-tv-va234-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-tv-gnezdo-tv-va311-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-tv-shteker-tv-va233-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-hdmi-2-gnezda-hdmi-provod-gold-rexant-17-6832/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/usb-kabel-10-v-1-microusb-miniusb-30-pin-lg-chocolate-samsung-sonyericsson-dc-3-5-dc-4-0-nokia-18-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-3-5mm-stereo-gnezdo-3-5mm-stereo-rexant-14-0203/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-bnc-gnezdo-f-rexant-05-3201-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-vga-2-gnezda-vga-provod-seryy-rexant-17-6834/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-pod-vint-s-kolpachkom-proconnect-05-3071-4-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-s-klemmnoy-kolodkoy-proconnect-05-3076-4-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-shteker-tyulpan-krasnyy-14-0403-100-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-gnezdo-na-korpus-tc5031-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-shteker-tv-bez-payki-belyy-oreshek-va220-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razem-shteker-pod-payku-rg-59-va250-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-gnezdo-pod-obzhim-rg-58-va253-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-gnezdo-chernyy-gold-s-pruzhinoy-va379-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-shteker-2-1kh5-5kh10mm-s-provodom-20-sm-rexant-14-0313-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-shteker-2-1kh5-5kh10mm-s-klemmnoy-kolodkoy-rexant-14-0314-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razem-shteker-pod-payku-01-014-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-gnezdo-metall-gold-va387-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-gnezdo-metall-gold-s-pruzhinoy-va373-377/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-shteker-tyulpan-zheltyy-va370-rca-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-shteker-tv-bez-payki-belyy-uglovoy-va226-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-f-tipa-pod-kabel-rg-6-net-on-nakruchivayushchiysya-10-0211/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-f-tipa-pod-kabel-rg-6-net-on-pod-obzhim-10-0212/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razem-gnezdo-s-klemmnoy-kolodkoy-rexant-05-3081-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-gnezdo-2-1kh5-5-s-klemmnoy-kolodkoy-rexant-14-0315-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-f-razem-rg-59-rexant-05-4002-100-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-shteker-tv-nikel-c-pruzhinoy-proconnect-05-2011-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-s-klemmnoy-kolodkoy-rexant-05-3076-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-shteker-2-1kh5-5kh10mm-s-klemmnoy-kolodkoy-adapter-hf-2-pina/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-s-klemmnoy-kolodkoy-pod-vint-ts-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/gnezdo-avtoprikurivatelya-rexant-16-0211-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/perekhodnik-gnezdo-rca-gnezdo-rca-gold-va328/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-f-bnc-f-bnc-i-konnektor-hyperline-ad-mama-mama/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/peredacha-signala/preobrazovateli/vh01-preobrazovatel-vga-audio-v-hdmi-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/bvd-sm101t-blok-vyzova/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/avc-109-audiopanel-nakladnaya-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/bvd-403a-blok-vyzova/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/avc-109-audiopanel-nakladnaya-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/avc-109-audiopanel-nakladnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/videomonitory_1/lira-monitor-videodomofona/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/avp-505-pal-videopanel-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/avp-506-pal-videopanel-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/avp-506-pal-videopanel-temno-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/at-vd-305n-bl-videopanel-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/vizit-ktm600r-kontroller-klyuchey-rf/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/fe-gr001-rele-otkrytiya-vorot-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/rd-4r-schityvatel-klyuchey-vizit-rf2/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/bk-401-blok-kommutatsii-domofona/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/mollyusk-12-14-1-5-blok-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220-din-blok-pitaniya-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220-blok-pitaniya-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-2420g-blok-pitaniya-24v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1230-blok-pitaniya-12v-3a/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/mollusk-vr-12-1-blok-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220er-blok-pitaniya-12v-2a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1230er-blok-pitaniya-12v-3a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220ev-blok-pitaniya-12v-2a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1280g-blok-pitaniya-12v-8a/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-2410g-blok-pitaniya-24v-1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ad-1250v-blok-pitaniya-12v-0-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/dsa-12-ca-12-blok-pitaniya-12v-1a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ps2-cs1-blok-pitaniya-dlya-domofonov-eltis/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-12-3-0-din-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-b-skat-ibp-12-2-7-ibp-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-d-skat-ibp-12-2-2kh7-ibp-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-i7-isp-5000-skat-ibp-12-5-2kh40-ibp-12v-5a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-skat-ibp-12-5-2kh7-ibp-12-v-5a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-2400-skat-ibp-24-3-2x12-ibp-24v-3a/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-12-6-0-din-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-i7-skat-ibp-12-5-2kh12-p-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-d-isp-2-skat-ibp-12-5-2kh17-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-i7-isp-1-skat-ibp-12-4-2kh7-ibp-12v-4a/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-pitaniya-poe/ppk-11-komplekt-inzhektor-splitter-/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-pitaniya-poe/stl-01p-poe-inzhektor-ieee-802-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-10kh7-elekor-iek-200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-degross-bi-plast-ostatki-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-elekor-iek-120m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-16kh16-elekor-iek-84m/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh16-belyy-2-y-zamok-v-p-e-80m-up-promrukav-pr-0625161/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh16-elekor-iek-50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh16-elekor-iek-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh25-degross-bi-plast-ostatki-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh25-belyy-2-y-zamok-v-p-e-30m-up-promrukav-pr-0540251/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh40-belyy-2-y-zamok-v-p-e-60m-up-promrukav-pr-0640401/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-60kh40-belyy-2-y-zamok-v-p-e-40m-up-promrukav-pr-0560401/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-60kh60-elekor-iek-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-100-40-vnutrenniy-ugol-elekor-30-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-16-16-vnutrenniy-ugol-elekor-300-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-16-16-zaglushka-elekor-550-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-100-40-povorot-90-gr-elekor-16-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-16-16-povorot-90-gr-elekor-350-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-25-16-vnutrenniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-40-25-vnutrenniy-ugol-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-40-25-zaglushka-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-40-25-povorot-90-gr-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-40-25-t-obraznyy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-100kh40-belyy-2-y-zamok-v-p-e-24m-up-promrukav-pr-0510041/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-100kh60-belyy-2-y-zamok-v-p-e-16m-up-promrukav-pr-0610061/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh25-belyy-2-y-zamok-v-p-e-48m-up-promrukav-pr-0625251/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh16-belyy-2-y-zamok-v-p-e-56m-up-promrukav-pr-0325206/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-80kh60-belyy-2-y-zamok-v-p-e-18m-up-promrukav-pr-0580601/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-16-16-vnutrenniy-ugol-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-20-10-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-40-25-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-40-16-povorot-90-gr-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-15-10-t-obraznyy-ugol-elekor-4sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-20-10-t-obraznyy-ugol-elekor-4sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-25-16-t-obraznyy-ugol-elekor-4sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-60-40-zaglushka-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-16-16-povorot-90-gr-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-ecoline-iek-120m/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-16kh16-ecoline-iek-84m/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh16-ecoline-iek-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-15-10-zaglushka-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-60-40-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-40-16-vneshniy-ugol-elekor-4-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-40-16-vnutrenniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-40-16-t-obraznyy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kms-25-16-soedinitel-na-styk-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-15-10-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/t-obraznyy-ugol-25kh16-4-sht-komp-promrukav-pr08-2830/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/zaglushka-40kh25-4-sht-komp-promrukav-pr08-2857/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vneshniy-ugol-40kh25-4-sht-komp-promrukav-pr08-2809/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vneshniy-ugol-25kh16-4-sht-komp-promrukav-pr08-2806/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vnutrenniy-ugol-25kh16-4-sht-komp-promrukav-pr08-2818/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/povorot-na-90-gradusov-25kh16-4-sht-komp-promrukav-pr08-2842/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vnutrenniy-ugol-40kh25-4-sht-komp-promrukav-pr08-2821/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/povorot-na-90-gradusov-40kh25-4-sht-komp-promrukav-pr08-2845/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/soedinitel-na-styk-40kh25-4-sht-komp-promrukav-pr08-2869/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/t-obraznyy-ugol-40kh25-4-sht-komp-promrukav-pr08-2833/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/soedinitel-na-styk-25kh16-4-sht-komp-promrukav-pr08-2866/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/zaglushka-25kh16-4-sht-komp-promrukav-pr08-2854/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-belyy-2-y-zamok-v-p-e-242m-up-promrukav-pr-0325200/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-60kh40-belyy-2-y-zamok-v-p-e-18m-up-promrukav-pr03-0055/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-polistirol-seraya-d20-100-sht-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-polistirol-seraya-d40-15-sht-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-krepezh-dlya-trub-25-mm-rosdyubel-250-sht-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-16-mm-ge50140-c-zashchelkoy-seraya-ral-7035-100-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-20-mm-ge50141-c-zashchelkoy-seraya-ral-7035-100-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-32-mm-ge50143-c-zashchelkoy-seraya-ral-7035-40-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-25-mm-ge50142-c-zashchelkoy-seraya-ral-7035-90-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-40-mm-ge50144-c-zashchelkoy-seraya-ral-7035-30-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-krepezh-dlya-trub-12-mm-rosdyubel-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-dlya-pryamogo-montazha-seraya-v-p-e-d20-mm-100sht-900sht-up-kor-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-dlya-pryamogo-montazha-seraya-v-p-e-d25-mm-100sht-700sht-up-kor-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/metallorukav/metallorukav-v-pvkh-izolyatsii-r3-tsp-ng-25-50m-up-promrukav-pr-08253/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/metallorukav/metallorukav-v-pvkh-izolyatsii-r3-tsp-ng-32-25m-up-promrukav-pr-08323/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-legkaya-350n-seraya-s-zondom-d32-25-m-promrukav-pr-013231/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-legkaya-350n-seraya-s-zondom-d25-50-m-promrukav-pr-012531/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pnd-s-zondom-d25-50-m-chernaya-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/truba-zhestkaya-pvkh-3-kh-metrovaya-legkaya-atmosferostoykaya-d20-150m-up-promrukav-pr-01420/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-seraya-s-zondom-d25-50-m-stroitel-pr-032550/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/truba-zhestkaya-pvkh-belaya-3-kh-metrovaya-d32-mm-90-m-up-promrukav-pr05-0017/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-s-zondom-d25-75-m-uralpak/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-lan/f-utp-cat5e-4kh2kh0-52-pvc-pe-tr-parlan-kabel-parnoy-skrutki-ulichnyy-na-trosu-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-12kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-16kh0-4-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-20kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-8kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-1kh2kh1-0-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-2kh2kh0-75-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpseng-a-frhf-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/ksrvng-a-frls-4kh0-5-mm-0-2-mm2-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/kpsng-a-frls-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/kpsng-a-frls-2x2x0-75-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/kpkevng-a-frls-1x2x0-2-mm2-kabel-spkb-tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh0-75-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpseng-a-frlsltx-1kh2kh0-5-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh2-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/shvvp-2kh0-5-shnur-soedinitelnyy-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/shvvp-2kh0-75-shnur-soedinitelnyy-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/shvvp-2kh0-5-gost-7399-97-shnur-soedinitelnyy-nkz-200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabel-akusticheskiy/shnur-stereo-3-5mm-gnezdo-3-5mm-shteker-3-m-va147-148/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabel-akusticheskiy/shnur-stereo-6-35mm-gnezdo-6-35mm-shteker-3-m-va178-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kombinirovanyy-kabel/shvep-4kh0-12-shnur-kombinirovannyy-dlya-domofonov-i-sistem-kontrolya-dostupa-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/radiochastotnyy-kabel/rk-75-2-122-paraks-kabel-radiochastotnyy-koaksialnyy-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/instrumenty/krug-otreznoy-230kh2-5kh22-po-kamnyu-luga/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/instrumenty/krug-otreznoy-230kh2-5kh22-po-metallu-luga/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ge44101-01-shchitok-dlya-avtovyklyuchateley-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ge44102-01-shchitok-dlya-avtovyklyuchateley-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krtn-10-korobka-raspredelitelnaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krtp-15kh2-korobka-raspredelitelnaya-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/km-o-8k-ip41-korobka-montazhnaya-ognestoykaya-72kh72kh36-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/kk-8-korobka-kommutatsionnaya-stl-omsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ks-4-korobka-kommutatsionnaya-stl-omsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/uk-2p-korobka-kommutatsionnaya-stl-omsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krtp-10-korobka-kommutatsionnaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0450-fr2-5-4-e15-e120-75kh75kh30mm-dlya-kabel-kanala-promrukav-40-0450-fr2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0450-fr1-5-4-e15-e120-75kh75kh30mm-dlya-kabel-kanala-promrukav-40-0450-fr1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0300-fr1-5-4-e15-e120-100kh100kh50-dlya-otkrytoy-provodki-promrukav-40-0300-/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0210-fr1-5-6-e15-e120-80kh80kh40-dlya-otkrytoy-provodki-promrukav-40-0210-fr/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0460-fr2-5-4-e15-e120-85kh85kh45mm-dlya-kabel-kanala-promrukav-40-0460-fr2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0300-fr2-5-4-e15-e120-100kh100kh50-dlya-otkrytoy-provodki-promrukav-40-0300-/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0450-fr1-5-6-e15-e120-75kh75kh30mm-dlya-kabel-kanala-promrukav-40-0450-fr1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-80kh80kh40-raspredelitelnaya-60-0210-9005-dlya-pryamogo-montazha-dvukhkomponentnaya-bezgalog/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-70kh70kh40-raspredelitelnaya-60-0200-dlya-pryamogo-montazha-dvukhkomponentnaya-bezgalogennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-70kh70kh40-raspredelitelnaya-60-0200-9005-dlya-pryamogo-montazha-dvukhkomponentnaya-bezgalog/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-85kh85kh45-universalnaya-40-0460-dlya-kabel-kanala-bezgalogennaya-hf-152sht-kor-promrukav-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-75kh75kh30-universalnaya-40-0450-dlya-kabel-kanala-bezgalogennaya-hf-90sht-kor-promrukav-40-/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-68kh45-ustanovochnaya-gsk-80-0600-bezgalogennaya-hf-200sht-kor-promrukav-80-0600/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krn-4-1-korobka-kommutatsionnaya-700-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-plus-heller-v-blistere-14kh260-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-plus-heller-v-blistere-16kh260-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-u-12kh71b-250-sht-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-u-5kh32b-1000-sht-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-u-8kh72b-500-sht-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/zazhim-dlya-trosa-kanatov-m3-din741/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-11-0-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-4-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-8-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-9-0-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-hss-g-din-338-4-8x86-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-hss-g-din-338-9-0x125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh200-mm-100-sht-s-metallicheskim-zamkom-belyye/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh300-mm-100-sht-s-metallicheskim-zamkom-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-d10-kryuk-koltso/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-d14-kryuk-koltso/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-d8-kryuk-koltso/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/khomut-fr-pr-60-100sht-5000sht-up-kor-promrukav-pr08-3828/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/khomut-fr-pr-25-100sht-5000sht-up-kor-promrukav-pr08-3659/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/skoba-metallicheskaya-dvukhlapkovaya-smd-8-9-dlya-trub-8-mm-100-sht-up-promrukav-pr08-2542/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/koush-4mm-100sht-up-pr08-3895/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/derzhatel-kabelya-dvustoronniy-dlya-pryamogo-montazha-chernyy-20sht-120sht-up-kor-promrukav-pr13-038/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/derzhatel-kabelya-odnostoronniy-dlya-pryamogo-montazha-chernyy-20sht-240sht-up-kor-promrukav-pr13-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-stalnye-sks-304-4-6kh100-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-stalnye-sks-304-4-6kh150-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh200-chernye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh250-chernye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh250-belye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh200-belye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh150-belye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh150-chernye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/vint-s-polutsil-gol-m4kh12-din967-pr08-3734/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh300-mm-100-sht-s-metallicheskim-zamkom-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh200-mm-100-sht-s-metallicheskim-zamkom-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-koltso-koltso-m12-din-1480-tip-v-50sht-up-pr08-3911/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-metallicheskiy-universalnyy-5kh30-100-sht-up-promrukav-pr08-3481/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/zazhim-trosa-dvoynoy-d4mm-duplex-100sht-up-promrukav-pr08-3889/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/zaklepka-rezbovaya-stalnaya-otsinkovannaya-tsilindr-m4kh0-7kh11-6-100-sht-up-promrukav-pr08-4989/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/rym-gayka-m10-1238/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-raspornyy-kew-dsd-8-40-/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/rym-gayka-m12-1239/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/anker-zabivnoy-m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-12kh70-s-bortom-neylon-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-14-70-neylon-3330/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-fasadnyy-tsx-s-10kh160-s-shestitigrannoy-golovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-tip-k-usilennyy-6-40-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/zazhim-krokodil-100a-105mm-rexant-16-0019-1-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/klemma-na-kronu-rexant-14-0322-100-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/klemma-mnogorazovaya-smk-222-412-50-sht-soedinitelnaya-2-kh-provodnaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/klemma-mnogorazovaya-smk-222-413-50-sht-soedinitelnaya-3-kh-provodnaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/vzryvozashchishchennoe-oborudovanie_1/dopolnitelnoe-oborudovanie_7/kvm-15-12-m-g1-2-kabelnyy-vvod/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/vzryvozashchishchennoe-oborudovanie_1/izveshchateli-plameni/spektron-804-exm-m-izveshchatel-plameni/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/aksessuary_1/ubl-1110-kronshteyn-universalnyy-dlya-montazha-izveshchateley/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/aksessuary_1/ubl-1112-kronshteyn-universalnyy-dlya-montazha-izveshchateley/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/aksessuary_1/kronshteyn-dlya-ik-datchika-kr-1-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-29-estet-seyf-nstk-425119-015-izveshchatel-magnitokontaktnyy-nakladnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20a2p-3-izveshchatel-magnitokontaktnyy-plastikovyy-korpus-vyvody-v-zashchitnom-rukave-iz-meta/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20a3m-3-izveshchatel-magnitokontaktnyy-metallicheskiy-korpus-vyvody-v-zashchitnom-rukave-iz-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20b2p-3-izveshchatel-magnitokontaktnyy-plastikovyy-korpus-vyvody-v-zashchitnom-rukave-iz-meta/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20a2p-v-izveshchatel-magnitokontaktnyy-podklyuchenie-vnutri-datchika-pod-vint/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-utechki-vody/astra-361-izveshchatel-utechki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/kombinirovannye-izveshchateli/patrol-801-pet-izveshchatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/optiko-elektronnye-izveshchateli-datchiki-dvizheniya/astra-5-isp-b-ik-izveshchatel-shtora/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/optiko-elektronnye-izveshchateli-datchiki-dvizheniya/patrol-203-pet-ik-izveshchatel-84/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ip-212-141-v1-04-izveshchatel-dymovoy-20-spets-tsena-diler-ot-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ip-212-63-danko-izveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ip-212-63m-danko-2-izveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ipdl-d-ii-4p-izveshchatel-dymovoy-lineynyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-plameni/spektron-201-izveshchatel-plameni-v-komplekte-s-k-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-plameni/k-01-kronshteyn-dlya-pulsar-1-01-bez-nds/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/ipr-513-10-izveshchatel-pozharnyy-ruchnoy-20-spets-tsena-diler-ot-20-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/ip-535-8-a-izveshchatel-ruchnoy-pozharnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/ip-535-26-sever-6-12mm-atfe-425211-001-izveshchatel-pozharnyy-ruchnoy-novyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-103-5-1-a3-teplovoy-izveshchatel-250_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-114-5-a2-62-teplovoy-izveshchatel-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-103-5-1-a3-svetodiod-teplovoy-izveshchatel-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-103-5-4-a3-teplovoy-izveshchatel-50_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/io-40920-2-r3-izveshchatel-obemnyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ip-101-29-pr-r3-w1-02-izveshchatel-teplovoy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/mkd-2-r3-modul-kontrolya-dostupa/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/rm-1-r3-releynyy-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ivepr-12-5-rs-r3-2kh12-br-k2-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ivepr-12-5-rs-r3-2kh17-br-k4-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ivepr-12-2-rs-r3-2kh12-br-k2-ibp-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/kronshteyn-universalnyy-dlya-io-40920-2-io-30920-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/mirazh-tk-01-transkoder-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/mirazh-ukp-01-ustroystvo-kontrolya-pitaniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/stemax-rx410-kontroller/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/stemax-ze10-kontrolnaya-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/mirazh-gsm-a8-05-kontroller/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/rip-12-isp-03-rip-12-1-7m2-12v-1-3a-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/rip-24-isp-01-rip-24-3-7m4-24v-3a-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-proxy-n-schityvatel-proksimiti-karty-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ar1-isp-01-rasshiritel-adresnyy-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ik-bolid-kronshteyn-isp-01-02-03-/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-stik-izveshchatel-kombinirovannyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/schityvatel-2-chernyy-isp-01-kontaktor-tm/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/schityvatel-3-chernyy-isp-01-kontaktor-tm/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/uk-vk-01-releynyy-usilitel-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/briz-isp-03-blok-razvetvitelno-izoliruyushchiy-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/dip-34a-04-izveshchatel-dymovoy-adresnyy-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-ik-izveshchatel-okhrannyy-obemnyy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-ip-izveshchatel-pozharnyy-teplovoy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-rm-isp-01-modul-releynyy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-sirena-opoveshchatel-svetozvukovoy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-smk-izveshchatel-okhrannyy-magnitokontaktnyy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-dz-datchik-zatopleniya-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ost-isp-07-opoveshchatel-svetovoy-adresnyy-strelka-vlevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/mk-3-montazhnyy-komplekt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-smk-isp-06-izveshchatel-magnitokontaktnyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/udp-513-3am-isp-01-ustroystvo-du-dlya-podachi-avariynykh-signalov/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-kdl-s-blok-rasshireniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/shps-12-isp-11-shkaf/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-sp4-24-isp-01-adresnyy-blok-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ost-isp-08-opoveshchatel-svetovoy-adresnyy-strelka-vpravo/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-ost-isp-01-opoveshchatel-svetovoy-radiokanalnyy-vykhod/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/vuos-31-ustroystvo-vynosnoe-opticheskoy-signalizatsii-dlya-dip-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/ipr-513-3m-ip67-izveshchatel-pozharnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-smk-isp-07-izveshchatel-magnitokontaktnyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/proxy-6-usb-w-schityvatel-beskontaktnyy-nastolnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/proxy-6ehu-b-schityvatel-beskontaktnyy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/proxy-6ehu-w-schityvatel-beskontaktnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/shkp-10rs-m-shkaf-kontrolno-puskovoy-defekt-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/moduli-pozharotusheniya/mpp-n-3-i-ge-u2-modul-pozharotusheniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/moduli-pozharotusheniya/mpp-n-4-p-i-ge-u2-modul-pozharotusheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-12-zm-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-12-zm1-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-24-zm-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-24-zm2-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mars-24-zp-opoveshchatel-zvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-24-zm1-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/g-12-m-opoveshchatel-zvukovoy-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/g-24-opoveshchatel-zvukovoy-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/svirel-12b-opoveshchatel-zvukovoy-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetovye-opoveshchateli/mayak-12-st-svetovoy-opoveshchatel-krasnyy-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetovye-opoveshchateli/mayak-220-s-svetovoy-opoveshchatel-220-v-20-ma-plastikovyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/astra-10-isp-3-svetozvukovoy-opoveshchatel-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/mayak-24-kpm-svetozvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/mayak-220-k-opoveshchatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/mayak-24-kp-svetozvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/ustroystva-kontrolya-shleyfa/ivs-1-izveshchatel-vynosnoy-svetovoy-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/astra-712-1-priemno-kontrolnyy-pribor-1-shleyf/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/grand-magistr-1-a-pribor-priemno-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/vers-2-gsm-pribor-priemno-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/bolee-16-shleyfov/signal-20-isp-04-pribor-priemno-kontrolnyy-15-/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/bolee-16-shleyfov/granit-20-pribor-priemno-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/bvi-4-shs-blok-vynosnykh-indikatorov-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-1-0-kom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-4-7-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-mlt-0-25-1-8-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-mlt-0-25-8-2-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-5-6-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-2-0-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-mlt-0-25-10-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-mlt-0-25-2-2-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/altonika/rr-701t-radioknopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-421-isp-rk-signalizator-dymovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-5121-ik-passivnyy-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-5131-isp-a-ik-passivnyy-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-7-isp-a-ik-izveshchatel-potolochnyy-do-3-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-814-pult-kontrolya-i-upravleniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-821-modul-silovykh-rele-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-r-rpu-radiopriemnoe-ustroystvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/linza-luch-dlya-astra-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/modul-astra-mip-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-z-8145-pult-upravleniya-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/modul-astra-rs-485/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-3531-lit-1-datchik-polozheniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/modul-astra-mr/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/skat-lt-301300-led-li-ion-lampa-avariynogo-osveshcheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/kl-90-lampa-avariynogo-osveshcheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/skat-lt-2330-led-li-ion-lampa-avariynogo-osveshcheniya-alyuminievyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/skat-lt-2360-led-li-ion-lampa-avariynogo-osveshcheniya-alyuminievyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/dvukhstoronnie-tablo/lyuks-24-d-avtomatika-otklyuchena-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/dvukhstoronnie-tablo/m-2-24-strelka-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-vykhod-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-gaz-ne-vkhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-gaz-ukhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-24-k-sn-poroshok-ukhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-aerozol-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-strelka-vpravo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-avtomatika-otklyuchena-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-poroshok-ukhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-avtomatika-otklyuchena-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-poroshok-ne-vkhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-poroshok-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-strelka-vlevo-60-/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-strelka-vpravo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-avtomatika-otklyuchena-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-poroshok-ne-vkhodi-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-poroshok-ukhodi-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-avtomatika-vklyuchena-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-avtomatika-otklyuchena-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-vykhod-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-poroshok-ne-vkhodi-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-poroshok-ukhodi-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-gaz-ne-vkhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-strelka-vlevo-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-strelka-vpravo-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-sn-gaz-ne-vkhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-vykhod-svetovoe-tablo-polusfericheskoe-lux-nbo-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-poroshok-ne-vkhodi-svetovoe-tablo-polusfericheskoe-lux-nbo-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-ms-pozhar-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-220-vykhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-poroshok-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/topaz-12-avtomatika-vklyuchena-svetovoe-tablo-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/topaz-12-avtomatika-otklyuchena-svetovoe-tablo-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/topaz-12-gaz-ne-vkhodi-svetovoe-tablo-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-vykhod-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-avtomatika-otklyuchena-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-strelka-vlevo-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-strelka-vpravo-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-12-strelka-vlevo-svetovoe-tablo-staraya-tsena-/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-12-strelka-vpravo-svetovoe-tablo-staraya-tsena-/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/t-12-strelka-vpravo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/t-24-vykhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-zapasnyy-vykhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-poroshok-ne-vkhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-strelka-vlevo-tablo-svetovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-strelka-vpravo/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-220-vkhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-otkryto-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-pozhar-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-pozhar-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/trevozhnye-knopki/astra-321m-knopka-trevozhnaya-razblokirovka-vstroennym-tolkatelem-na-tortse/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/trevozhnye-knopki/io-101-50-kns-1-trevozhnaya-knopka-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/trevozhnye-knopki/astra-321-knopka-trevozhnaya-metallicheskiy-klyuch-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/shchitki-i-shkafy-ops/zashchitnyy-kozhukh-dlya-ipr-zk-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/shchitki-i-shkafy-ops/zashchitnyy-kozhukh-dlya-dymovykh-izveshchateley-i-sveto-zvukovykh-opoveshchateley-zk-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/shchitki-i-shkafy-ops/zashchitnyy-kozhukh-dlya-svetovogo-tablo-zk-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/avtomatika/zt5-blok-upravleniya-utsenka-narushen-tovarnyy-vid/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/avtomatika/privod-roller-genius-casali-italiya-privod-dlya-raspashnykh-vorot-elektromekhanicheskiy-podzemnoy-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/videokamery_3/sk-2146xaip-so-c-cs-tsvetnaya-videokamera-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/videokamery_3/zc25-pr4-25x-zoomcam-videokamera-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/videokamery_3/ctcc-4120ex-tsvetnaya-videokamera-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/peredacha-signala_1/cd102-raspredelitel-videosignala-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/peredacha-signala_1/cd1664-raspredelitel-videosignala-s-vystavki/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/ops/datchiki-okhrannye/gx-25-akusticheskiy-izveshchatel-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/ops/datchiki-okhrannye/ligard-kombi-izveshch-okhrannyy-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/skud/perco-c-03g-blue-kryshka-dlya-turniketa-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/setevoe-oborudovanie/kommutatory/kommutator-st-es51-/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/setevoe-oborudovanie/kommutatory/kommutator-st-es81-versiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/m-20-stelberry-mikrofon-aktivnyy-s-regulirovkoy-chuvstvitelnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/m-30-stelberry-mikrofon-aktivnyy-s-aru-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/m-60-stelberry-mikrofon-aktivnyy-mems-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/shorokh-9-mikrofon-s-aru/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/fe-2369-zamok-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/fe-2370-zamok-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l180-ugolok-dlya-krepleniya-zamka-fe-l180-aktiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l280-ugolok-dlya-krepleniya-zamka-fe-l280/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-ml-100k-elektromagnitnyy-s-plankoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-300-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-300-elektromagnitnyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-400-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-400-elektromagnitnyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-300-elektromagnitnyy-belyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-400-elektromagnitnyy-korichnevyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-400-elektromagnitnyy-seryy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-polis-11-01-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/fe-2369-i-zamok-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l500w-ugolok-dlya-krepleniya-zamka-fe-l500w/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-ml-180k-elektromagnitnyy-s-ugolkom-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-500-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-500-elektromagnitnyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-500-elektromagnitnyy-belyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-500-elektromagnitnyy-korichnevyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l500-ugolok-dlya-krepleniya-zamka-fe-l500/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-200-elektromagnitnyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-200-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-200-elektromagnitnyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-sprut-lock-296ma-elektromagnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-300-elektromagnitnyy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/z-495-eht-elektronnyy-zamok-dlya-mebeli/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-tm-eml-f-180-elektromagnitnyy-montazhnaya-planka-i-l-obraznoe-kreplenie-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-tm-eml-f-280-elektromagnitnyy-montazhnaya-planka-i-l-obraznoe-kreplenie-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-tm-eml-f-350-elektromagnitnyy-montazhnaya-planka-i-l-obraznoe-kreplenie-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-skat-ac-181mas-l-lock-elektromagnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-300-elektromagnitnyy-seryy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-es01-elektrozashchelka-nz/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-fs-korotkaya-planka-dlya-at-es01/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-fl-dlinnaya-planka-dlya-at-es01/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-es02-elektrozashchelka-no/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-fs02-planka-dlya-at-es02/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/il-06m-num-karta-mifare-1k-tonkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/brelok-rfid-seriya-e-marin-perezapisyvaemyy-5577-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/il-20mb-braslet-mifare-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/il-20mr-braslet-mifare-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-serebristyy-metallik-svetlo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-ik-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-pushka-chernyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kodovye-paneli/polis-51-nakladnaya-kodovaya-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kodovye-paneli/polis-153-nakladnaya-kodovaya-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kontrollery/avtonomnye-kontrollery/matrix-ii-mod-e-k-matrix-ii-mod-k-kontroller-schityvatel-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kontrollery/avtonomnye-kontrollery/matrix-ii-mod-e-k-matrix-ii-mod-k-kontroller-schityvatel-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kontrollery/setevye-kontrollery/matrix-ii-mod-e-k-net-setevoy-kontroller-seryy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/litsenzionnyy-klyuch-po-vgl-patrul-bez-nds/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-besprovodnaya-avtonomnaya-kontrolnaya-rfid-metka-mifare-plus-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-identifikator-dlya-personalizatsii-v-sisteme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-besprovodnaya-avtonomnaya-kontrolnaya-rfid-metka-mifare-plus-biryuzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-dopolnitelnyy-firmennyy-chekhol-dlya-schityvayushchego-ustroystva-su-/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-e-p-schityvatel-e-marin-nakladnoy-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-1-mod-e-b-cp-z-schityvatel-e-marin-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/matrix-iii-mod-e-h-schityvatel-e-marin-hid-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/matrix-iii-mod-e-h-schityvatel-e-marin-hid-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/z-2-mod-mf-i-schityvatel-mifare-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-mf-i-schityvatel-mifare-vreznoy-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-e-p-schityvatel-e-marin-nakladnoy-temnyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/perco-ir15-3-schityvatel-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/perco-ir15-9-schityvatel-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-3-mod-eh-schityvatel-e-marin-nakladnoy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/dopolnitelnoe-oborudovanie_12/perco-as-01-planki-standartnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/dopolnitelnoe-oborudovanie_12/perco-as-04-planki-standartnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-01-dvukhstoronnyaya-stoyka-s-kryshkoy-180-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-14-stoyka-s-otverstiem-s-kryshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-15-stoyka-s-otverstiem-s-kryshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-16-stoyka-s-otverstiem-s-kryshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-0-11-patrubok-povorotnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-1-00-poruchen-dlinoy-925-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-1-16-stvorka-povorotnaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/asp-d32-1470-poruchen-ograzhdeniya-dlinoy-1470-mm-nerzhaveyushchaya-shlifovannaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/asp-d50-8-05-lt-stoyka-s-otverstiem-dlya-fiksatora-stvorki-polirovannaya-nerzhaveyushchaya-stal-aisi/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/hp-01t-rupornyy-gromkogovoritel-10-5-vt-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/sws-10-nastennyy-gromkogovoritel-10-5-vt-shirokopolosnyy-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/wp-06t-nastennyy-gromkogovoritel-6-3-1-5-vt-shirokopolosnyy-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/mp-30t-shirokopolosnyy-rupornyy-gromkogovoritel-30-15-7-5-vt-i-8-om-ip-44/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/ws-06t-nastennyy-gromkogovoritel-6-3-1-5-0-75-vt-metallicheskiy-vandalozashchishchennyy-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/lbc3090-31-gromkogovoritel-potolochnyy-6w-100v/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/rokot/rokot-pribor-upravleniya-opoveshcheniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/rokot/as-4-2-akusticheskaya-sistema/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-3-4-om-modul-akusticheskiy-15-/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-3-8-om-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-tl-100-1-3vt-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/s-tl-100-1-3vt-isp-2-modul-akusticheskiy-12-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-3-l-4-om-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-k-120m-s-vneshnim-mikrofonom-pribor-upravleniya-rechevymi-opoveshchatelyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-m-rechevoy-opoveshchatel-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-tl-100-3-5vt-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-t-100-3-5vt-modul-akusticheskiy-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-u-rechevoy-opoveshchatel-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-kld-pribor-upravleniya-opoveshcheniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/usiliteli/aa-240-usilitel-240-vt-3-mikr-2-lin-vkhoda-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/usiliteli/pam-sdm-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/avt-vykl-va47-29-2r-6a-4-5ka-kh-ka-s-iek-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/telefonnaya-rozetka-2-6p-4c-rexant-03-0002-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/setevoy-filtr-ippon-bk232-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/setevoy-filtr-ippon-bk232-belyy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E983"/>
+  <dimension ref="A1:E954"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B983" sqref="B983"/>
+      <selection activeCell="B954" sqref="B954"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="44" customWidth="true" style="0"/>
     <col min="3" max="3" width="44" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="s">
@@ -7429,120 +7141,120 @@
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A7" s="5"/>
       <c r="B7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="0">
-        <v>1950</v>
+        <v>1500</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="0">
         <v>8500</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="0">
-        <v>20000</v>
+        <v>14500</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A11" s="5"/>
       <c r="B11" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
     </row>
     <row r="12" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A12" s="7"/>
       <c r="B12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
     </row>
     <row r="13" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A13" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="0">
-        <v>5320</v>
+        <v>2993</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A14" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="0">
         <v>704</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A15" s="0" t="s">
         <v>29</v>
@@ -7938,156 +7650,156 @@
       <c r="A38" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D38" s="0">
         <v>149.88</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A39" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C39" s="0"/>
       <c r="D39" s="0">
-        <v>892.48</v>
+        <v>956.08</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A40" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C40" s="0"/>
       <c r="D40" s="0">
-        <v>254.52</v>
+        <v>272.66</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A41" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C41" s="0"/>
       <c r="D41" s="0">
-        <v>163.62</v>
+        <v>175.28</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A42" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C42" s="0"/>
       <c r="D42" s="0">
-        <v>2337.8</v>
+        <v>2504.4</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A43" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C43" s="0"/>
       <c r="D43" s="0">
-        <v>4989.62</v>
+        <v>5345.19</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A44" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C44" s="0"/>
       <c r="D44" s="0">
-        <v>1049.49</v>
+        <v>1124.28</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A45" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C45" s="0"/>
       <c r="D45" s="0">
-        <v>804.88</v>
+        <v>862.24</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A46" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C46" s="0"/>
       <c r="D46" s="0">
-        <v>157.84</v>
+        <v>169.08</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A47" s="7"/>
       <c r="B47" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
     </row>
     <row r="48" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A48" s="7"/>
       <c r="B48" s="7" t="s">
         <v>100</v>
       </c>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
     </row>
     <row r="49" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A49" s="5"/>
@@ -8096,51 +7808,51 @@
       </c>
       <c r="C49" s="5"/>
       <c r="D49" s="5"/>
       <c r="E49" s="5"/>
     </row>
     <row r="50" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A50" s="7"/>
       <c r="B50" s="7" t="s">
         <v>102</v>
       </c>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
     </row>
     <row r="51" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A51" s="0" t="s">
         <v>103</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>104</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>105</v>
       </c>
       <c r="D51" s="0">
-        <v>25920</v>
+        <v>14580</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A52" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>108</v>
       </c>
       <c r="D52" s="0">
         <v>3350</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A53" s="7"/>
       <c r="B53" s="7" t="s">
@@ -8157,51 +7869,51 @@
       </c>
       <c r="C54" s="7"/>
       <c r="D54" s="7"/>
       <c r="E54" s="7"/>
     </row>
     <row r="55" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A55" s="7"/>
       <c r="B55" s="7" t="s">
         <v>110</v>
       </c>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>
       <c r="E55" s="7"/>
     </row>
     <row r="56" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A56" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>113</v>
       </c>
       <c r="D56" s="0">
-        <v>38880</v>
+        <v>21870</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A57" s="5"/>
       <c r="B57" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C57" s="5"/>
       <c r="D57" s="5"/>
       <c r="E57" s="5"/>
     </row>
     <row r="58" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A58" s="7"/>
       <c r="B58" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
     </row>
     <row r="59" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A59" s="7"/>
@@ -8467,802 +8179,800 @@
       </c>
       <c r="C76" s="5"/>
       <c r="D76" s="5"/>
       <c r="E76" s="5"/>
     </row>
     <row r="77" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A77" s="7"/>
       <c r="B77" s="7" t="s">
         <v>151</v>
       </c>
       <c r="C77" s="7"/>
       <c r="D77" s="7"/>
       <c r="E77" s="7"/>
     </row>
     <row r="78" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A78" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>154</v>
       </c>
       <c r="D78" s="0">
-        <v>19872</v>
+        <v>11178</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A79" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>156</v>
       </c>
       <c r="D79" s="0">
-        <v>2336</v>
+        <v>1314</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A80" s="7"/>
       <c r="B80" s="7" t="s">
         <v>157</v>
       </c>
       <c r="C80" s="7"/>
       <c r="D80" s="7"/>
       <c r="E80" s="7"/>
     </row>
     <row r="81" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A81" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>160</v>
       </c>
       <c r="D81" s="0">
         <v>2726.85</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A82" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>163</v>
       </c>
       <c r="D82" s="0">
-        <v>2552</v>
+        <v>1436</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A83" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>166</v>
       </c>
       <c r="D83" s="0">
-        <v>2232</v>
+        <v>1256</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A84" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>169</v>
       </c>
       <c r="D84" s="0">
-        <v>2392</v>
+        <v>1346</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A85" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>172</v>
       </c>
       <c r="D85" s="0">
-        <v>3720</v>
+        <v>2093</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A86" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>175</v>
       </c>
       <c r="D86" s="0">
-        <v>640.14</v>
+        <v>1436</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A87" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>178</v>
       </c>
       <c r="D87" s="0">
-        <v>2552</v>
+        <v>1154</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A88" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>181</v>
       </c>
       <c r="D88" s="0">
-        <v>2051.18</v>
+        <v>781</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A89" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>184</v>
       </c>
       <c r="D89" s="0">
-        <v>1387.88</v>
+        <v>850</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A90" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>187</v>
       </c>
       <c r="D90" s="0">
-        <v>1471.2</v>
+        <v>1508</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A91" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>190</v>
       </c>
       <c r="D91" s="0">
-        <v>2680</v>
+        <v>500</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A92" s="7"/>
-      <c r="B92" s="7" t="s">
+      <c r="A92" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="C92" s="7"/>
-[...1 lines deleted...]
-      <c r="E92" s="7"/>
+      <c r="B92" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C92" s="0"/>
+      <c r="D92" s="0">
+        <v>900</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="93" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A93" s="0" t="s">
-[...2 lines deleted...]
-      <c r="B93" s="6" t="s">
+      <c r="A93" s="7"/>
+      <c r="B93" s="7" t="s">
         <v>193</v>
       </c>
-      <c r="C93" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="C93" s="7"/>
+      <c r="D93" s="7"/>
+      <c r="E93" s="7"/>
     </row>
     <row r="94" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A94" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B94" s="6" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>196</v>
       </c>
       <c r="D94" s="0">
-        <v>6320</v>
+        <v>1020</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A95" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>198</v>
       </c>
       <c r="D95" s="0">
-        <v>4320</v>
+        <v>3555</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A96" s="0" t="s">
         <v>199</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>200</v>
       </c>
       <c r="D96" s="0">
-        <v>648</v>
+        <v>2430</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="97" spans="1:5" hidden="true" outlineLevel="2">
-[...1 lines deleted...]
-      <c r="B97" s="5" t="s">
+    <row r="97" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A97" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="C97" s="5"/>
-[...1 lines deleted...]
-      <c r="E97" s="5"/>
+      <c r="B97" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="D97" s="0">
+        <v>365</v>
+      </c>
+      <c r="E97" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="98" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A98" s="5"/>
       <c r="B98" s="5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C98" s="5"/>
       <c r="D98" s="5"/>
       <c r="E98" s="5"/>
     </row>
     <row r="99" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A99" s="0" t="s">
-[...2 lines deleted...]
-      <c r="B99" s="6" t="s">
+      <c r="A99" s="5"/>
+      <c r="B99" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="C99" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="C99" s="5"/>
+      <c r="D99" s="5"/>
+      <c r="E99" s="5"/>
     </row>
     <row r="100" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A100" s="0" t="s">
         <v>205</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>206</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>206</v>
       </c>
       <c r="D100" s="0">
-        <v>11232</v>
+        <v>149</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="101" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A101" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>208</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>208</v>
       </c>
       <c r="D101" s="0">
-        <v>2944</v>
+        <v>6318</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="102" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A102" s="0" t="s">
         <v>209</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>210</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D102" s="0">
-        <v>4408</v>
+        <v>1656</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A103" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B103" s="6" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>213</v>
       </c>
       <c r="D103" s="0">
-        <v>3976</v>
+        <v>2480</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A104" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>215</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>215</v>
       </c>
       <c r="D104" s="0">
-        <v>1216</v>
+        <v>2237</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="105" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A105" s="0" t="s">
         <v>216</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>217</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>217</v>
       </c>
       <c r="D105" s="0">
-        <v>2080</v>
+        <v>684</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A106" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>219</v>
       </c>
       <c r="D106" s="0">
-        <v>1296</v>
+        <v>1170</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A107" s="0" t="s">
         <v>220</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>221</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>221</v>
       </c>
       <c r="D107" s="0">
-        <v>1384</v>
+        <v>729</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A108" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>223</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>223</v>
       </c>
       <c r="D108" s="0">
-        <v>6320</v>
+        <v>779</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="109" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A109" s="0" t="s">
         <v>224</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>225</v>
       </c>
       <c r="D109" s="0">
-        <v>1520</v>
+        <v>3555</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="110" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A110" s="0" t="s">
         <v>226</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>227</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>227</v>
       </c>
       <c r="D110" s="0">
-        <v>1520</v>
+        <v>855</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="111" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A111" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>229</v>
       </c>
       <c r="D111" s="0">
-        <v>720</v>
+        <v>855</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="112" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A112" s="0" t="s">
         <v>230</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>231</v>
       </c>
       <c r="D112" s="0">
-        <v>3120</v>
+        <v>405</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="113" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A113" s="0" t="s">
         <v>232</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>233</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>233</v>
       </c>
       <c r="D113" s="0">
-        <v>23248</v>
+        <v>1755</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="114" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A114" s="5"/>
-      <c r="B114" s="5" t="s">
+      <c r="A114" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="C114" s="5"/>
-[...5 lines deleted...]
-      <c r="B115" s="7" t="s">
+      <c r="B114" s="6" t="s">
         <v>235</v>
       </c>
-      <c r="C115" s="7"/>
-[...1 lines deleted...]
-      <c r="E115" s="7"/>
+      <c r="C114" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="D114" s="0">
+        <v>13077</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A115" s="5"/>
+      <c r="B115" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="C115" s="5"/>
+      <c r="D115" s="5"/>
+      <c r="E115" s="5"/>
     </row>
     <row r="116" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A116" s="0" t="s">
-[...2 lines deleted...]
-      <c r="B116" s="6" t="s">
+      <c r="A116" s="7"/>
+      <c r="B116" s="7" t="s">
         <v>237</v>
       </c>
-      <c r="C116" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="C116" s="7"/>
+      <c r="D116" s="7"/>
+      <c r="E116" s="7"/>
     </row>
     <row r="117" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A117" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B117" s="6" t="s">
         <v>239</v>
       </c>
-      <c r="B117" s="6" t="s">
+      <c r="C117" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="C117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D117" s="0">
-        <v>1296</v>
+        <v>1800</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="118" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A118" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="B118" s="6" t="s">
         <v>242</v>
       </c>
-      <c r="B118" s="6" t="s">
+      <c r="C118" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="C118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D118" s="0">
-        <v>7520</v>
+        <v>4230</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="119" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A119" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="B119" s="6" t="s">
         <v>245</v>
       </c>
-      <c r="B119" s="6" t="s">
+      <c r="C119" s="0" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="D119" s="0">
         <v>3007.2</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="120" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A120" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B120" s="6" t="s">
         <v>248</v>
       </c>
-      <c r="B120" s="6" t="s">
+      <c r="C120" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="C120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D120" s="0">
-        <v>6400</v>
+        <v>3600</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A121" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="B121" s="6" t="s">
         <v>251</v>
       </c>
-      <c r="B121" s="6" t="s">
+      <c r="C121" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="C121" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D121" s="0">
-        <v>7600</v>
+        <v>4275</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="122" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A122" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B122" s="6" t="s">
         <v>254</v>
       </c>
-      <c r="B122" s="6" t="s">
+      <c r="C122" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="C122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D122" s="0">
-        <v>1920</v>
+        <v>1080</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="123" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A123" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="B123" s="6" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>258</v>
       </c>
       <c r="D123" s="0">
-        <v>2882</v>
+        <v>1129</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="124" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A124" s="0" t="s">
         <v>259</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>260</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D124" s="0">
-        <v>2006.58</v>
+        <v>656</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="125" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A125" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="B125" s="6" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>263</v>
       </c>
       <c r="D125" s="0">
-        <v>1165.66</v>
+        <v>1000</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="126" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A126" s="7"/>
       <c r="B126" s="7" t="s">
         <v>264</v>
       </c>
       <c r="C126" s="7"/>
       <c r="D126" s="7"/>
       <c r="E126" s="7"/>
     </row>
     <row r="127" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A127" s="0" t="s">
         <v>265</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>267</v>
       </c>
       <c r="D127" s="0">
@@ -9278,12661 +8988,12160 @@
       </c>
       <c r="B128" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>270</v>
       </c>
       <c r="D128" s="0">
         <v>128800</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="129" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A129" s="0" t="s">
         <v>271</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>273</v>
       </c>
       <c r="D129" s="0">
-        <v>65000</v>
+        <v>50000</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="130" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A130" s="7"/>
       <c r="B130" s="7" t="s">
         <v>274</v>
       </c>
       <c r="C130" s="7"/>
       <c r="D130" s="7"/>
       <c r="E130" s="7"/>
     </row>
     <row r="131" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A131" s="0" t="s">
         <v>275</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>277</v>
       </c>
       <c r="D131" s="0">
-        <v>13568</v>
+        <v>7632</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A132" s="0" t="s">
         <v>278</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>280</v>
       </c>
       <c r="D132" s="0">
-        <v>8004.34</v>
+        <v>4502</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="133" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A133" s="0" t="s">
         <v>281</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>283</v>
       </c>
       <c r="D133" s="0">
-        <v>8915.85</v>
+        <v>5015</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A134" s="0" t="s">
         <v>284</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>286</v>
       </c>
       <c r="D134" s="0">
-        <v>8397</v>
+        <v>6000</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="135" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A135" s="7"/>
       <c r="B135" s="7" t="s">
         <v>287</v>
       </c>
       <c r="C135" s="7"/>
       <c r="D135" s="7"/>
       <c r="E135" s="7"/>
     </row>
     <row r="136" spans="1:5" outlineLevel="1">
       <c r="A136" s="4"/>
       <c r="B136" s="4" t="s">
         <v>288</v>
       </c>
       <c r="C136" s="4"/>
       <c r="D136" s="4"/>
       <c r="E136" s="4"/>
     </row>
     <row r="137" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A137" s="5"/>
       <c r="B137" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C137" s="5"/>
       <c r="D137" s="5"/>
       <c r="E137" s="5"/>
     </row>
     <row r="138" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A138" s="0" t="s">
         <v>290</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>292</v>
       </c>
       <c r="D138" s="0">
-        <v>1754.25</v>
+        <v>1914.03</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="139" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A139" s="0" t="s">
         <v>293</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>295</v>
       </c>
       <c r="D139" s="0">
-        <v>350.14</v>
+        <v>382.03</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="140" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A140" s="0" t="s">
         <v>296</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>298</v>
       </c>
       <c r="D140" s="0">
-        <v>178.98</v>
+        <v>195.28</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="141" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A141" s="0" t="s">
         <v>299</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>301</v>
       </c>
       <c r="D141" s="0">
-        <v>441.76</v>
+        <v>482</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="142" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A142" s="0" t="s">
         <v>302</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>304</v>
       </c>
       <c r="D142" s="0">
-        <v>556.11</v>
+        <v>606.76</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A143" s="0" t="s">
         <v>305</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>307</v>
       </c>
       <c r="D143" s="0">
-        <v>1490.76</v>
+        <v>1626.54</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="144" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A144" s="0" t="s">
         <v>308</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>310</v>
       </c>
       <c r="D144" s="0">
-        <v>3577.4</v>
+        <v>314.61</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="145" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A145" s="0" t="s">
         <v>311</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>313</v>
       </c>
       <c r="D145" s="0">
-        <v>288.35</v>
+        <v>834.58</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="146" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A146" s="0" t="s">
         <v>314</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>316</v>
       </c>
       <c r="D146" s="0">
-        <v>764.91</v>
+        <v>101.51</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="147" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A147" s="0" t="s">
         <v>317</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>319</v>
       </c>
       <c r="D147" s="0">
-        <v>93.04</v>
+        <v>576</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="148" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A148" s="0" t="s">
         <v>320</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>322</v>
       </c>
       <c r="D148" s="0">
-        <v>576</v>
+        <v>276</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="149" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A149" s="0" t="s">
         <v>323</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>325</v>
       </c>
       <c r="D149" s="0">
-        <v>276</v>
+        <v>1450</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="150" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A150" s="0" t="s">
         <v>326</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>328</v>
       </c>
       <c r="D150" s="0">
-        <v>1450</v>
+        <v>750</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="151" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A151" s="0" t="s">
         <v>329</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>331</v>
       </c>
       <c r="D151" s="0">
-        <v>750</v>
+        <v>2261</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="152" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A152" s="0" t="s">
         <v>332</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>334</v>
       </c>
       <c r="D152" s="0">
-        <v>2261</v>
+        <v>1162.37</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A153" s="0" t="s">
         <v>335</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>336</v>
       </c>
-      <c r="C153" s="0" t="s">
+      <c r="C153" s="0"/>
+      <c r="D153" s="0">
+        <v>200</v>
+      </c>
+      <c r="E153" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A154" s="5"/>
+      <c r="B154" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C154" s="5"/>
+      <c r="D154" s="5"/>
+      <c r="E154" s="5"/>
+    </row>
+    <row r="155" spans="1:5" outlineLevel="1">
+      <c r="A155" s="4"/>
+      <c r="B155" s="4" t="s">
         <v>337</v>
       </c>
-      <c r="D153" s="0">
-[...7 lines deleted...]
-      <c r="A154" s="0" t="s">
+      <c r="C155" s="4"/>
+      <c r="D155" s="4"/>
+      <c r="E155" s="4"/>
+    </row>
+    <row r="156" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A156" s="5"/>
+      <c r="B156" s="5" t="s">
         <v>338</v>
       </c>
-      <c r="B154" s="6" t="s">
+      <c r="C156" s="5"/>
+      <c r="D156" s="5"/>
+      <c r="E156" s="5"/>
+    </row>
+    <row r="157" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A157" s="7"/>
+      <c r="B157" s="7" t="s">
         <v>339</v>
       </c>
-      <c r="C154" s="0"/>
-[...18 lines deleted...]
-      <c r="B156" s="4" t="s">
+      <c r="C157" s="7"/>
+      <c r="D157" s="7"/>
+      <c r="E157" s="7"/>
+    </row>
+    <row r="158" spans="1:5" hidden="true" outlineLevel="4">
+      <c r="B158" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="C156" s="4"/>
-[...19 lines deleted...]
-      <c r="E158" s="7"/>
     </row>
     <row r="159" spans="1:5" hidden="true" outlineLevel="4">
       <c r="B159" s="0" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-      </c>
+        <v>341</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A160" s="7"/>
+      <c r="B160" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C160" s="7"/>
+      <c r="D160" s="7"/>
+      <c r="E160" s="7"/>
     </row>
     <row r="161" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A161" s="7"/>
       <c r="B161" s="7" t="s">
-        <v>345</v>
+        <v>151</v>
       </c>
       <c r="C161" s="7"/>
       <c r="D161" s="7"/>
       <c r="E161" s="7"/>
     </row>
     <row r="162" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A162" s="7"/>
       <c r="B162" s="7" t="s">
-        <v>151</v>
+        <v>343</v>
       </c>
       <c r="C162" s="7"/>
       <c r="D162" s="7"/>
       <c r="E162" s="7"/>
     </row>
-    <row r="163" spans="1:5" hidden="true" outlineLevel="3">
-[...15 lines deleted...]
-      <c r="E164" s="5"/>
+    <row r="163" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A163" s="5"/>
+      <c r="B163" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="C163" s="5"/>
+      <c r="D163" s="5"/>
+      <c r="E163" s="5"/>
+    </row>
+    <row r="164" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A164" s="7"/>
+      <c r="B164" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="C164" s="7"/>
+      <c r="D164" s="7"/>
+      <c r="E164" s="7"/>
     </row>
     <row r="165" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A165" s="7"/>
       <c r="B165" s="7" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C165" s="7"/>
       <c r="D165" s="7"/>
       <c r="E165" s="7"/>
     </row>
     <row r="166" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A166" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="B166" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="C166" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="D166" s="0">
+        <v>2814</v>
+      </c>
+      <c r="E166" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A167" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="B166" s="6" t="s">
+      <c r="B167" s="6" t="s">
         <v>348</v>
       </c>
-      <c r="C166" s="0" t="s">
+      <c r="C167" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="D166" s="0">
-[...2 lines deleted...]
-      <c r="E166" s="0" t="s">
+      <c r="D167" s="0">
+        <v>2500</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>28</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="E167" s="7"/>
     </row>
     <row r="168" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A168" s="0" t="s">
         <v>350</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>352</v>
       </c>
       <c r="D168" s="0">
-        <v>2814</v>
+        <v>1600</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="169" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A169" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>355</v>
       </c>
       <c r="D169" s="0">
-        <v>2500</v>
+        <v>1865</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="170" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A170" s="0" t="s">
+    <row r="170" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A170" s="5"/>
+      <c r="B170" s="5" t="s">
         <v>356</v>
       </c>
-      <c r="B170" s="6" t="s">
+      <c r="C170" s="5"/>
+      <c r="D170" s="5"/>
+      <c r="E170" s="5"/>
+    </row>
+    <row r="171" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A171" s="7"/>
+      <c r="B171" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C171" s="7"/>
+      <c r="D171" s="7"/>
+      <c r="E171" s="7"/>
+    </row>
+    <row r="172" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A172" s="7"/>
+      <c r="B172" s="7" t="s">
         <v>357</v>
       </c>
-      <c r="C170" s="0" t="s">
-[...33 lines deleted...]
-      <c r="E172" s="5"/>
+      <c r="C172" s="7"/>
+      <c r="D172" s="7"/>
+      <c r="E172" s="7"/>
     </row>
     <row r="173" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A173" s="7"/>
       <c r="B173" s="7" t="s">
-        <v>342</v>
+        <v>151</v>
       </c>
       <c r="C173" s="7"/>
       <c r="D173" s="7"/>
       <c r="E173" s="7"/>
     </row>
-    <row r="174" spans="1:5" hidden="true" outlineLevel="3">
-[...6 lines deleted...]
-      <c r="E174" s="7"/>
+    <row r="174" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A174" s="5"/>
+      <c r="B174" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="C174" s="5"/>
+      <c r="D174" s="5"/>
+      <c r="E174" s="5"/>
     </row>
     <row r="175" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A175" s="7"/>
       <c r="B175" s="7" t="s">
-        <v>151</v>
+        <v>358</v>
       </c>
       <c r="C175" s="7"/>
       <c r="D175" s="7"/>
       <c r="E175" s="7"/>
     </row>
-    <row r="176" spans="1:5" hidden="true" outlineLevel="2">
-[...6 lines deleted...]
-      <c r="E176" s="5"/>
+    <row r="176" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A176" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B176" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="D176" s="0">
+        <v>1943</v>
+      </c>
+      <c r="E176" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="177" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A177" s="7"/>
       <c r="B177" s="7" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C177" s="7"/>
       <c r="D177" s="7"/>
       <c r="E177" s="7"/>
     </row>
     <row r="178" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A178" s="0" t="s">
+      <c r="A178" s="7"/>
+      <c r="B178" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="C178" s="7"/>
+      <c r="D178" s="7"/>
+      <c r="E178" s="7"/>
+    </row>
+    <row r="179" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A179" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="B179" s="6" t="s">
         <v>365</v>
       </c>
-      <c r="B178" s="6" t="s">
+      <c r="C179" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="C178" s="0" t="s">
+      <c r="D179" s="0">
+        <v>2168</v>
+      </c>
+      <c r="E179" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A180" s="0" t="s">
         <v>367</v>
       </c>
-      <c r="D178" s="0">
-[...8 lines deleted...]
-      <c r="B179" s="7" t="s">
+      <c r="B180" s="6" t="s">
         <v>368</v>
       </c>
-      <c r="C179" s="7"/>
-[...5 lines deleted...]
-      <c r="B180" s="7" t="s">
+      <c r="C180" s="0" t="s">
         <v>369</v>
       </c>
-      <c r="C180" s="7"/>
-[...1 lines deleted...]
-      <c r="E180" s="7"/>
+      <c r="D180" s="0">
+        <v>2142</v>
+      </c>
+      <c r="E180" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="181" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A181" s="0" t="s">
         <v>370</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>371</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>372</v>
       </c>
       <c r="D181" s="0">
-        <v>2168</v>
+        <v>3119</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="182" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A182" s="0" t="s">
         <v>373</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>374</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>375</v>
       </c>
       <c r="D182" s="0">
-        <v>2142</v>
+        <v>1850</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="183" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A183" s="0" t="s">
+      <c r="A183" s="7"/>
+      <c r="B183" s="7" t="s">
         <v>376</v>
       </c>
-      <c r="B183" s="6" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="C183" s="7"/>
+      <c r="D183" s="7"/>
+      <c r="E183" s="7"/>
     </row>
     <row r="184" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A184" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="B184" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="C184" s="0" t="s">
         <v>379</v>
       </c>
-      <c r="B184" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D184" s="0">
-        <v>1850</v>
+        <v>6206</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="185" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A185" s="7"/>
       <c r="B185" s="7" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="C185" s="7"/>
       <c r="D185" s="7"/>
       <c r="E185" s="7"/>
     </row>
-    <row r="186" spans="1:5" hidden="true" outlineLevel="3">
-[...14 lines deleted...]
-      </c>
+    <row r="186" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A186" s="5"/>
+      <c r="B186" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C186" s="5"/>
+      <c r="D186" s="5"/>
+      <c r="E186" s="5"/>
     </row>
     <row r="187" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A187" s="7"/>
       <c r="B187" s="7" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="C187" s="7"/>
       <c r="D187" s="7"/>
       <c r="E187" s="7"/>
     </row>
-    <row r="188" spans="1:5" hidden="true" outlineLevel="2">
-[...6 lines deleted...]
-      <c r="E188" s="5"/>
+    <row r="188" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A188" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="B188" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="C188" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="D188" s="0">
+        <v>557</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="189" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A189" s="7"/>
-      <c r="B189" s="7" t="s">
+      <c r="A189" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="B189" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="C189" s="0" t="s">
         <v>387</v>
       </c>
-      <c r="C189" s="7"/>
-[...1 lines deleted...]
-      <c r="E189" s="7"/>
+      <c r="D189" s="0">
+        <v>18</v>
+      </c>
+      <c r="E189" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="190" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A190" s="0" t="s">
+      <c r="A190" s="7"/>
+      <c r="B190" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="B190" s="6" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="C190" s="7"/>
+      <c r="D190" s="7"/>
+      <c r="E190" s="7"/>
     </row>
     <row r="191" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A191" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="B191" s="6" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="D191" s="0">
-        <v>30</v>
+        <v>2000</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="192" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A192" s="7"/>
       <c r="B192" s="7" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="C192" s="7"/>
       <c r="D192" s="7"/>
       <c r="E192" s="7"/>
     </row>
     <row r="193" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A193" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A193" s="7"/>
+      <c r="B193" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="C193" s="7"/>
+      <c r="D193" s="7"/>
+      <c r="E193" s="7"/>
     </row>
     <row r="194" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A194" s="7"/>
       <c r="B194" s="7" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="C194" s="7"/>
       <c r="D194" s="7"/>
       <c r="E194" s="7"/>
     </row>
     <row r="195" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A195" s="7"/>
-      <c r="B195" s="7" t="s">
+      <c r="A195" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="B195" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="C195" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="D195" s="0">
+        <v>50</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A196" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="B196" s="6" t="s">
         <v>398</v>
       </c>
-      <c r="C195" s="7"/>
-[...5 lines deleted...]
-      <c r="B196" s="7" t="s">
+      <c r="C196" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="D196" s="0">
+        <v>50</v>
+      </c>
+      <c r="E196" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A197" s="7"/>
+      <c r="B197" s="7" t="s">
         <v>399</v>
       </c>
-      <c r="C196" s="7"/>
-[...4 lines deleted...]
-      <c r="A197" s="0" t="s">
+      <c r="C197" s="7"/>
+      <c r="D197" s="7"/>
+      <c r="E197" s="7"/>
+    </row>
+    <row r="198" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A198" s="7"/>
+      <c r="B198" s="7" t="s">
         <v>400</v>
       </c>
-      <c r="B197" s="6" t="s">
+      <c r="C198" s="7"/>
+      <c r="D198" s="7"/>
+      <c r="E198" s="7"/>
+    </row>
+    <row r="199" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A199" s="0" t="s">
         <v>401</v>
       </c>
-      <c r="C197" s="0" t="s">
+      <c r="B199" s="6" t="s">
         <v>402</v>
       </c>
-      <c r="D197" s="0">
-[...7 lines deleted...]
-      <c r="A198" s="0" t="s">
+      <c r="C199" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="D199" s="0">
+        <v>20</v>
+      </c>
+      <c r="E199" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A200" s="0" t="s">
         <v>403</v>
       </c>
-      <c r="B198" s="6" t="s">
+      <c r="B200" s="6" t="s">
         <v>404</v>
       </c>
-      <c r="C198" s="0" t="s">
-[...25 lines deleted...]
-      <c r="E200" s="7"/>
+      <c r="C200" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="D200" s="0">
+        <v>9</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="201" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A201" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="B201" s="6" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="D201" s="0">
-        <v>20</v>
+        <v>4.5</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="202" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A202" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="B202" s="6" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D202" s="0">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="203" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A203" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="B203" s="6" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="D203" s="0">
-        <v>4.5</v>
+        <v>22</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="204" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A204" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B204" s="6" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="D204" s="0">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="205" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A205" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="B205" s="6" t="s">
+        <v>414</v>
+      </c>
+      <c r="C205" s="0" t="s">
         <v>415</v>
       </c>
-      <c r="B205" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D205" s="0">
-        <v>22</v>
+        <v>350</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="206" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A206" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="B206" s="6" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>418</v>
       </c>
       <c r="D206" s="0">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="207" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A207" s="0" t="s">
         <v>419</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>420</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D207" s="0">
-        <v>350</v>
+        <v>20</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="208" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A208" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="B208" s="6" t="s">
         <v>422</v>
       </c>
-      <c r="B208" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C208" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="D208" s="0">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="209" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A209" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="B209" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="C209" s="0" t="s">
         <v>425</v>
       </c>
-      <c r="B209" s="6" t="s">
+      <c r="D209" s="0">
+        <v>300</v>
+      </c>
+      <c r="E209" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A210" s="7"/>
+      <c r="B210" s="7" t="s">
         <v>426</v>
       </c>
-      <c r="C209" s="0" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="C210" s="7"/>
+      <c r="D210" s="7"/>
+      <c r="E210" s="7"/>
     </row>
     <row r="211" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A211" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="B211" s="6" t="s">
+        <v>428</v>
+      </c>
+      <c r="C211" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="D211" s="0">
+        <v>18.54</v>
+      </c>
+      <c r="E211" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A212" s="0" t="s">
         <v>429</v>
       </c>
-      <c r="B211" s="6" t="s">
+      <c r="B212" s="6" t="s">
         <v>430</v>
       </c>
-      <c r="C211" s="0" t="s">
-[...16 lines deleted...]
-      <c r="E212" s="7"/>
+      <c r="C212" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="D212" s="0">
+        <v>17.19</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="213" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A213" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="B213" s="6" t="s">
+        <v>432</v>
+      </c>
+      <c r="C213" s="0" t="s">
         <v>433</v>
       </c>
-      <c r="B213" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D213" s="0">
-        <v>18.54</v>
+        <v>7.89</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="214" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A214" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="B214" s="6" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>436</v>
       </c>
       <c r="D214" s="0">
-        <v>17.19</v>
+        <v>9</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="215" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A215" s="0" t="s">
         <v>437</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>438</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>439</v>
       </c>
       <c r="D215" s="0">
-        <v>7.89</v>
+        <v>7</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="216" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A216" s="0" t="s">
         <v>440</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>441</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="D216" s="0">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="217" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A217" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="B217" s="6" t="s">
         <v>443</v>
       </c>
-      <c r="B217" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C217" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="D217" s="0">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="218" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A218" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="B218" s="6" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="D218" s="0">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="219" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A219" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B219" s="6" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="D219" s="0">
-        <v>15</v>
+        <v>19.08</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="220" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A220" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B220" s="6" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="D220" s="0">
-        <v>9</v>
+        <v>13.57</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="221" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A221" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="B221" s="6" t="s">
+        <v>451</v>
+      </c>
+      <c r="C221" s="0" t="s">
         <v>452</v>
       </c>
-      <c r="B221" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D221" s="0">
-        <v>19.08</v>
+        <v>17</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="222" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A222" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B222" s="6" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>455</v>
       </c>
       <c r="D222" s="0">
-        <v>13.57</v>
+        <v>8</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="223" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A223" s="0" t="s">
         <v>456</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>457</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="D223" s="0">
-        <v>17</v>
+        <v>9.5</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="224" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A224" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="B224" s="6" t="s">
         <v>459</v>
       </c>
-      <c r="B224" s="6" t="s">
+      <c r="C224" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="C224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D224" s="0">
-        <v>8</v>
+        <v>2.5</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="225" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A225" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="B225" s="6" t="s">
         <v>462</v>
       </c>
-      <c r="B225" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C225" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="D225" s="0">
-        <v>9.5</v>
+        <v>10</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="226" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A226" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="B226" s="6" t="s">
         <v>464</v>
       </c>
-      <c r="B226" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C226" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="D226" s="0">
-        <v>2.5</v>
+        <v>3.5</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="227" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A227" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B227" s="6" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="D227" s="0">
-        <v>10</v>
+        <v>6.5</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="228" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A228" s="0" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="B228" s="6" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D228" s="0">
-        <v>3.5</v>
+        <v>17.88</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="229" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A229" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="B229" s="6" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="D229" s="0">
-        <v>6.5</v>
+        <v>12.05</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="230" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A230" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="B230" s="6" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="D230" s="0">
-        <v>17.88</v>
+        <v>15.9</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="231" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A231" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B231" s="6" t="s">
+        <v>474</v>
+      </c>
+      <c r="C231" s="0" t="s">
         <v>475</v>
       </c>
-      <c r="B231" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D231" s="0">
-        <v>12.05</v>
+        <v>15.9</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="232" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A232" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B232" s="6" t="s">
         <v>477</v>
       </c>
-      <c r="B232" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C232" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="D232" s="0">
-        <v>15.9</v>
+        <v>24.34</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="233" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A233" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B233" s="6" t="s">
         <v>479</v>
       </c>
-      <c r="B233" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C233" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="D233" s="0">
-        <v>15.9</v>
+        <v>12</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="234" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A234" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="B234" s="6" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="D234" s="0">
-        <v>24.34</v>
+        <v>20</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="235" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A235" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="B235" s="6" t="s">
-        <v>485</v>
-[...3 lines deleted...]
-      </c>
+        <v>483</v>
+      </c>
+      <c r="C235" s="0"/>
       <c r="D235" s="0">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="236" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A236" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="B236" s="6" t="s">
-        <v>487</v>
-[...3 lines deleted...]
-      </c>
+        <v>485</v>
+      </c>
+      <c r="C236" s="0"/>
       <c r="D236" s="0">
-        <v>20</v>
+        <v>4.5</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="237" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A237" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="B237" s="6" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="C237" s="0"/>
       <c r="D237" s="0">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="238" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A238" s="0" t="s">
-[...26 lines deleted...]
-      </c>
+      <c r="A238" s="7"/>
+      <c r="B238" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="C238" s="7"/>
+      <c r="D238" s="7"/>
+      <c r="E238" s="7"/>
+    </row>
+    <row r="239" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A239" s="5"/>
+      <c r="B239" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="C239" s="5"/>
+      <c r="D239" s="5"/>
+      <c r="E239" s="5"/>
     </row>
     <row r="240" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A240" s="7"/>
       <c r="B240" s="7" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="C240" s="7"/>
       <c r="D240" s="7"/>
       <c r="E240" s="7"/>
     </row>
-    <row r="241" spans="1:5" hidden="true" outlineLevel="2">
-[...15 lines deleted...]
-      <c r="E242" s="7"/>
+    <row r="241" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A241" s="7"/>
+      <c r="B241" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="C241" s="7"/>
+      <c r="D241" s="7"/>
+      <c r="E241" s="7"/>
+    </row>
+    <row r="242" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A242" s="5"/>
+      <c r="B242" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="C242" s="5"/>
+      <c r="D242" s="5"/>
+      <c r="E242" s="5"/>
     </row>
     <row r="243" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A243" s="7"/>
       <c r="B243" s="7" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="C243" s="7"/>
       <c r="D243" s="7"/>
       <c r="E243" s="7"/>
     </row>
-    <row r="244" spans="1:5" hidden="true" outlineLevel="2">
-[...6 lines deleted...]
-      <c r="E244" s="5"/>
+    <row r="244" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A244" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="B244" s="6" t="s">
+        <v>495</v>
+      </c>
+      <c r="C244" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="D244" s="0">
+        <v>4500</v>
+      </c>
+      <c r="E244" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="245" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A245" s="7"/>
       <c r="B245" s="7" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="C245" s="7"/>
       <c r="D245" s="7"/>
       <c r="E245" s="7"/>
     </row>
     <row r="246" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A246" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A246" s="7"/>
+      <c r="B246" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="C246" s="7"/>
+      <c r="D246" s="7"/>
+      <c r="E246" s="7"/>
     </row>
     <row r="247" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A247" s="7"/>
       <c r="B247" s="7" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="C247" s="7"/>
       <c r="D247" s="7"/>
       <c r="E247" s="7"/>
     </row>
-    <row r="248" spans="1:5" hidden="true" outlineLevel="3">
-[...33 lines deleted...]
-      <c r="E251" s="5"/>
+    <row r="248" spans="1:5" outlineLevel="1">
+      <c r="A248" s="4"/>
+      <c r="B248" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="C248" s="4"/>
+      <c r="D248" s="4"/>
+      <c r="E248" s="4"/>
+    </row>
+    <row r="249" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A249" s="5"/>
+      <c r="B249" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="C249" s="5"/>
+      <c r="D249" s="5"/>
+      <c r="E249" s="5"/>
+    </row>
+    <row r="250" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A250" s="7"/>
+      <c r="B250" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="C250" s="7"/>
+      <c r="D250" s="7"/>
+      <c r="E250" s="7"/>
+    </row>
+    <row r="251" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A251" s="7"/>
+      <c r="B251" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C251" s="7"/>
+      <c r="D251" s="7"/>
+      <c r="E251" s="7"/>
     </row>
     <row r="252" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A252" s="7"/>
       <c r="B252" s="7" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="C252" s="7"/>
       <c r="D252" s="7"/>
       <c r="E252" s="7"/>
     </row>
-    <row r="253" spans="1:5" hidden="true" outlineLevel="3">
-[...6 lines deleted...]
-      <c r="E253" s="7"/>
+    <row r="253" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A253" s="5"/>
+      <c r="B253" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="C253" s="5"/>
+      <c r="D253" s="5"/>
+      <c r="E253" s="5"/>
     </row>
     <row r="254" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A254" s="7"/>
       <c r="B254" s="7" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="C254" s="7"/>
       <c r="D254" s="7"/>
       <c r="E254" s="7"/>
     </row>
-    <row r="255" spans="1:5" hidden="true" outlineLevel="2">
-[...1 lines deleted...]
-      <c r="B255" s="5" t="s">
+    <row r="255" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A255" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="B255" s="6" t="s">
+        <v>508</v>
+      </c>
+      <c r="C255" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="D255" s="0">
+        <v>2453</v>
+      </c>
+      <c r="E255" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A256" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="B256" s="6" t="s">
         <v>511</v>
       </c>
-      <c r="C255" s="5"/>
-[...5 lines deleted...]
-      <c r="B256" s="7" t="s">
+      <c r="C256" s="0" t="s">
         <v>512</v>
       </c>
-      <c r="C256" s="7"/>
-[...1 lines deleted...]
-      <c r="E256" s="7"/>
+      <c r="D256" s="0">
+        <v>572</v>
+      </c>
+      <c r="E256" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="257" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A257" s="0" t="s">
         <v>513</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>514</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>515</v>
       </c>
       <c r="D257" s="0">
-        <v>2453</v>
+        <v>1179</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="258" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A258" s="0" t="s">
         <v>516</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>517</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="D258" s="0">
         <v>572</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="259" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A259" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="B259" s="6" t="s">
         <v>519</v>
       </c>
-      <c r="B259" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C259" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="D259" s="0">
-        <v>1179</v>
+        <v>572</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="260" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A260" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A260" s="7"/>
+      <c r="B260" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="C260" s="7"/>
+      <c r="D260" s="7"/>
+      <c r="E260" s="7"/>
     </row>
     <row r="261" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A261" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="B261" s="6" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="D261" s="0">
-        <v>572</v>
+        <v>2500</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="262" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A262" s="7"/>
       <c r="B262" s="7" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="C262" s="7"/>
       <c r="D262" s="7"/>
       <c r="E262" s="7"/>
     </row>
     <row r="263" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A263" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="B263" s="6" t="s">
+        <v>524</v>
+      </c>
+      <c r="C263" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="D263" s="0">
+        <v>1419</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A264" s="0" t="s">
         <v>526</v>
       </c>
-      <c r="B263" s="6" t="s">
+      <c r="B264" s="6" t="s">
         <v>527</v>
       </c>
-      <c r="C263" s="0" t="s">
+      <c r="C264" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="D263" s="0">
-[...13 lines deleted...]
-      <c r="E264" s="7"/>
+      <c r="D264" s="0">
+        <v>1419</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="265" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A265" s="0" t="s">
         <v>529</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>530</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="D265" s="0">
         <v>1419</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="266" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A266" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="B266" s="6" t="s">
         <v>532</v>
       </c>
-      <c r="B266" s="6" t="s">
+      <c r="C266" s="0" t="s">
         <v>533</v>
       </c>
-      <c r="C266" s="0" t="s">
+      <c r="D266" s="0">
+        <v>1950</v>
+      </c>
+      <c r="E266" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A267" s="7"/>
+      <c r="B267" s="7" t="s">
+        <v>504</v>
+      </c>
+      <c r="C267" s="7"/>
+      <c r="D267" s="7"/>
+      <c r="E267" s="7"/>
+    </row>
+    <row r="268" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A268" s="5"/>
+      <c r="B268" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C268" s="5"/>
+      <c r="D268" s="5"/>
+      <c r="E268" s="5"/>
+    </row>
+    <row r="269" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A269" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="D266" s="0">
-[...7 lines deleted...]
-      <c r="A267" s="0" t="s">
+      <c r="B269" s="6" t="s">
         <v>535</v>
       </c>
-      <c r="B267" s="6" t="s">
+      <c r="C269" s="0" t="s">
         <v>536</v>
       </c>
-      <c r="C267" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A268" s="0" t="s">
+      <c r="D269" s="0">
+        <v>1076</v>
+      </c>
+      <c r="E269" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A270" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="B268" s="6" t="s">
+      <c r="B270" s="6" t="s">
         <v>538</v>
       </c>
-      <c r="C268" s="0" t="s">
+      <c r="C270" s="0" t="s">
         <v>539</v>
       </c>
-      <c r="D268" s="0">
-[...22 lines deleted...]
-      <c r="E270" s="5"/>
+      <c r="D270" s="0">
+        <v>166</v>
+      </c>
+      <c r="E270" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="271" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A271" s="0" t="s">
         <v>540</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>541</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>542</v>
       </c>
       <c r="D271" s="0">
-        <v>1076</v>
+        <v>549</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="272" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A272" s="0" t="s">
         <v>543</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>544</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>545</v>
       </c>
       <c r="D272" s="0">
-        <v>1809</v>
+        <v>941</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="273" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A273" s="0" t="s">
+      <c r="A273" s="5"/>
+      <c r="B273" s="5" t="s">
         <v>546</v>
       </c>
-      <c r="B273" s="6" t="s">
+      <c r="C273" s="5"/>
+      <c r="D273" s="5"/>
+      <c r="E273" s="5"/>
+    </row>
+    <row r="274" spans="1:5" outlineLevel="1">
+      <c r="A274" s="4"/>
+      <c r="B274" s="4" t="s">
         <v>547</v>
       </c>
-      <c r="C273" s="0" t="s">
+      <c r="C274" s="4"/>
+      <c r="D274" s="4"/>
+      <c r="E274" s="4"/>
+    </row>
+    <row r="275" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A275" s="5"/>
+      <c r="B275" s="5" t="s">
         <v>548</v>
       </c>
-      <c r="D273" s="0">
-[...38 lines deleted...]
-      </c>
+      <c r="C275" s="5"/>
+      <c r="D275" s="5"/>
+      <c r="E275" s="5"/>
     </row>
     <row r="276" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A276" s="5"/>
       <c r="B276" s="5" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="C276" s="5"/>
       <c r="D276" s="5"/>
       <c r="E276" s="5"/>
     </row>
-    <row r="277" spans="1:5" outlineLevel="1">
-[...6 lines deleted...]
-      <c r="E277" s="4"/>
+    <row r="277" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A277" s="5"/>
+      <c r="B277" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="C277" s="5"/>
+      <c r="D277" s="5"/>
+      <c r="E277" s="5"/>
     </row>
     <row r="278" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A278" s="5"/>
       <c r="B278" s="5" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="C278" s="5"/>
       <c r="D278" s="5"/>
       <c r="E278" s="5"/>
     </row>
-    <row r="279" spans="1:5" hidden="true" outlineLevel="2">
-[...6 lines deleted...]
-      <c r="E279" s="5"/>
+    <row r="279" spans="1:5" outlineLevel="1">
+      <c r="A279" s="4"/>
+      <c r="B279" s="4" t="s">
+        <v>552</v>
+      </c>
+      <c r="C279" s="4"/>
+      <c r="D279" s="4"/>
+      <c r="E279" s="4"/>
     </row>
     <row r="280" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A280" s="5"/>
       <c r="B280" s="5" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="C280" s="5"/>
       <c r="D280" s="5"/>
       <c r="E280" s="5"/>
     </row>
     <row r="281" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A281" s="5"/>
       <c r="B281" s="5" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="C281" s="5"/>
       <c r="D281" s="5"/>
       <c r="E281" s="5"/>
     </row>
-    <row r="282" spans="1:5" outlineLevel="1">
-[...1 lines deleted...]
-      <c r="B282" s="4" t="s">
+    <row r="282" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A282" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="B282" s="6" t="s">
+        <v>556</v>
+      </c>
+      <c r="C282" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="D282" s="0">
+        <v>557</v>
+      </c>
+      <c r="E282" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A283" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="B283" s="6" t="s">
+        <v>559</v>
+      </c>
+      <c r="C283" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="D283" s="0">
+        <v>298</v>
+      </c>
+      <c r="E283" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A284" s="0" t="s">
         <v>561</v>
       </c>
-      <c r="C282" s="4"/>
-[...5 lines deleted...]
-      <c r="B283" s="5" t="s">
+      <c r="B284" s="6" t="s">
         <v>562</v>
       </c>
-      <c r="C283" s="5"/>
-[...5 lines deleted...]
-      <c r="B284" s="5" t="s">
+      <c r="C284" s="0" t="s">
         <v>563</v>
       </c>
-      <c r="C284" s="5"/>
-[...1 lines deleted...]
-      <c r="E284" s="5"/>
+      <c r="D284" s="0">
+        <v>231</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="285" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A285" s="0" t="s">
         <v>564</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>565</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>566</v>
       </c>
       <c r="D285" s="0">
-        <v>1358</v>
+        <v>508</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="286" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A286" s="0" t="s">
         <v>567</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>568</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>569</v>
       </c>
       <c r="D286" s="0">
-        <v>557</v>
+        <v>277</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="287" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A287" s="0" t="s">
         <v>570</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>571</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>572</v>
       </c>
       <c r="D287" s="0">
-        <v>298</v>
+        <v>102</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="288" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A288" s="0" t="s">
         <v>573</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>574</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>575</v>
       </c>
       <c r="D288" s="0">
-        <v>231</v>
+        <v>140</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="289" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A289" s="0" t="s">
         <v>576</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>577</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="D289" s="0">
-        <v>508</v>
+        <v>231</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="290" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A290" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="B290" s="6" t="s">
         <v>579</v>
       </c>
-      <c r="B290" s="6" t="s">
+      <c r="C290" s="0" t="s">
         <v>580</v>
       </c>
-      <c r="C290" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D290" s="0">
-        <v>277</v>
+        <v>158</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="291" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A291" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="B291" s="6" t="s">
         <v>582</v>
       </c>
-      <c r="B291" s="6" t="s">
+      <c r="C291" s="0" t="s">
         <v>583</v>
       </c>
-      <c r="C291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D291" s="0">
-        <v>102</v>
+        <v>697</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="292" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A292" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="B292" s="6" t="s">
         <v>585</v>
       </c>
-      <c r="B292" s="6" t="s">
+      <c r="C292" s="0" t="s">
         <v>586</v>
       </c>
-      <c r="C292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D292" s="0">
-        <v>140</v>
+        <v>266</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="293" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A293" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="B293" s="6" t="s">
         <v>588</v>
       </c>
-      <c r="B293" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C293" s="0"/>
       <c r="D293" s="0">
-        <v>231</v>
+        <v>100</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="294" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A294" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="B294" s="6" t="s">
         <v>590</v>
       </c>
-      <c r="B294" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="C294" s="0"/>
       <c r="D294" s="0">
-        <v>158</v>
+        <v>100</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="295" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A295" s="0" t="s">
+        <v>591</v>
+      </c>
+      <c r="B295" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="C295" s="0" t="s">
         <v>593</v>
       </c>
-      <c r="B295" s="6" t="s">
+      <c r="D295" s="0">
+        <v>500</v>
+      </c>
+      <c r="E295" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A296" s="5"/>
+      <c r="B296" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="C295" s="0" t="s">
+      <c r="C296" s="5"/>
+      <c r="D296" s="5"/>
+      <c r="E296" s="5"/>
+    </row>
+    <row r="297" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A297" s="5"/>
+      <c r="B297" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C297" s="5"/>
+      <c r="D297" s="5"/>
+      <c r="E297" s="5"/>
+    </row>
+    <row r="298" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A298" s="5"/>
+      <c r="B298" s="5" t="s">
         <v>595</v>
       </c>
-      <c r="D295" s="0">
-[...51 lines deleted...]
-      </c>
+      <c r="C298" s="5"/>
+      <c r="D298" s="5"/>
+      <c r="E298" s="5"/>
     </row>
     <row r="299" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A299" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="B299" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="C299" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="D299" s="0">
+        <v>1554</v>
+      </c>
+      <c r="E299" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A300" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="B300" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C300" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="D300" s="0">
+        <v>1442</v>
+      </c>
+      <c r="E300" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A301" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="B301" s="6" t="s">
         <v>603</v>
       </c>
-      <c r="B299" s="6" t="s">
+      <c r="C301" s="0" t="s">
         <v>604</v>
       </c>
-      <c r="C299" s="0" t="s">
+      <c r="D301" s="0">
+        <v>2009</v>
+      </c>
+      <c r="E301" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A302" s="0" t="s">
         <v>605</v>
       </c>
-      <c r="D299" s="0">
-[...8 lines deleted...]
-      <c r="B300" s="5" t="s">
+      <c r="B302" s="6" t="s">
         <v>606</v>
       </c>
-      <c r="C300" s="5"/>
-[...14 lines deleted...]
-      <c r="B302" s="5" t="s">
+      <c r="C302" s="0" t="s">
         <v>607</v>
       </c>
-      <c r="C302" s="5"/>
-[...1 lines deleted...]
-      <c r="E302" s="5"/>
+      <c r="D302" s="0">
+        <v>5751</v>
+      </c>
+      <c r="E302" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="303" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A303" s="0" t="s">
         <v>608</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>609</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>610</v>
       </c>
       <c r="D303" s="0">
-        <v>1554</v>
+        <v>4445</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="304" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A304" s="0" t="s">
         <v>611</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>612</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>613</v>
       </c>
       <c r="D304" s="0">
-        <v>1442</v>
+        <v>4606</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="305" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A305" s="0" t="s">
         <v>614</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>615</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>616</v>
       </c>
       <c r="D305" s="0">
-        <v>2009</v>
+        <v>2601</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="306" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A306" s="0" t="s">
         <v>617</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>618</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>619</v>
       </c>
       <c r="D306" s="0">
-        <v>5751</v>
+        <v>4239</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="307" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A307" s="0" t="s">
         <v>620</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>621</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>622</v>
       </c>
       <c r="D307" s="0">
-        <v>4445</v>
+        <v>5075</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="308" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A308" s="0" t="s">
         <v>623</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>625</v>
       </c>
       <c r="D308" s="0">
-        <v>4606</v>
+        <v>2762</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="309" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A309" s="0" t="s">
+      <c r="A309" s="5"/>
+      <c r="B309" s="5" t="s">
         <v>626</v>
       </c>
-      <c r="B309" s="6" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="C309" s="5"/>
+      <c r="D309" s="5"/>
+      <c r="E309" s="5"/>
     </row>
     <row r="310" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A310" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="B310" s="6" t="s">
+        <v>628</v>
+      </c>
+      <c r="C310" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="B310" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D310" s="0">
-        <v>4239</v>
+        <v>280</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="311" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A311" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="B311" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="C311" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="B311" s="6" t="s">
+      <c r="D311" s="0">
+        <v>2150</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A312" s="5"/>
+      <c r="B312" s="5" t="s">
         <v>633</v>
       </c>
-      <c r="C311" s="0" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="C312" s="5"/>
+      <c r="D312" s="5"/>
+      <c r="E312" s="5"/>
     </row>
     <row r="313" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A313" s="5"/>
       <c r="B313" s="5" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="C313" s="5"/>
       <c r="D313" s="5"/>
       <c r="E313" s="5"/>
     </row>
     <row r="314" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A314" s="0" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="A314" s="5"/>
+      <c r="B314" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="C314" s="5"/>
+      <c r="D314" s="5"/>
+      <c r="E314" s="5"/>
+    </row>
+    <row r="315" spans="1:5" outlineLevel="1">
+      <c r="A315" s="4"/>
+      <c r="B315" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="C315" s="4"/>
+      <c r="D315" s="4"/>
+      <c r="E315" s="4"/>
     </row>
     <row r="316" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A316" s="5"/>
       <c r="B316" s="5" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="C316" s="5"/>
       <c r="D316" s="5"/>
       <c r="E316" s="5"/>
     </row>
     <row r="317" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A317" s="5"/>
-      <c r="B317" s="5" t="s">
+      <c r="A317" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="B317" s="6" t="s">
+        <v>639</v>
+      </c>
+      <c r="C317" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="D317" s="0">
+        <v>12.16</v>
+      </c>
+      <c r="E317" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A318" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="B318" s="6" t="s">
+        <v>642</v>
+      </c>
+      <c r="C318" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="D318" s="0">
+        <v>7.81</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A319" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="B319" s="6" t="s">
+        <v>645</v>
+      </c>
+      <c r="C319" s="0" t="s">
         <v>646</v>
       </c>
-      <c r="C317" s="5"/>
-[...5 lines deleted...]
-      <c r="B318" s="5" t="s">
+      <c r="D319" s="0">
+        <v>12.93</v>
+      </c>
+      <c r="E319" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A320" s="0" t="s">
         <v>647</v>
       </c>
-      <c r="C318" s="5"/>
-[...5 lines deleted...]
-      <c r="B319" s="4" t="s">
+      <c r="B320" s="6" t="s">
         <v>648</v>
       </c>
-      <c r="C319" s="4"/>
-[...5 lines deleted...]
-      <c r="B320" s="5" t="s">
+      <c r="C320" s="0" t="s">
         <v>649</v>
       </c>
-      <c r="C320" s="5"/>
-[...1 lines deleted...]
-      <c r="E320" s="5"/>
+      <c r="D320" s="0">
+        <v>16.65</v>
+      </c>
+      <c r="E320" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="321" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A321" s="0" t="s">
         <v>650</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>651</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="D321" s="0">
-        <v>12.16</v>
+        <v>33.82</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="322" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A322" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="B322" s="6" t="s">
         <v>653</v>
       </c>
-      <c r="B322" s="6" t="s">
+      <c r="C322" s="0" t="s">
         <v>654</v>
       </c>
-      <c r="C322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D322" s="0">
-        <v>7.81</v>
+        <v>25.32</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="323" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A323" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="B323" s="6" t="s">
         <v>656</v>
       </c>
-      <c r="B323" s="6" t="s">
+      <c r="C323" s="0" t="s">
         <v>657</v>
       </c>
-      <c r="C323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D323" s="0">
-        <v>12.93</v>
+        <v>39.27</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="324" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A324" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="B324" s="6" t="s">
         <v>659</v>
       </c>
-      <c r="B324" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C324" s="0" t="s">
-        <v>661</v>
+        <v>654</v>
       </c>
       <c r="D324" s="0">
-        <v>16.65</v>
+        <v>26.97</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="325" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A325" s="0" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="B325" s="6" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="D325" s="0">
-        <v>33.82</v>
+        <v>60.95</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="326" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A326" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="B326" s="6" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="D326" s="0">
-        <v>25.32</v>
+        <v>80</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="327" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A327" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="B327" s="6" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="D327" s="0">
-        <v>39.27</v>
+        <v>123.8</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="328" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A328" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="B328" s="6" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="D328" s="0">
-        <v>26.97</v>
+        <v>120.52</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="329" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A329" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="B329" s="6" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="D329" s="0">
-        <v>60.95</v>
+        <v>48</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="330" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A330" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="B330" s="6" t="s">
+        <v>673</v>
+      </c>
+      <c r="C330" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="B330" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D330" s="0">
-        <v>80</v>
+        <v>7</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="331" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A331" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="B331" s="6" t="s">
         <v>676</v>
-      </c>
-[...1 lines deleted...]
-        <v>677</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>677</v>
       </c>
       <c r="D331" s="0">
-        <v>123.8</v>
+        <v>6</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="332" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A332" s="0" t="s">
         <v>678</v>
       </c>
       <c r="B332" s="6" t="s">
         <v>679</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>680</v>
       </c>
       <c r="D332" s="0">
-        <v>120.52</v>
+        <v>48</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="333" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A333" s="0" t="s">
         <v>681</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>682</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>683</v>
       </c>
       <c r="D333" s="0">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="334" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A334" s="0" t="s">
         <v>684</v>
       </c>
       <c r="B334" s="6" t="s">
         <v>685</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="D334" s="0">
-        <v>7</v>
+        <v>22.6</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="335" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A335" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="B335" s="6" t="s">
         <v>687</v>
       </c>
-      <c r="B335" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C335" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="D335" s="0">
-        <v>6</v>
+        <v>74</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="336" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A336" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="B336" s="6" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="D336" s="0">
-        <v>48</v>
+        <v>25.89</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="337" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A337" s="0" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="B337" s="6" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="D337" s="0">
-        <v>7</v>
+        <v>33.8</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="338" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A338" s="0" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="B338" s="6" t="s">
-        <v>697</v>
+        <v>693</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>697</v>
+        <v>693</v>
       </c>
       <c r="D338" s="0">
-        <v>22.6</v>
+        <v>33.8</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="339" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A339" s="0" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="B339" s="6" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="D339" s="0">
-        <v>74</v>
+        <v>253.29</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="340" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A340" s="0" t="s">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="B340" s="6" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="D340" s="0">
-        <v>25.89</v>
+        <v>255.22</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="341" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A341" s="0" t="s">
-        <v>702</v>
+        <v>698</v>
       </c>
       <c r="B341" s="6" t="s">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="D341" s="0">
-        <v>33.8</v>
+        <v>45</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="342" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A342" s="0" t="s">
-        <v>704</v>
+        <v>700</v>
       </c>
       <c r="B342" s="6" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="D342" s="0">
-        <v>33.8</v>
+        <v>52.41</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="343" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A343" s="0" t="s">
-        <v>706</v>
+        <v>702</v>
       </c>
       <c r="B343" s="6" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="D343" s="0">
-        <v>253.29</v>
+        <v>238.07</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="344" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A344" s="0" t="s">
-        <v>708</v>
+        <v>704</v>
       </c>
       <c r="B344" s="6" t="s">
-        <v>709</v>
+        <v>705</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>709</v>
+        <v>705</v>
       </c>
       <c r="D344" s="0">
-        <v>255.22</v>
+        <v>37</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="345" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A345" s="0" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
       <c r="B345" s="6" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="D345" s="0">
-        <v>45</v>
+        <v>19.69</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="346" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A346" s="0" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="B346" s="6" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="D346" s="0">
-        <v>52.41</v>
+        <v>33.8</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="347" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A347" s="0" t="s">
-        <v>714</v>
+        <v>710</v>
       </c>
       <c r="B347" s="6" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="D347" s="0">
-        <v>238.07</v>
+        <v>47</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="348" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A348" s="0" t="s">
-        <v>716</v>
+        <v>712</v>
       </c>
       <c r="B348" s="6" t="s">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="D348" s="0">
-        <v>37</v>
+        <v>18.04</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="349" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A349" s="0" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="B349" s="6" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="D349" s="0">
-        <v>19.69</v>
+        <v>20.67</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="350" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A350" s="0" t="s">
-        <v>720</v>
+        <v>716</v>
       </c>
       <c r="B350" s="6" t="s">
-        <v>721</v>
+        <v>717</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>721</v>
+        <v>717</v>
       </c>
       <c r="D350" s="0">
-        <v>33.8</v>
+        <v>22.6</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="351" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A351" s="0" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="B351" s="6" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
       <c r="D351" s="0">
-        <v>47</v>
+        <v>50.15</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="352" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A352" s="0" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="B352" s="6" t="s">
-        <v>725</v>
+        <v>721</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>725</v>
+        <v>721</v>
       </c>
       <c r="D352" s="0">
-        <v>18.04</v>
+        <v>37</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="353" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A353" s="0" t="s">
-        <v>726</v>
+        <v>722</v>
       </c>
       <c r="B353" s="6" t="s">
-        <v>727</v>
+        <v>723</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>727</v>
+        <v>723</v>
       </c>
       <c r="D353" s="0">
-        <v>20.67</v>
+        <v>8.84</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="354" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A354" s="0" t="s">
-        <v>728</v>
+        <v>724</v>
       </c>
       <c r="B354" s="6" t="s">
-        <v>729</v>
+        <v>725</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>729</v>
+        <v>725</v>
       </c>
       <c r="D354" s="0">
-        <v>22.6</v>
+        <v>11.33</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="355" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A355" s="0" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="B355" s="6" t="s">
-        <v>731</v>
+        <v>727</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>731</v>
+        <v>727</v>
       </c>
       <c r="D355" s="0">
-        <v>50.15</v>
+        <v>26.78</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="356" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A356" s="0" t="s">
-        <v>732</v>
+        <v>728</v>
       </c>
       <c r="B356" s="6" t="s">
-        <v>733</v>
+        <v>729</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>733</v>
+        <v>729</v>
       </c>
       <c r="D356" s="0">
-        <v>37</v>
+        <v>13.81</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="357" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A357" s="0" t="s">
-        <v>734</v>
+        <v>730</v>
       </c>
       <c r="B357" s="6" t="s">
-        <v>735</v>
+        <v>731</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>735</v>
+        <v>731</v>
       </c>
       <c r="D357" s="0">
-        <v>8.84</v>
+        <v>65.49</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="358" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A358" s="0" t="s">
-        <v>736</v>
+        <v>732</v>
       </c>
       <c r="B358" s="6" t="s">
-        <v>737</v>
+        <v>733</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>737</v>
+        <v>733</v>
       </c>
       <c r="D358" s="0">
-        <v>11.33</v>
+        <v>28.18</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="359" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A359" s="0" t="s">
-        <v>738</v>
+        <v>734</v>
       </c>
       <c r="B359" s="6" t="s">
-        <v>739</v>
+        <v>735</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>739</v>
+        <v>735</v>
       </c>
       <c r="D359" s="0">
-        <v>26.78</v>
+        <v>28.18</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="360" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A360" s="0" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="B360" s="6" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="D360" s="0">
-        <v>13.81</v>
+        <v>28.18</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="361" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A361" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="B361" s="6" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="D361" s="0">
-        <v>65.49</v>
+        <v>17.3</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="362" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A362" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="B362" s="6" t="s">
-        <v>745</v>
+        <v>741</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="D362" s="0">
-        <v>28.18</v>
+        <v>18.04</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="363" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A363" s="0" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="B363" s="6" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="D363" s="0">
-        <v>28.18</v>
+        <v>8.76</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="364" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A364" s="0" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="B364" s="6" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="D364" s="0">
-        <v>28.18</v>
+        <v>9.58</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="365" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A365" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="B365" s="6" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="D365" s="0">
-        <v>17.3</v>
+        <v>12.52</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="366" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A366" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="B366" s="6" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="D366" s="0">
-        <v>18.04</v>
+        <v>8.37</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="367" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A367" s="0" t="s">
-        <v>755</v>
+        <v>751</v>
       </c>
       <c r="B367" s="6" t="s">
-        <v>756</v>
+        <v>752</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>756</v>
+        <v>752</v>
       </c>
       <c r="D367" s="0">
-        <v>8.76</v>
+        <v>8.37</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="368" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A368" s="0" t="s">
-        <v>757</v>
+        <v>753</v>
       </c>
       <c r="B368" s="6" t="s">
-        <v>758</v>
+        <v>754</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>758</v>
+        <v>754</v>
       </c>
       <c r="D368" s="0">
-        <v>9.58</v>
+        <v>8.37</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="369" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A369" s="0" t="s">
-        <v>759</v>
+        <v>755</v>
       </c>
       <c r="B369" s="6" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="D369" s="0">
         <v>12.52</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="370" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A370" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="B370" s="6" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="D370" s="0">
-        <v>8.37</v>
+        <v>12.52</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="371" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A371" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
       <c r="B371" s="6" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="D371" s="0">
-        <v>8.37</v>
+        <v>9.58</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="372" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A372" s="0" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="B372" s="6" t="s">
-        <v>766</v>
+        <v>762</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>766</v>
+        <v>762</v>
       </c>
       <c r="D372" s="0">
-        <v>8.37</v>
+        <v>12.52</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="373" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A373" s="0" t="s">
-        <v>767</v>
+        <v>763</v>
       </c>
       <c r="B373" s="6" t="s">
-        <v>768</v>
+        <v>764</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>768</v>
+        <v>764</v>
       </c>
       <c r="D373" s="0">
-        <v>12.52</v>
+        <v>6.76</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="374" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A374" s="0" t="s">
-        <v>769</v>
+        <v>765</v>
       </c>
       <c r="B374" s="6" t="s">
-        <v>770</v>
+        <v>766</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>770</v>
+        <v>766</v>
       </c>
       <c r="D374" s="0">
-        <v>12.52</v>
+        <v>6.41</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="375" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A375" s="0" t="s">
-        <v>771</v>
+        <v>767</v>
       </c>
       <c r="B375" s="6" t="s">
-        <v>772</v>
+        <v>768</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>772</v>
+        <v>768</v>
       </c>
       <c r="D375" s="0">
-        <v>9.58</v>
+        <v>17.29</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="376" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A376" s="0" t="s">
-        <v>773</v>
+        <v>769</v>
       </c>
       <c r="B376" s="6" t="s">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="D376" s="0">
-        <v>12.52</v>
+        <v>123.8</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="377" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A377" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A377" s="5"/>
+      <c r="B377" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="C377" s="5"/>
+      <c r="D377" s="5"/>
+      <c r="E377" s="5"/>
     </row>
     <row r="378" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A378" s="0" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
       <c r="B378" s="6" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>778</v>
+        <v>774</v>
       </c>
       <c r="D378" s="0">
-        <v>6.41</v>
+        <v>1.53</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="379" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A379" s="0" t="s">
-        <v>779</v>
+        <v>775</v>
       </c>
       <c r="B379" s="6" t="s">
-        <v>780</v>
+        <v>776</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="D379" s="0">
-        <v>17.29</v>
+        <v>7.03</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="380" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A380" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="B380" s="6" t="s">
+        <v>779</v>
+      </c>
+      <c r="C380" s="0" t="s">
+        <v>780</v>
+      </c>
+      <c r="D380" s="0">
+        <v>400</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A381" s="0" t="s">
         <v>781</v>
       </c>
-      <c r="B380" s="6" t="s">
+      <c r="B381" s="6" t="s">
         <v>782</v>
       </c>
-      <c r="C380" s="0" t="s">
+      <c r="C381" s="0" t="s">
         <v>782</v>
       </c>
-      <c r="D380" s="0">
-[...13 lines deleted...]
-      <c r="E381" s="5"/>
+      <c r="D381" s="0">
+        <v>0.8</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="382" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A382" s="0" t="s">
+        <v>783</v>
+      </c>
+      <c r="B382" s="6" t="s">
         <v>784</v>
       </c>
-      <c r="B382" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C382" s="0" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="D382" s="0">
-        <v>1.53</v>
+        <v>0.9</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="383" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A383" s="0" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="B383" s="6" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="D383" s="0">
-        <v>7.03</v>
+        <v>2.8</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="384" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A384" s="0" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="B384" s="6" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>792</v>
+        <v>788</v>
       </c>
       <c r="D384" s="0">
-        <v>400</v>
+        <v>1.3</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="385" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A385" s="0" t="s">
-        <v>793</v>
+        <v>789</v>
       </c>
       <c r="B385" s="6" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="D385" s="0">
-        <v>0.8</v>
+        <v>4.2</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="386" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A386" s="0" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
       <c r="B386" s="6" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="D386" s="0">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="387" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A387" s="0" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="B387" s="6" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="D387" s="0">
-        <v>2.8</v>
+        <v>2.31</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="388" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A388" s="0" t="s">
+        <v>796</v>
+      </c>
+      <c r="B388" s="6" t="s">
+        <v>797</v>
+      </c>
+      <c r="C388" s="0" t="s">
+        <v>797</v>
+      </c>
+      <c r="D388" s="0">
+        <v>3.23</v>
+      </c>
+      <c r="E388" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A389" s="5"/>
+      <c r="B389" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="C389" s="5"/>
+      <c r="D389" s="5"/>
+      <c r="E389" s="5"/>
+    </row>
+    <row r="390" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A390" s="5"/>
+      <c r="B390" s="5" t="s">
         <v>799</v>
       </c>
-      <c r="B388" s="6" t="s">
-[...44 lines deleted...]
-      </c>
+      <c r="C390" s="5"/>
+      <c r="D390" s="5"/>
+      <c r="E390" s="5"/>
     </row>
     <row r="391" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A391" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="B391" s="6" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
       <c r="D391" s="0">
-        <v>2.31</v>
+        <v>73.29</v>
       </c>
       <c r="E391" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="392" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A392" s="0" t="s">
-        <v>808</v>
+        <v>802</v>
       </c>
       <c r="B392" s="6" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="D392" s="0">
-        <v>3.23</v>
+        <v>107.6</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="393" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A393" s="5"/>
       <c r="B393" s="5" t="s">
-        <v>810</v>
+        <v>804</v>
       </c>
       <c r="C393" s="5"/>
       <c r="D393" s="5"/>
       <c r="E393" s="5"/>
     </row>
     <row r="394" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A394" s="5"/>
-[...5 lines deleted...]
-      <c r="E394" s="5"/>
+      <c r="A394" s="0" t="s">
+        <v>805</v>
+      </c>
+      <c r="B394" s="6" t="s">
+        <v>806</v>
+      </c>
+      <c r="C394" s="0" t="s">
+        <v>806</v>
+      </c>
+      <c r="D394" s="0">
+        <v>22.72</v>
+      </c>
+      <c r="E394" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="395" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A395" s="0" t="s">
-        <v>812</v>
+        <v>807</v>
       </c>
       <c r="B395" s="6" t="s">
-        <v>813</v>
+        <v>808</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>813</v>
+        <v>808</v>
       </c>
       <c r="D395" s="0">
-        <v>73.29</v>
+        <v>16.01</v>
       </c>
       <c r="E395" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="396" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A396" s="0" t="s">
-        <v>814</v>
+        <v>809</v>
       </c>
       <c r="B396" s="6" t="s">
-        <v>815</v>
+        <v>810</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="D396" s="0">
-        <v>107.6</v>
+        <v>11.83</v>
       </c>
       <c r="E396" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="397" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A397" s="5"/>
-[...5 lines deleted...]
-      <c r="E397" s="5"/>
+      <c r="A397" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="B397" s="6" t="s">
+        <v>813</v>
+      </c>
+      <c r="C397" s="0" t="s">
+        <v>813</v>
+      </c>
+      <c r="D397" s="0">
+        <v>20.81</v>
+      </c>
+      <c r="E397" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="398" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A398" s="0" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="B398" s="6" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="D398" s="0">
-        <v>22.72</v>
+        <v>13.88</v>
       </c>
       <c r="E398" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="399" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A399" s="0" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="B399" s="6" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="D399" s="0">
-        <v>16.01</v>
+        <v>48.95</v>
       </c>
       <c r="E399" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="400" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A400" s="0" t="s">
+        <v>818</v>
+      </c>
+      <c r="B400" s="6" t="s">
+        <v>819</v>
+      </c>
+      <c r="C400" s="0" t="s">
+        <v>820</v>
+      </c>
+      <c r="D400" s="0">
+        <v>10</v>
+      </c>
+      <c r="E400" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" outlineLevel="1">
+      <c r="A401" s="4"/>
+      <c r="B401" s="4" t="s">
         <v>821</v>
       </c>
-      <c r="B400" s="6" t="s">
+      <c r="C401" s="4"/>
+      <c r="D401" s="4"/>
+      <c r="E401" s="4"/>
+    </row>
+    <row r="402" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A402" s="5"/>
+      <c r="B402" s="5" t="s">
         <v>822</v>
       </c>
-      <c r="C400" s="0" t="s">
-[...41 lines deleted...]
-      </c>
+      <c r="C402" s="5"/>
+      <c r="D402" s="5"/>
+      <c r="E402" s="5"/>
     </row>
     <row r="403" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A403" s="0" t="s">
+        <v>823</v>
+      </c>
+      <c r="B403" s="6" t="s">
+        <v>824</v>
+      </c>
+      <c r="C403" s="0" t="s">
+        <v>825</v>
+      </c>
+      <c r="D403" s="0">
+        <v>48686</v>
+      </c>
+      <c r="E403" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A404" s="5"/>
+      <c r="B404" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="C404" s="5"/>
+      <c r="D404" s="5"/>
+      <c r="E404" s="5"/>
+    </row>
+    <row r="405" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A405" s="7"/>
+      <c r="B405" s="7" t="s">
+        <v>827</v>
+      </c>
+      <c r="C405" s="7"/>
+      <c r="D405" s="7"/>
+      <c r="E405" s="7"/>
+    </row>
+    <row r="406" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A406" s="0" t="s">
         <v>828</v>
       </c>
-      <c r="B403" s="6" t="s">
+      <c r="B406" s="6" t="s">
         <v>829</v>
       </c>
-      <c r="C403" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A404" s="0" t="s">
+      <c r="C406" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="B404" s="6" t="s">
+      <c r="D406" s="0">
+        <v>40280</v>
+      </c>
+      <c r="E406" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A407" s="0" t="s">
         <v>831</v>
       </c>
-      <c r="C404" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A405" s="0" t="s">
+      <c r="B407" s="6" t="s">
         <v>832</v>
       </c>
-      <c r="B405" s="6" t="s">
+      <c r="C407" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="D407" s="0">
+        <v>36977</v>
+      </c>
+      <c r="E407" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A408" s="0" t="s">
         <v>833</v>
       </c>
-      <c r="C405" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A406" s="0" t="s">
+      <c r="B408" s="6" t="s">
         <v>834</v>
       </c>
-      <c r="B406" s="6" t="s">
+      <c r="C408" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="C406" s="0" t="s">
+      <c r="D408" s="0">
+        <v>67433</v>
+      </c>
+      <c r="E408" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A409" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="B409" s="6" t="s">
+        <v>837</v>
+      </c>
+      <c r="C409" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="D406" s="0">
-[...13 lines deleted...]
-      <c r="C407" s="0" t="s">
+      <c r="D409" s="0">
+        <v>26631</v>
+      </c>
+      <c r="E409" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A410" s="7"/>
+      <c r="B410" s="7" t="s">
         <v>838</v>
       </c>
-      <c r="D407" s="0">
-[...8 lines deleted...]
-      <c r="B408" s="4" t="s">
+      <c r="C410" s="7"/>
+      <c r="D410" s="7"/>
+      <c r="E410" s="7"/>
+    </row>
+    <row r="411" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A411" s="0" t="s">
         <v>839</v>
       </c>
-      <c r="C408" s="4"/>
-[...5 lines deleted...]
-      <c r="B409" s="5" t="s">
+      <c r="B411" s="6" t="s">
         <v>840</v>
       </c>
-      <c r="C409" s="5"/>
-[...4 lines deleted...]
-      <c r="A410" s="0" t="s">
+      <c r="C411" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="D411" s="0">
+        <v>15125</v>
+      </c>
+      <c r="E411" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A412" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="B410" s="6" t="s">
+      <c r="B412" s="6" t="s">
         <v>842</v>
       </c>
-      <c r="C410" s="0" t="s">
-[...25 lines deleted...]
-      <c r="E412" s="7"/>
+      <c r="C412" s="0" t="s">
+        <v>842</v>
+      </c>
+      <c r="D412" s="0">
+        <v>23196</v>
+      </c>
+      <c r="E412" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="413" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A413" s="0" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="B413" s="6" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
       <c r="D413" s="0">
-        <v>40280</v>
+        <v>23535</v>
       </c>
       <c r="E413" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="414" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A414" s="0" t="s">
+        <v>845</v>
+      </c>
+      <c r="B414" s="6" t="s">
+        <v>846</v>
+      </c>
+      <c r="C414" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="D414" s="0">
+        <v>20916</v>
+      </c>
+      <c r="E414" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A415" s="7"/>
+      <c r="B415" s="7" t="s">
+        <v>847</v>
+      </c>
+      <c r="C415" s="7"/>
+      <c r="D415" s="7"/>
+      <c r="E415" s="7"/>
+    </row>
+    <row r="416" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A416" s="7"/>
+      <c r="B416" s="7" t="s">
+        <v>848</v>
+      </c>
+      <c r="C416" s="7"/>
+      <c r="D416" s="7"/>
+      <c r="E416" s="7"/>
+    </row>
+    <row r="417" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A417" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="B414" s="6" t="s">
+      <c r="B417" s="6" t="s">
         <v>850</v>
       </c>
-      <c r="C414" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A415" s="0" t="s">
+      <c r="C417" s="0" t="s">
         <v>851</v>
       </c>
-      <c r="B415" s="6" t="s">
-[...36 lines deleted...]
-      <c r="E417" s="7"/>
+      <c r="D417" s="0">
+        <v>21015</v>
+      </c>
+      <c r="E417" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="418" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A418" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="B418" s="6" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="D418" s="0">
-        <v>15125</v>
+        <v>20639</v>
       </c>
       <c r="E418" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="419" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A419" s="0" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="B419" s="6" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="D419" s="0">
-        <v>23196</v>
+        <v>22594</v>
       </c>
       <c r="E419" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="420" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A420" s="0" t="s">
+        <v>857</v>
+      </c>
+      <c r="B420" s="6" t="s">
+        <v>858</v>
+      </c>
+      <c r="C420" s="0" t="s">
+        <v>859</v>
+      </c>
+      <c r="D420" s="0">
+        <v>9800</v>
+      </c>
+      <c r="E420" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A421" s="7"/>
+      <c r="B421" s="7" t="s">
+        <v>860</v>
+      </c>
+      <c r="C421" s="7"/>
+      <c r="D421" s="7"/>
+      <c r="E421" s="7"/>
+    </row>
+    <row r="422" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A422" s="0" t="s">
         <v>861</v>
       </c>
-      <c r="B420" s="6" t="s">
+      <c r="B422" s="6" t="s">
         <v>862</v>
       </c>
-      <c r="C420" s="0" t="s">
+      <c r="C422" s="0" t="s">
         <v>862</v>
       </c>
-      <c r="D420" s="0">
-[...30 lines deleted...]
-      <c r="E422" s="7"/>
+      <c r="D422" s="0">
+        <v>13619</v>
+      </c>
+      <c r="E422" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="423" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A423" s="0" t="s">
+        <v>863</v>
+      </c>
+      <c r="B423" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="C423" s="0" t="s">
+        <v>864</v>
+      </c>
+      <c r="D423" s="0">
+        <v>11109</v>
+      </c>
+      <c r="E423" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A424" s="0" t="s">
+        <v>865</v>
+      </c>
+      <c r="B424" s="6" t="s">
         <v>866</v>
       </c>
-      <c r="B423" s="6" t="s">
-[...19 lines deleted...]
-      <c r="E424" s="7"/>
+      <c r="C424" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="D424" s="0">
+        <v>23696</v>
+      </c>
+      <c r="E424" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="425" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A425" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="B425" s="6" t="s">
+        <v>868</v>
+      </c>
+      <c r="C425" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="D425" s="0">
+        <v>33374</v>
+      </c>
+      <c r="E425" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A426" s="7"/>
+      <c r="B426" s="7" t="s">
+        <v>869</v>
+      </c>
+      <c r="C426" s="7"/>
+      <c r="D426" s="7"/>
+      <c r="E426" s="7"/>
+    </row>
+    <row r="427" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A427" s="5"/>
+      <c r="B427" s="5" t="s">
         <v>870</v>
       </c>
-      <c r="B425" s="6" t="s">
+      <c r="C427" s="5"/>
+      <c r="D427" s="5"/>
+      <c r="E427" s="5"/>
+    </row>
+    <row r="428" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A428" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="C425" s="0" t="s">
+      <c r="B428" s="6" t="s">
         <v>872</v>
       </c>
-      <c r="D425" s="0">
-[...7 lines deleted...]
-      <c r="A426" s="0" t="s">
+      <c r="C428" s="0" t="s">
         <v>873</v>
       </c>
-      <c r="B426" s="6" t="s">
+      <c r="D428" s="0">
+        <v>15813</v>
+      </c>
+      <c r="E428" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A429" s="0" t="s">
         <v>874</v>
       </c>
-      <c r="C426" s="0" t="s">
+      <c r="B429" s="6" t="s">
         <v>875</v>
       </c>
-      <c r="D426" s="0">
-[...7 lines deleted...]
-      <c r="A427" s="0" t="s">
+      <c r="C429" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="B427" s="6" t="s">
+      <c r="D429" s="0">
+        <v>23252</v>
+      </c>
+      <c r="E429" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A430" s="0" t="s">
         <v>877</v>
       </c>
-      <c r="C427" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A428" s="0" t="s">
+      <c r="B430" s="6" t="s">
         <v>878</v>
       </c>
-      <c r="B428" s="6" t="s">
+      <c r="C430" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="D430" s="0">
+        <v>8112</v>
+      </c>
+      <c r="E430" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A431" s="5"/>
+      <c r="B431" s="5" t="s">
         <v>879</v>
       </c>
-      <c r="C428" s="0" t="s">
+      <c r="C431" s="5"/>
+      <c r="D431" s="5"/>
+      <c r="E431" s="5"/>
+    </row>
+    <row r="432" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A432" s="0" t="s">
         <v>880</v>
       </c>
-      <c r="D428" s="0">
-[...8 lines deleted...]
-      <c r="B429" s="7" t="s">
+      <c r="B432" s="6" t="s">
         <v>881</v>
       </c>
-      <c r="C429" s="7"/>
-[...4 lines deleted...]
-      <c r="A430" s="0" t="s">
+      <c r="C432" s="0" t="s">
+        <v>881</v>
+      </c>
+      <c r="D432" s="0">
+        <v>60</v>
+      </c>
+      <c r="E432" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A433" s="0" t="s">
         <v>882</v>
       </c>
-      <c r="B430" s="6" t="s">
+      <c r="B433" s="6" t="s">
         <v>883</v>
       </c>
-      <c r="C430" s="0" t="s">
+      <c r="C433" s="0" t="s">
         <v>883</v>
       </c>
-      <c r="D430" s="0">
-[...7 lines deleted...]
-      <c r="A431" s="0" t="s">
+      <c r="D433" s="0">
+        <v>50</v>
+      </c>
+      <c r="E433" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A434" s="5"/>
+      <c r="B434" s="5" t="s">
         <v>884</v>
       </c>
-      <c r="B431" s="6" t="s">
+      <c r="C434" s="5"/>
+      <c r="D434" s="5"/>
+      <c r="E434" s="5"/>
+    </row>
+    <row r="435" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A435" s="0" t="s">
         <v>885</v>
       </c>
-      <c r="C431" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A432" s="0" t="s">
+      <c r="B435" s="6" t="s">
         <v>886</v>
       </c>
-      <c r="B432" s="6" t="s">
+      <c r="C435" s="0" t="s">
         <v>887</v>
       </c>
-      <c r="C432" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A433" s="0" t="s">
+      <c r="D435" s="0">
+        <v>16506</v>
+      </c>
+      <c r="E435" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A436" s="5"/>
+      <c r="B436" s="5" t="s">
         <v>888</v>
       </c>
-      <c r="B433" s="6" t="s">
+      <c r="C436" s="5"/>
+      <c r="D436" s="5"/>
+      <c r="E436" s="5"/>
+    </row>
+    <row r="437" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A437" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="C433" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A434" s="0" t="s">
+      <c r="B437" s="6" t="s">
         <v>890</v>
       </c>
-      <c r="B434" s="6" t="s">
+      <c r="C437" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="C434" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A435" s="0" t="s">
+      <c r="D437" s="0">
+        <v>9414</v>
+      </c>
+      <c r="E437" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" outlineLevel="1">
+      <c r="A438" s="4"/>
+      <c r="B438" s="4" t="s">
         <v>892</v>
       </c>
-      <c r="B435" s="6" t="s">
+      <c r="C438" s="4"/>
+      <c r="D438" s="4"/>
+      <c r="E438" s="4"/>
+    </row>
+    <row r="439" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A439" s="5"/>
+      <c r="B439" s="5" t="s">
         <v>893</v>
       </c>
-      <c r="C435" s="0" t="s">
-[...59 lines deleted...]
-      </c>
+      <c r="C439" s="5"/>
+      <c r="D439" s="5"/>
+      <c r="E439" s="5"/>
     </row>
     <row r="440" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A440" s="0" t="s">
-        <v>902</v>
+        <v>894</v>
       </c>
       <c r="B440" s="6" t="s">
-        <v>903</v>
+        <v>895</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>903</v>
+        <v>895</v>
       </c>
       <c r="D440" s="0">
-        <v>8112</v>
+        <v>60</v>
       </c>
       <c r="E440" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="441" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A441" s="5"/>
-[...5 lines deleted...]
-      <c r="E441" s="5"/>
+      <c r="A441" s="0" t="s">
+        <v>896</v>
+      </c>
+      <c r="B441" s="6" t="s">
+        <v>897</v>
+      </c>
+      <c r="C441" s="0" t="s">
+        <v>897</v>
+      </c>
+      <c r="D441" s="0">
+        <v>60</v>
+      </c>
+      <c r="E441" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="442" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A442" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A442" s="5"/>
+      <c r="B442" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="C442" s="5"/>
+      <c r="D442" s="5"/>
+      <c r="E442" s="5"/>
     </row>
     <row r="443" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A443" s="0" t="s">
-        <v>907</v>
+        <v>899</v>
       </c>
       <c r="B443" s="6" t="s">
-        <v>908</v>
+        <v>900</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>908</v>
+        <v>901</v>
       </c>
       <c r="D443" s="0">
-        <v>50</v>
+        <v>15.8</v>
       </c>
       <c r="E443" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="444" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A444" s="5"/>
-[...5 lines deleted...]
-      <c r="E444" s="5"/>
+      <c r="A444" s="0" t="s">
+        <v>902</v>
+      </c>
+      <c r="B444" s="6" t="s">
+        <v>903</v>
+      </c>
+      <c r="C444" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="D444" s="0">
+        <v>25.8</v>
+      </c>
+      <c r="E444" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="445" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A445" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="B445" s="6" t="s">
-        <v>911</v>
+        <v>906</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>912</v>
+        <v>907</v>
       </c>
       <c r="D445" s="0">
-        <v>30033</v>
+        <v>177</v>
       </c>
       <c r="E445" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="446" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A446" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="B446" s="6" t="s">
+        <v>909</v>
+      </c>
+      <c r="C446" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="D446" s="0">
+        <v>154</v>
+      </c>
+      <c r="E446" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A447" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="B447" s="6" t="s">
+        <v>912</v>
+      </c>
+      <c r="C447" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="B446" s="6" t="s">
-[...19 lines deleted...]
-      <c r="E447" s="5"/>
+      <c r="D447" s="0">
+        <v>250</v>
+      </c>
+      <c r="E447" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="448" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A448" s="0" t="s">
+        <v>914</v>
+      </c>
+      <c r="B448" s="6" t="s">
+        <v>915</v>
+      </c>
+      <c r="C448" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="D448" s="0">
+        <v>21</v>
+      </c>
+      <c r="E448" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A449" s="0" t="s">
         <v>917</v>
       </c>
-      <c r="B448" s="6" t="s">
+      <c r="B449" s="6" t="s">
         <v>918</v>
       </c>
-      <c r="C448" s="0" t="s">
+      <c r="C449" s="0" t="s">
+        <v>918</v>
+      </c>
+      <c r="D449" s="0">
+        <v>15</v>
+      </c>
+      <c r="E449" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A450" s="0" t="s">
         <v>919</v>
       </c>
-      <c r="D448" s="0">
-[...8 lines deleted...]
-      <c r="B449" s="4" t="s">
+      <c r="B450" s="6" t="s">
         <v>920</v>
       </c>
-      <c r="C449" s="4"/>
-[...5 lines deleted...]
-      <c r="B450" s="5" t="s">
+      <c r="C450" s="0" t="s">
         <v>921</v>
       </c>
-      <c r="C450" s="5"/>
-[...1 lines deleted...]
-      <c r="E450" s="5"/>
+      <c r="D450" s="0">
+        <v>15</v>
+      </c>
+      <c r="E450" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="451" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A451" s="0" t="s">
         <v>922</v>
       </c>
       <c r="B451" s="6" t="s">
         <v>923</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D451" s="0">
-        <v>60</v>
+        <v>96</v>
       </c>
       <c r="E451" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="452" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A452" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B452" s="6" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="D452" s="0">
-        <v>60</v>
+        <v>368.27</v>
       </c>
       <c r="E452" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="453" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A453" s="5"/>
-[...5 lines deleted...]
-      <c r="E453" s="5"/>
+      <c r="A453" s="0" t="s">
+        <v>928</v>
+      </c>
+      <c r="B453" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="C453" s="0" t="s">
+        <v>930</v>
+      </c>
+      <c r="D453" s="0">
+        <v>351.76</v>
+      </c>
+      <c r="E453" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="454" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A454" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="B454" s="6" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="D454" s="0">
-        <v>15.8</v>
+        <v>526.68</v>
       </c>
       <c r="E454" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="455" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A455" s="0" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="B455" s="6" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="D455" s="0">
-        <v>25.8</v>
+        <v>904.27</v>
       </c>
       <c r="E455" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="456" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A456" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="B456" s="6" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="D456" s="0">
-        <v>273</v>
+        <v>364</v>
       </c>
       <c r="E456" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="457" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A457" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="B457" s="6" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>938</v>
       </c>
       <c r="D457" s="0">
-        <v>237</v>
+        <v>452.14</v>
       </c>
       <c r="E457" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="458" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A458" s="0" t="s">
         <v>939</v>
       </c>
       <c r="B458" s="6" t="s">
         <v>940</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="D458" s="0">
-        <v>200</v>
+        <v>413.29</v>
       </c>
       <c r="E458" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="459" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A459" s="0" t="s">
+        <v>941</v>
+      </c>
+      <c r="B459" s="6" t="s">
         <v>942</v>
       </c>
-      <c r="B459" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C459" s="0" t="s">
-        <v>944</v>
+        <v>942</v>
       </c>
       <c r="D459" s="0">
-        <v>250</v>
+        <v>45.96</v>
       </c>
       <c r="E459" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="460" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A460" s="0" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
       <c r="B460" s="6" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="C460" s="0" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
       <c r="D460" s="0">
-        <v>35</v>
+        <v>35.92</v>
       </c>
       <c r="E460" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="461" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A461" s="0" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="B461" s="6" t="s">
-        <v>949</v>
+        <v>946</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>949</v>
+        <v>946</v>
       </c>
       <c r="D461" s="0">
-        <v>24</v>
+        <v>35.92</v>
       </c>
       <c r="E461" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="462" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A462" s="0" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="B462" s="6" t="s">
-        <v>951</v>
+        <v>948</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>952</v>
+        <v>948</v>
       </c>
       <c r="D462" s="0">
-        <v>24</v>
+        <v>45.36</v>
       </c>
       <c r="E462" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="463" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A463" s="0" t="s">
-        <v>953</v>
+        <v>949</v>
       </c>
       <c r="B463" s="6" t="s">
-        <v>954</v>
+        <v>950</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>955</v>
+        <v>950</v>
       </c>
       <c r="D463" s="0">
-        <v>158</v>
+        <v>26.53</v>
       </c>
       <c r="E463" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="464" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A464" s="0" t="s">
-        <v>956</v>
+        <v>951</v>
       </c>
       <c r="B464" s="6" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>958</v>
+        <v>952</v>
       </c>
       <c r="D464" s="0">
-        <v>368.27</v>
+        <v>10.64</v>
       </c>
       <c r="E464" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="465" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A465" s="0" t="s">
-        <v>959</v>
+        <v>953</v>
       </c>
       <c r="B465" s="6" t="s">
-        <v>960</v>
+        <v>954</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>961</v>
+        <v>955</v>
       </c>
       <c r="D465" s="0">
-        <v>351.76</v>
+        <v>10</v>
       </c>
       <c r="E465" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="466" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A466" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A466" s="5"/>
+      <c r="B466" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="C466" s="5"/>
+      <c r="D466" s="5"/>
+      <c r="E466" s="5"/>
     </row>
     <row r="467" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A467" s="0" t="s">
-        <v>964</v>
+        <v>957</v>
       </c>
       <c r="B467" s="6" t="s">
-        <v>965</v>
+        <v>958</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>965</v>
+        <v>959</v>
       </c>
       <c r="D467" s="0">
-        <v>904.27</v>
+        <v>110</v>
       </c>
       <c r="E467" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="468" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A468" s="0" t="s">
-        <v>966</v>
+        <v>960</v>
       </c>
       <c r="B468" s="6" t="s">
-        <v>967</v>
+        <v>961</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>967</v>
+        <v>959</v>
       </c>
       <c r="D468" s="0">
-        <v>364</v>
+        <v>110</v>
       </c>
       <c r="E468" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="469" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A469" s="0" t="s">
-        <v>968</v>
+        <v>962</v>
       </c>
       <c r="B469" s="6" t="s">
-        <v>969</v>
+        <v>963</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>969</v>
+        <v>964</v>
       </c>
       <c r="D469" s="0">
-        <v>452.14</v>
+        <v>209.2</v>
       </c>
       <c r="E469" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="470" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A470" s="0" t="s">
-        <v>970</v>
+        <v>965</v>
       </c>
       <c r="B470" s="6" t="s">
-        <v>971</v>
+        <v>966</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>971</v>
+        <v>967</v>
       </c>
       <c r="D470" s="0">
-        <v>413.29</v>
+        <v>202.8</v>
       </c>
       <c r="E470" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="471" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A471" s="0" t="s">
-        <v>972</v>
+        <v>968</v>
       </c>
       <c r="B471" s="6" t="s">
-        <v>973</v>
+        <v>969</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>973</v>
+        <v>969</v>
       </c>
       <c r="D471" s="0">
-        <v>45.96</v>
+        <v>232.4</v>
       </c>
       <c r="E471" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="472" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A472" s="0" t="s">
-        <v>974</v>
+        <v>970</v>
       </c>
       <c r="B472" s="6" t="s">
-        <v>975</v>
+        <v>971</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>975</v>
+        <v>971</v>
       </c>
       <c r="D472" s="0">
-        <v>35.92</v>
+        <v>2.5</v>
       </c>
       <c r="E472" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="473" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A473" s="0" t="s">
-        <v>976</v>
+        <v>972</v>
       </c>
       <c r="B473" s="6" t="s">
-        <v>977</v>
+        <v>973</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>977</v>
+        <v>974</v>
       </c>
       <c r="D473" s="0">
-        <v>35.92</v>
+        <v>65.18</v>
       </c>
       <c r="E473" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="474" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A474" s="0" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="B474" s="6" t="s">
-        <v>979</v>
+        <v>976</v>
       </c>
       <c r="C474" s="0" t="s">
-        <v>979</v>
+        <v>974</v>
       </c>
       <c r="D474" s="0">
-        <v>45.36</v>
+        <v>15</v>
       </c>
       <c r="E474" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="475" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A475" s="0" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
       <c r="B475" s="6" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="C475" s="0" t="s">
-        <v>981</v>
+        <v>974</v>
       </c>
       <c r="D475" s="0">
-        <v>26.53</v>
+        <v>27.7</v>
       </c>
       <c r="E475" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="476" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A476" s="0" t="s">
-        <v>982</v>
+        <v>979</v>
       </c>
       <c r="B476" s="6" t="s">
-        <v>983</v>
+        <v>980</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>983</v>
+        <v>974</v>
       </c>
       <c r="D476" s="0">
-        <v>10.64</v>
+        <v>44</v>
       </c>
       <c r="E476" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="477" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A477" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="B477" s="6" t="s">
+        <v>982</v>
+      </c>
+      <c r="C477" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="D477" s="0">
+        <v>34</v>
+      </c>
+      <c r="E477" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="478" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A478" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="B478" s="6" t="s">
         <v>984</v>
       </c>
-      <c r="B477" s="6" t="s">
-[...19 lines deleted...]
-      <c r="E478" s="5"/>
+      <c r="C478" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="D478" s="0">
+        <v>174</v>
+      </c>
+      <c r="E478" s="0" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="479" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A479" s="0" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="B479" s="6" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>990</v>
+        <v>986</v>
       </c>
       <c r="D479" s="0">
-        <v>110</v>
+        <v>490.4</v>
       </c>
       <c r="E479" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="480" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A480" s="0" t="s">
-        <v>991</v>
+        <v>987</v>
       </c>
       <c r="B480" s="6" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>990</v>
+        <v>988</v>
       </c>
       <c r="D480" s="0">
-        <v>110</v>
+        <v>537.2</v>
       </c>
       <c r="E480" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="481" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A481" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="B481" s="6" t="s">
-        <v>994</v>
+        <v>990</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>995</v>
+        <v>990</v>
       </c>
       <c r="D481" s="0">
-        <v>100</v>
+        <v>60.81</v>
       </c>
       <c r="E481" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="482" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A482" s="0" t="s">
-        <v>996</v>
+        <v>991</v>
       </c>
       <c r="B482" s="6" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="C482" s="0" t="s">
-        <v>998</v>
+        <v>992</v>
       </c>
       <c r="D482" s="0">
-        <v>110</v>
+        <v>92.31</v>
       </c>
       <c r="E482" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="483" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A483" s="0" t="s">
-        <v>999</v>
+        <v>993</v>
       </c>
       <c r="B483" s="6" t="s">
-        <v>1000</v>
+        <v>994</v>
       </c>
       <c r="C483" s="0" t="s">
-        <v>1001</v>
+        <v>994</v>
       </c>
       <c r="D483" s="0">
-        <v>100</v>
+        <v>38.25</v>
       </c>
       <c r="E483" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="484" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A484" s="0" t="s">
-        <v>1002</v>
+        <v>995</v>
       </c>
       <c r="B484" s="6" t="s">
-        <v>1003</v>
+        <v>996</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>1004</v>
+        <v>997</v>
       </c>
       <c r="D484" s="0">
-        <v>209.2</v>
+        <v>9</v>
       </c>
       <c r="E484" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="485" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A485" s="0" t="s">
-        <v>1005</v>
+        <v>998</v>
       </c>
       <c r="B485" s="6" t="s">
-        <v>1006</v>
+        <v>999</v>
       </c>
       <c r="C485" s="0" t="s">
-        <v>1007</v>
+        <v>1000</v>
       </c>
       <c r="D485" s="0">
-        <v>202.8</v>
+        <v>4.59</v>
       </c>
       <c r="E485" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="486" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A486" s="0" t="s">
-        <v>1008</v>
+        <v>1001</v>
       </c>
       <c r="B486" s="6" t="s">
-        <v>1009</v>
+        <v>1002</v>
       </c>
       <c r="C486" s="0" t="s">
-        <v>1009</v>
+        <v>1002</v>
       </c>
       <c r="D486" s="0">
-        <v>232.4</v>
+        <v>0.99</v>
       </c>
       <c r="E486" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="487" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A487" s="0" t="s">
-        <v>1010</v>
+        <v>1003</v>
       </c>
       <c r="B487" s="6" t="s">
-        <v>1011</v>
+        <v>1004</v>
       </c>
       <c r="C487" s="0" t="s">
-        <v>1011</v>
+        <v>1004</v>
       </c>
       <c r="D487" s="0">
-        <v>2.5</v>
+        <v>5.47</v>
       </c>
       <c r="E487" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="488" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A488" s="0" t="s">
-        <v>1012</v>
+        <v>1005</v>
       </c>
       <c r="B488" s="6" t="s">
-        <v>1013</v>
+        <v>1006</v>
       </c>
       <c r="C488" s="0" t="s">
-        <v>1014</v>
+        <v>1006</v>
       </c>
       <c r="D488" s="0">
-        <v>65.18</v>
+        <v>17.57</v>
       </c>
       <c r="E488" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="489" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A489" s="0" t="s">
-        <v>1015</v>
+        <v>1007</v>
       </c>
       <c r="B489" s="6" t="s">
-        <v>1016</v>
+        <v>1008</v>
       </c>
       <c r="C489" s="0" t="s">
-        <v>1014</v>
+        <v>1008</v>
       </c>
       <c r="D489" s="0">
-        <v>15</v>
+        <v>10.04</v>
       </c>
       <c r="E489" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="490" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A490" s="0" t="s">
-        <v>1017</v>
+        <v>1009</v>
       </c>
       <c r="B490" s="6" t="s">
-        <v>1018</v>
+        <v>1010</v>
       </c>
       <c r="C490" s="0" t="s">
-        <v>1014</v>
+        <v>1010</v>
       </c>
       <c r="D490" s="0">
-        <v>27.7</v>
+        <v>6.79</v>
       </c>
       <c r="E490" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="491" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A491" s="0" t="s">
-        <v>1019</v>
+        <v>1011</v>
       </c>
       <c r="B491" s="6" t="s">
-        <v>1020</v>
+        <v>1012</v>
       </c>
       <c r="C491" s="0" t="s">
-        <v>1014</v>
+        <v>1012</v>
       </c>
       <c r="D491" s="0">
-        <v>44</v>
+        <v>7.53</v>
       </c>
       <c r="E491" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="492" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A492" s="0" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="B492" s="6" t="s">
-        <v>1022</v>
+        <v>1014</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="D492" s="0">
-        <v>34</v>
+        <v>98.83</v>
       </c>
       <c r="E492" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="493" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A493" s="0" t="s">
-        <v>1023</v>
+        <v>1016</v>
       </c>
       <c r="B493" s="6" t="s">
-        <v>1024</v>
+        <v>1017</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="D493" s="0">
-        <v>174</v>
+        <v>159.83</v>
       </c>
       <c r="E493" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="494" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A494" s="0" t="s">
-        <v>1025</v>
+        <v>1018</v>
       </c>
       <c r="B494" s="6" t="s">
-        <v>1026</v>
+        <v>1019</v>
       </c>
       <c r="C494" s="0" t="s">
-        <v>1026</v>
+        <v>1020</v>
       </c>
       <c r="D494" s="0">
-        <v>490.4</v>
+        <v>159.83</v>
       </c>
       <c r="E494" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="495" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A495" s="0" t="s">
-        <v>1027</v>
+        <v>1021</v>
       </c>
       <c r="B495" s="6" t="s">
-        <v>1028</v>
+        <v>1022</v>
       </c>
       <c r="C495" s="0" t="s">
-        <v>1028</v>
+        <v>1020</v>
       </c>
       <c r="D495" s="0">
-        <v>537.2</v>
+        <v>98.83</v>
       </c>
       <c r="E495" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="496" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A496" s="0" t="s">
-        <v>1029</v>
+        <v>1023</v>
       </c>
       <c r="B496" s="6" t="s">
-        <v>1030</v>
+        <v>1024</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>1030</v>
+        <v>1020</v>
       </c>
       <c r="D496" s="0">
-        <v>60.81</v>
+        <v>78.73</v>
       </c>
       <c r="E496" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="497" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A497" s="0" t="s">
-        <v>1031</v>
+        <v>1025</v>
       </c>
       <c r="B497" s="6" t="s">
-        <v>1032</v>
+        <v>1026</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>1032</v>
+        <v>1015</v>
       </c>
       <c r="D497" s="0">
-        <v>92.31</v>
+        <v>78.73</v>
       </c>
       <c r="E497" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="498" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A498" s="0" t="s">
-        <v>1033</v>
+        <v>1027</v>
       </c>
       <c r="B498" s="6" t="s">
-        <v>1034</v>
+        <v>1028</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>1034</v>
+        <v>1028</v>
       </c>
       <c r="D498" s="0">
-        <v>38.25</v>
+        <v>0.69</v>
       </c>
       <c r="E498" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="499" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A499" s="0" t="s">
-        <v>1035</v>
+        <v>1029</v>
       </c>
       <c r="B499" s="6" t="s">
-        <v>1036</v>
+        <v>1030</v>
       </c>
       <c r="C499" s="0" t="s">
-        <v>1037</v>
+        <v>1030</v>
       </c>
       <c r="D499" s="0">
-        <v>105</v>
+        <v>537.2</v>
       </c>
       <c r="E499" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="500" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A500" s="0" t="s">
-        <v>1038</v>
+        <v>1031</v>
       </c>
       <c r="B500" s="6" t="s">
-        <v>1039</v>
+        <v>1032</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>1039</v>
+        <v>1032</v>
       </c>
       <c r="D500" s="0">
-        <v>92</v>
+        <v>490.4</v>
       </c>
       <c r="E500" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="501" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A501" s="0" t="s">
-        <v>1040</v>
+        <v>1033</v>
       </c>
       <c r="B501" s="6" t="s">
-        <v>1041</v>
+        <v>1034</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>1041</v>
+        <v>1034</v>
       </c>
       <c r="D501" s="0">
-        <v>0.9</v>
+        <v>60</v>
       </c>
       <c r="E501" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="502" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A502" s="0" t="s">
-        <v>1042</v>
+        <v>1035</v>
       </c>
       <c r="B502" s="6" t="s">
-        <v>1043</v>
+        <v>1036</v>
       </c>
       <c r="C502" s="0" t="s">
-        <v>1043</v>
+        <v>1036</v>
       </c>
       <c r="D502" s="0">
-        <v>1.32</v>
+        <v>0.9</v>
       </c>
       <c r="E502" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="503" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A503" s="0" t="s">
-        <v>1044</v>
+        <v>1037</v>
       </c>
       <c r="B503" s="6" t="s">
-        <v>1045</v>
+        <v>1038</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>1045</v>
+        <v>1038</v>
       </c>
       <c r="D503" s="0">
-        <v>1.99</v>
+        <v>13.19</v>
       </c>
       <c r="E503" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="504" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A504" s="0" t="s">
-        <v>1046</v>
+        <v>1039</v>
       </c>
       <c r="B504" s="6" t="s">
-        <v>1047</v>
+        <v>1040</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>1048</v>
+        <v>1040</v>
       </c>
       <c r="D504" s="0">
-        <v>12.88</v>
+        <v>2.18</v>
       </c>
       <c r="E504" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="505" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A505" s="0" t="s">
-        <v>1049</v>
+        <v>1041</v>
       </c>
       <c r="B505" s="6" t="s">
-        <v>1050</v>
+        <v>1042</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>1051</v>
+        <v>1042</v>
       </c>
       <c r="D505" s="0">
-        <v>4.59</v>
+        <v>25</v>
       </c>
       <c r="E505" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="506" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A506" s="0" t="s">
-        <v>1052</v>
+        <v>1043</v>
       </c>
       <c r="B506" s="6" t="s">
-        <v>1053</v>
-[...3 lines deleted...]
-      </c>
+        <v>1044</v>
+      </c>
+      <c r="C506" s="0"/>
       <c r="D506" s="0">
-        <v>0.99</v>
+        <v>0.9</v>
       </c>
       <c r="E506" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="507" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A507" s="0" t="s">
-        <v>1054</v>
+        <v>1045</v>
       </c>
       <c r="B507" s="6" t="s">
-        <v>1055</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="C507" s="0"/>
       <c r="D507" s="0">
-        <v>1.1</v>
+        <v>30</v>
       </c>
       <c r="E507" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="508" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A508" s="0" t="s">
-        <v>1056</v>
+        <v>1047</v>
       </c>
       <c r="B508" s="6" t="s">
-        <v>1057</v>
-[...3 lines deleted...]
-      </c>
+        <v>1048</v>
+      </c>
+      <c r="C508" s="0"/>
       <c r="D508" s="0">
-        <v>5.47</v>
+        <v>2.5</v>
       </c>
       <c r="E508" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="509" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A509" s="0" t="s">
-        <v>1058</v>
+        <v>1049</v>
       </c>
       <c r="B509" s="6" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1050</v>
+      </c>
+      <c r="C509" s="0"/>
       <c r="D509" s="0">
-        <v>17.57</v>
+        <v>1</v>
       </c>
       <c r="E509" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="510" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A510" s="0" t="s">
-        <v>1060</v>
+        <v>1051</v>
       </c>
       <c r="B510" s="6" t="s">
-        <v>1061</v>
-[...3 lines deleted...]
-      </c>
+        <v>1052</v>
+      </c>
+      <c r="C510" s="0"/>
       <c r="D510" s="0">
-        <v>10.04</v>
+        <v>1</v>
       </c>
       <c r="E510" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="511" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A511" s="0" t="s">
-        <v>1062</v>
+        <v>1053</v>
       </c>
       <c r="B511" s="6" t="s">
-        <v>1063</v>
-[...3 lines deleted...]
-      </c>
+        <v>1054</v>
+      </c>
+      <c r="C511" s="0"/>
       <c r="D511" s="0">
-        <v>2.69</v>
+        <v>20</v>
       </c>
       <c r="E511" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="512" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A512" s="0" t="s">
-        <v>1064</v>
+        <v>1055</v>
       </c>
       <c r="B512" s="6" t="s">
-        <v>1065</v>
-[...3 lines deleted...]
-      </c>
+        <v>1056</v>
+      </c>
+      <c r="C512" s="0"/>
       <c r="D512" s="0">
-        <v>6.79</v>
+        <v>250</v>
       </c>
       <c r="E512" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="513" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A513" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A513" s="5"/>
+      <c r="B513" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C513" s="5"/>
+      <c r="D513" s="5"/>
+      <c r="E513" s="5"/>
     </row>
     <row r="514" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A514" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A514" s="5"/>
+      <c r="B514" s="5" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C514" s="5"/>
+      <c r="D514" s="5"/>
+      <c r="E514" s="5"/>
     </row>
     <row r="515" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A515" s="0" t="s">
-        <v>1071</v>
+        <v>1059</v>
       </c>
       <c r="B515" s="6" t="s">
-        <v>1072</v>
+        <v>1060</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>1070</v>
+        <v>1061</v>
       </c>
       <c r="D515" s="0">
-        <v>159.83</v>
+        <v>42.9</v>
       </c>
       <c r="E515" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="516" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A516" s="0" t="s">
-        <v>1073</v>
+        <v>1062</v>
       </c>
       <c r="B516" s="6" t="s">
-        <v>1074</v>
+        <v>1063</v>
       </c>
       <c r="C516" s="0" t="s">
-        <v>1075</v>
+        <v>1064</v>
       </c>
       <c r="D516" s="0">
-        <v>159.83</v>
+        <v>8</v>
       </c>
       <c r="E516" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="517" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A517" s="0" t="s">
-        <v>1076</v>
+        <v>1065</v>
       </c>
       <c r="B517" s="6" t="s">
-        <v>1077</v>
+        <v>1066</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>1075</v>
+        <v>1067</v>
       </c>
       <c r="D517" s="0">
-        <v>98.83</v>
+        <v>300</v>
       </c>
       <c r="E517" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="518" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A518" s="0" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B518" s="6" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C518" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D518" s="0">
+        <v>320</v>
+      </c>
+      <c r="E518" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="519" spans="1:5" outlineLevel="1">
+      <c r="A519" s="4"/>
+      <c r="B519" s="4" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C519" s="4"/>
+      <c r="D519" s="4"/>
+      <c r="E519" s="4"/>
+    </row>
+    <row r="520" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A520" s="5"/>
+      <c r="B520" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="C520" s="5"/>
+      <c r="D520" s="5"/>
+      <c r="E520" s="5"/>
+    </row>
+    <row r="521" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A521" s="7"/>
+      <c r="B521" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C521" s="7"/>
+      <c r="D521" s="7"/>
+      <c r="E521" s="7"/>
+    </row>
+    <row r="522" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A522" s="0" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B522" s="6" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C522" s="0"/>
+      <c r="D522" s="0">
+        <v>600</v>
+      </c>
+      <c r="E522" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="523" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A523" s="7"/>
+      <c r="B523" s="7" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C523" s="7"/>
+      <c r="D523" s="7"/>
+      <c r="E523" s="7"/>
+    </row>
+    <row r="524" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A524" s="7"/>
+      <c r="B524" s="7" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C524" s="7"/>
+      <c r="D524" s="7"/>
+      <c r="E524" s="7"/>
+    </row>
+    <row r="525" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A525" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B525" s="6" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C525" s="0" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D525" s="0">
+        <v>29950</v>
+      </c>
+      <c r="E525" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="526" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A526" s="7"/>
+      <c r="B526" s="7" t="s">
         <v>1078</v>
       </c>
-      <c r="B518" s="6" t="s">
+      <c r="C526" s="7"/>
+      <c r="D526" s="7"/>
+      <c r="E526" s="7"/>
+    </row>
+    <row r="527" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A527" s="7"/>
+      <c r="B527" s="7" t="s">
         <v>1079</v>
       </c>
-      <c r="C518" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E518" s="0" t="s">
+      <c r="C527" s="7"/>
+      <c r="D527" s="7"/>
+      <c r="E527" s="7"/>
+    </row>
+    <row r="528" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A528" s="7"/>
+      <c r="B528" s="7" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C528" s="7"/>
+      <c r="D528" s="7"/>
+      <c r="E528" s="7"/>
+    </row>
+    <row r="529" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A529" s="7"/>
+      <c r="B529" s="7" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C529" s="7"/>
+      <c r="D529" s="7"/>
+      <c r="E529" s="7"/>
+    </row>
+    <row r="530" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A530" s="7"/>
+      <c r="B530" s="7" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C530" s="7"/>
+      <c r="D530" s="7"/>
+      <c r="E530" s="7"/>
+    </row>
+    <row r="531" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A531" s="5"/>
+      <c r="B531" s="5" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C531" s="5"/>
+      <c r="D531" s="5"/>
+      <c r="E531" s="5"/>
+    </row>
+    <row r="532" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A532" s="7"/>
+      <c r="B532" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="C532" s="7"/>
+      <c r="D532" s="7"/>
+      <c r="E532" s="7"/>
+    </row>
+    <row r="533" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A533" s="0" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B533" s="6" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C533" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D533" s="0">
+        <v>38.75</v>
+      </c>
+      <c r="E533" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="534" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A534" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B534" s="6" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C534" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D534" s="0">
+        <v>69.74</v>
+      </c>
+      <c r="E534" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="535" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A535" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B535" s="6" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C535" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D535" s="0">
+        <v>12</v>
+      </c>
+      <c r="E535" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="536" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A536" s="7"/>
+      <c r="B536" s="7" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C536" s="7"/>
+      <c r="D536" s="7"/>
+      <c r="E536" s="7"/>
+    </row>
+    <row r="537" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A537" s="7"/>
+      <c r="B537" s="7" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C537" s="7"/>
+      <c r="D537" s="7"/>
+      <c r="E537" s="7"/>
+    </row>
+    <row r="538" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A538" s="7"/>
+      <c r="B538" s="7" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C538" s="7"/>
+      <c r="D538" s="7"/>
+      <c r="E538" s="7"/>
+    </row>
+    <row r="539" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A539" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B539" s="6" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C539" s="0" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D539" s="0">
+        <v>782</v>
+      </c>
+      <c r="E539" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="540" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A540" s="0" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B540" s="6" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C540" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D540" s="0">
+        <v>102</v>
+      </c>
+      <c r="E540" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="541" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A541" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B541" s="6" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C541" s="0" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D541" s="0">
+        <v>102</v>
+      </c>
+      <c r="E541" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="542" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A542" s="0" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B542" s="6" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C542" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D542" s="0">
+        <v>101</v>
+      </c>
+      <c r="E542" s="0" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="519" spans="1:5" hidden="true" outlineLevel="2">
-[...203 lines deleted...]
-      <c r="B531" s="6" t="s">
+    <row r="543" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A543" s="0" t="s">
         <v>1105</v>
       </c>
-      <c r="C531" s="0"/>
-[...8 lines deleted...]
-      <c r="A532" s="0" t="s">
+      <c r="B543" s="6" t="s">
         <v>1106</v>
       </c>
-      <c r="B532" s="6" t="s">
-[...157 lines deleted...]
-      <c r="E543" s="5"/>
+      <c r="C543" s="0" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D543" s="0">
+        <v>102</v>
+      </c>
+      <c r="E543" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="544" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A544" s="7"/>
       <c r="B544" s="7" t="s">
-        <v>151</v>
+        <v>1107</v>
       </c>
       <c r="C544" s="7"/>
       <c r="D544" s="7"/>
       <c r="E544" s="7"/>
     </row>
     <row r="545" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A545" s="7"/>
-[...5 lines deleted...]
-      <c r="E545" s="7"/>
+      <c r="A545" s="0" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B545" s="6" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C545" s="0" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D545" s="0">
+        <v>154</v>
+      </c>
+      <c r="E545" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="546" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A546" s="7"/>
       <c r="B546" s="7" t="s">
-        <v>1129</v>
+        <v>1111</v>
       </c>
       <c r="C546" s="7"/>
       <c r="D546" s="7"/>
       <c r="E546" s="7"/>
     </row>
     <row r="547" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A547" s="0" t="s">
-        <v>1130</v>
+        <v>1112</v>
       </c>
       <c r="B547" s="6" t="s">
-        <v>1131</v>
+        <v>1113</v>
       </c>
       <c r="C547" s="0" t="s">
-        <v>1132</v>
+        <v>1114</v>
       </c>
       <c r="D547" s="0">
-        <v>39795</v>
+        <v>542.44</v>
       </c>
       <c r="E547" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="548" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A548" s="7"/>
       <c r="B548" s="7" t="s">
-        <v>1133</v>
+        <v>1115</v>
       </c>
       <c r="C548" s="7"/>
       <c r="D548" s="7"/>
       <c r="E548" s="7"/>
     </row>
     <row r="549" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A549" s="7"/>
-[...5 lines deleted...]
-      <c r="E549" s="7"/>
+      <c r="A549" s="0" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B549" s="6" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C549" s="0" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D549" s="0">
+        <v>358</v>
+      </c>
+      <c r="E549" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="550" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A550" s="7"/>
-[...14 lines deleted...]
-      <c r="E551" s="7"/>
+      <c r="A550" s="0" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B550" s="6" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C550" s="0" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D550" s="0">
+        <v>309.96</v>
+      </c>
+      <c r="E550" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="551" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A551" s="5"/>
+      <c r="B551" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C551" s="5"/>
+      <c r="D551" s="5"/>
+      <c r="E551" s="5"/>
     </row>
     <row r="552" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A552" s="7"/>
       <c r="B552" s="7" t="s">
-        <v>1137</v>
+        <v>1123</v>
       </c>
       <c r="C552" s="7"/>
       <c r="D552" s="7"/>
       <c r="E552" s="7"/>
     </row>
-    <row r="553" spans="1:5" hidden="true" outlineLevel="2">
-[...6 lines deleted...]
-      <c r="E553" s="5"/>
+    <row r="553" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A553" s="0" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B553" s="6" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C553" s="0" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D553" s="0">
+        <v>350</v>
+      </c>
+      <c r="E553" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="554" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A554" s="7"/>
-[...5 lines deleted...]
-      <c r="E554" s="7"/>
+      <c r="A554" s="0" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B554" s="6" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C554" s="0" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D554" s="0">
+        <v>238</v>
+      </c>
+      <c r="E554" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="555" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A555" s="0" t="s">
-        <v>1139</v>
+        <v>1130</v>
       </c>
       <c r="B555" s="6" t="s">
-        <v>1140</v>
+        <v>1131</v>
       </c>
       <c r="C555" s="0" t="s">
-        <v>1141</v>
+        <v>1132</v>
       </c>
       <c r="D555" s="0">
-        <v>116.48</v>
+        <v>238</v>
       </c>
       <c r="E555" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="556" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A556" s="0" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B556" s="6" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C556" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D556" s="0">
+        <v>5000</v>
+      </c>
+      <c r="E556" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="557" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A557" s="7"/>
+      <c r="B557" s="7" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C557" s="7"/>
+      <c r="D557" s="7"/>
+      <c r="E557" s="7"/>
+    </row>
+    <row r="558" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A558" s="0" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B558" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C558" s="0" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D558" s="0">
+        <v>3700</v>
+      </c>
+      <c r="E558" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="559" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A559" s="0" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B559" s="6" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C559" s="0" t="s">
         <v>1142</v>
       </c>
-      <c r="B556" s="6" t="s">
-[...45 lines deleted...]
-      <c r="E559" s="7"/>
+      <c r="D559" s="0">
+        <v>350</v>
+      </c>
+      <c r="E559" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="560" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A560" s="7"/>
       <c r="B560" s="7" t="s">
-        <v>1149</v>
+        <v>1143</v>
       </c>
       <c r="C560" s="7"/>
       <c r="D560" s="7"/>
       <c r="E560" s="7"/>
     </row>
     <row r="561" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A561" s="0" t="s">
-        <v>1150</v>
+        <v>1144</v>
       </c>
       <c r="B561" s="6" t="s">
-        <v>1151</v>
+        <v>1145</v>
       </c>
       <c r="C561" s="0" t="s">
-        <v>1152</v>
+        <v>1146</v>
       </c>
       <c r="D561" s="0">
-        <v>950</v>
+        <v>200</v>
       </c>
       <c r="E561" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="562" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A562" s="0" t="s">
-        <v>1153</v>
+        <v>1147</v>
       </c>
       <c r="B562" s="6" t="s">
-        <v>1154</v>
+        <v>1148</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="D562" s="0">
-        <v>157</v>
+        <v>263</v>
       </c>
       <c r="E562" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="563" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A563" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
       <c r="B563" s="6" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="C563" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="D563" s="0">
-        <v>157</v>
+        <v>2660</v>
       </c>
       <c r="E563" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="564" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A564" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A564" s="7"/>
+      <c r="B564" s="7" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C564" s="7"/>
+      <c r="D564" s="7"/>
+      <c r="E564" s="7"/>
     </row>
     <row r="565" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A565" s="0" t="s">
-        <v>1160</v>
+        <v>1154</v>
       </c>
       <c r="B565" s="6" t="s">
-        <v>1161</v>
+        <v>1155</v>
       </c>
       <c r="C565" s="0" t="s">
-        <v>1161</v>
+        <v>1156</v>
       </c>
       <c r="D565" s="0">
-        <v>157</v>
+        <v>55</v>
       </c>
       <c r="E565" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="566" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A566" s="7"/>
-[...5 lines deleted...]
-      <c r="E566" s="7"/>
+      <c r="A566" s="0" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B566" s="6" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C566" s="0" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D566" s="0">
+        <v>85</v>
+      </c>
+      <c r="E566" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="567" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A567" s="0" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B567" s="6" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C567" s="0" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D567" s="0">
+        <v>55</v>
+      </c>
+      <c r="E567" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="568" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A568" s="0" t="s">
         <v>1163</v>
       </c>
-      <c r="B567" s="6" t="s">
+      <c r="B568" s="6" t="s">
         <v>1164</v>
       </c>
-      <c r="C567" s="0" t="s">
+      <c r="C568" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D568" s="0">
+        <v>55</v>
+      </c>
+      <c r="E568" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="569" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A569" s="5"/>
+      <c r="B569" s="5" t="s">
         <v>1165</v>
       </c>
-      <c r="D567" s="0">
-[...30 lines deleted...]
-      </c>
+      <c r="C569" s="5"/>
+      <c r="D569" s="5"/>
+      <c r="E569" s="5"/>
     </row>
     <row r="570" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A570" s="7"/>
       <c r="B570" s="7" t="s">
-        <v>1170</v>
+        <v>1166</v>
       </c>
       <c r="C570" s="7"/>
       <c r="D570" s="7"/>
       <c r="E570" s="7"/>
     </row>
     <row r="571" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A571" s="0" t="s">
+      <c r="A571" s="7"/>
+      <c r="B571" s="7" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C571" s="7"/>
+      <c r="D571" s="7"/>
+      <c r="E571" s="7"/>
+    </row>
+    <row r="572" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A572" s="7"/>
+      <c r="B572" s="7" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C572" s="7"/>
+      <c r="D572" s="7"/>
+      <c r="E572" s="7"/>
+    </row>
+    <row r="573" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A573" s="0" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B573" s="6" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C573" s="0" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D573" s="0">
+        <v>1003</v>
+      </c>
+      <c r="E573" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="574" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A574" s="0" t="s">
         <v>1171</v>
       </c>
-      <c r="B571" s="6" t="s">
+      <c r="B574" s="6" t="s">
         <v>1172</v>
       </c>
-      <c r="C571" s="0" t="s">
-[...42 lines deleted...]
-      <c r="E574" s="7"/>
+      <c r="C574" s="0" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D574" s="0">
+        <v>677</v>
+      </c>
+      <c r="E574" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="575" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A575" s="0" t="s">
-        <v>1179</v>
+        <v>1173</v>
       </c>
       <c r="B575" s="6" t="s">
-        <v>1180</v>
+        <v>1174</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>1181</v>
+        <v>1174</v>
       </c>
       <c r="D575" s="0">
-        <v>450</v>
+        <v>4996</v>
       </c>
       <c r="E575" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="576" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A576" s="0" t="s">
-        <v>1182</v>
+        <v>1175</v>
       </c>
       <c r="B576" s="6" t="s">
-        <v>1183</v>
+        <v>1176</v>
       </c>
       <c r="C576" s="0" t="s">
-        <v>1184</v>
+        <v>1176</v>
       </c>
       <c r="D576" s="0">
-        <v>578</v>
+        <v>676</v>
       </c>
       <c r="E576" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="577" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A577" s="0" t="s">
-        <v>1185</v>
+        <v>1177</v>
       </c>
       <c r="B577" s="6" t="s">
-        <v>1186</v>
+        <v>1178</v>
       </c>
       <c r="C577" s="0" t="s">
-        <v>1187</v>
+        <v>1178</v>
       </c>
       <c r="D577" s="0">
-        <v>578</v>
+        <v>4960</v>
       </c>
       <c r="E577" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="578" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A578" s="0" t="s">
-        <v>1188</v>
+        <v>1179</v>
       </c>
       <c r="B578" s="6" t="s">
-        <v>1189</v>
+        <v>1180</v>
       </c>
       <c r="C578" s="0" t="s">
-        <v>1190</v>
+        <v>1180</v>
       </c>
       <c r="D578" s="0">
-        <v>6500</v>
+        <v>5144</v>
       </c>
       <c r="E578" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="579" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A579" s="7"/>
-[...5 lines deleted...]
-      <c r="E579" s="7"/>
+      <c r="A579" s="0" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B579" s="6" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C579" s="0" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D579" s="0">
+        <v>3435</v>
+      </c>
+      <c r="E579" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="580" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A580" s="0" t="s">
-        <v>1192</v>
+        <v>1183</v>
       </c>
       <c r="B580" s="6" t="s">
-        <v>1193</v>
+        <v>1184</v>
       </c>
       <c r="C580" s="0" t="s">
-        <v>1194</v>
+        <v>1184</v>
       </c>
       <c r="D580" s="0">
-        <v>5850</v>
+        <v>60</v>
       </c>
       <c r="E580" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="581" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A581" s="7"/>
       <c r="B581" s="7" t="s">
-        <v>1195</v>
+        <v>1185</v>
       </c>
       <c r="C581" s="7"/>
       <c r="D581" s="7"/>
       <c r="E581" s="7"/>
     </row>
     <row r="582" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A582" s="0" t="s">
-        <v>1196</v>
+        <v>1186</v>
       </c>
       <c r="B582" s="6" t="s">
-        <v>1197</v>
+        <v>1187</v>
       </c>
       <c r="C582" s="0" t="s">
-        <v>1198</v>
+        <v>1188</v>
       </c>
       <c r="D582" s="0">
-        <v>300</v>
+        <v>250</v>
       </c>
       <c r="E582" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="583" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A583" s="0" t="s">
-        <v>1199</v>
+        <v>1189</v>
       </c>
       <c r="B583" s="6" t="s">
-        <v>1200</v>
+        <v>1190</v>
       </c>
       <c r="C583" s="0" t="s">
-        <v>1201</v>
+        <v>1191</v>
       </c>
       <c r="D583" s="0">
-        <v>450</v>
+        <v>250</v>
       </c>
       <c r="E583" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="584" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A584" s="0" t="s">
-        <v>1202</v>
+        <v>1192</v>
       </c>
       <c r="B584" s="6" t="s">
-        <v>1203</v>
+        <v>1193</v>
       </c>
       <c r="C584" s="0" t="s">
-        <v>1204</v>
+        <v>1194</v>
       </c>
       <c r="D584" s="0">
-        <v>638</v>
+        <v>4795</v>
       </c>
       <c r="E584" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="585" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A585" s="0" t="s">
-        <v>1205</v>
+        <v>1195</v>
       </c>
       <c r="B585" s="6" t="s">
-        <v>1206</v>
+        <v>1196</v>
       </c>
       <c r="C585" s="0" t="s">
-        <v>1207</v>
+        <v>1197</v>
       </c>
       <c r="D585" s="0">
-        <v>3500</v>
+        <v>1575</v>
       </c>
       <c r="E585" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="586" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A586" s="7"/>
-[...5 lines deleted...]
-      <c r="E586" s="7"/>
+      <c r="A586" s="0" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B586" s="6" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C586" s="0" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D586" s="0">
+        <v>5180</v>
+      </c>
+      <c r="E586" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="587" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A587" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A587" s="7"/>
+      <c r="B587" s="7" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C587" s="7"/>
+      <c r="D587" s="7"/>
+      <c r="E587" s="7"/>
     </row>
     <row r="588" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A588" s="0" t="s">
-        <v>1212</v>
+        <v>1201</v>
       </c>
       <c r="B588" s="6" t="s">
-        <v>1213</v>
+        <v>1202</v>
       </c>
       <c r="C588" s="0" t="s">
-        <v>1214</v>
+        <v>1203</v>
       </c>
       <c r="D588" s="0">
-        <v>120</v>
+        <v>1718</v>
       </c>
       <c r="E588" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="589" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A589" s="0" t="s">
-        <v>1215</v>
+        <v>1204</v>
       </c>
       <c r="B589" s="6" t="s">
-        <v>1216</v>
+        <v>1205</v>
       </c>
       <c r="C589" s="0" t="s">
-        <v>1217</v>
+        <v>1206</v>
       </c>
       <c r="D589" s="0">
-        <v>85</v>
+        <v>3666</v>
       </c>
       <c r="E589" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="590" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A590" s="0" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B590" s="6" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C590" s="0" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D590" s="0">
+        <v>2553</v>
+      </c>
+      <c r="E590" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="591" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A591" s="0" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B591" s="6" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C591" s="0" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D591" s="0">
+        <v>359</v>
+      </c>
+      <c r="E591" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="592" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A592" s="0" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B592" s="6" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C592" s="0" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D592" s="0">
+        <v>50</v>
+      </c>
+      <c r="E592" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="593" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A593" s="0" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B593" s="6" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C593" s="0" t="s">
         <v>1218</v>
       </c>
-      <c r="B590" s="6" t="s">
+      <c r="D593" s="0">
+        <v>1220</v>
+      </c>
+      <c r="E593" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="594" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A594" s="0" t="s">
         <v>1219</v>
       </c>
-      <c r="C590" s="0" t="s">
-[...11 lines deleted...]
-      <c r="B591" s="5" t="s">
+      <c r="B594" s="6" t="s">
         <v>1220</v>
       </c>
-      <c r="C591" s="5"/>
-[...5 lines deleted...]
-      <c r="B592" s="7" t="s">
+      <c r="C594" s="0" t="s">
         <v>1221</v>
       </c>
-      <c r="C592" s="7"/>
-[...19 lines deleted...]
-      <c r="E594" s="7"/>
+      <c r="D594" s="0">
+        <v>317</v>
+      </c>
+      <c r="E594" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="595" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A595" s="0" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B595" s="6" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C595" s="0" t="s">
         <v>1224</v>
       </c>
-      <c r="B595" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D595" s="0">
-        <v>1894</v>
+        <v>317</v>
       </c>
       <c r="E595" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="596" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A596" s="0" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B596" s="6" t="s">
         <v>1226</v>
-      </c>
-[...1 lines deleted...]
-        <v>1227</v>
       </c>
       <c r="C596" s="0" t="s">
         <v>1227</v>
       </c>
       <c r="D596" s="0">
-        <v>1278</v>
+        <v>400</v>
       </c>
       <c r="E596" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="597" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A597" s="0" t="s">
         <v>1228</v>
       </c>
       <c r="B597" s="6" t="s">
         <v>1229</v>
       </c>
       <c r="C597" s="0" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="D597" s="0">
-        <v>9438</v>
+        <v>328</v>
       </c>
       <c r="E597" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="598" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A598" s="0" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="B598" s="6" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="C598" s="0" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="D598" s="0">
-        <v>1278</v>
+        <v>922</v>
       </c>
       <c r="E598" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="599" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A599" s="0" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="B599" s="6" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="C599" s="0" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="D599" s="0">
-        <v>9369</v>
+        <v>1917</v>
       </c>
       <c r="E599" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="600" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A600" s="0" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="B600" s="6" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="C600" s="0" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="D600" s="0">
-        <v>9716</v>
+        <v>1353</v>
       </c>
       <c r="E600" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="601" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A601" s="0" t="s">
-        <v>1236</v>
+        <v>1240</v>
       </c>
       <c r="B601" s="6" t="s">
-        <v>1237</v>
+        <v>1241</v>
       </c>
       <c r="C601" s="0" t="s">
-        <v>1237</v>
+        <v>1242</v>
       </c>
       <c r="D601" s="0">
-        <v>6489</v>
+        <v>1361</v>
       </c>
       <c r="E601" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="602" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A602" s="0" t="s">
-        <v>1238</v>
+        <v>1243</v>
       </c>
       <c r="B602" s="6" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="C602" s="0" t="s">
-        <v>1239</v>
+        <v>1245</v>
       </c>
       <c r="D602" s="0">
-        <v>113</v>
+        <v>5576</v>
       </c>
       <c r="E602" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="603" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A603" s="7"/>
-[...5 lines deleted...]
-      <c r="E603" s="7"/>
+      <c r="A603" s="0" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B603" s="6" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C603" s="0" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D603" s="0">
+        <v>1604</v>
+      </c>
+      <c r="E603" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="604" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A604" s="0" t="s">
-        <v>1241</v>
+        <v>1249</v>
       </c>
       <c r="B604" s="6" t="s">
-        <v>1242</v>
+        <v>1250</v>
       </c>
       <c r="C604" s="0" t="s">
-        <v>1243</v>
+        <v>1251</v>
       </c>
       <c r="D604" s="0">
-        <v>250</v>
+        <v>666</v>
       </c>
       <c r="E604" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="605" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A605" s="0" t="s">
-        <v>1244</v>
+        <v>1252</v>
       </c>
       <c r="B605" s="6" t="s">
-        <v>1245</v>
+        <v>1253</v>
       </c>
       <c r="C605" s="0" t="s">
-        <v>1246</v>
+        <v>1254</v>
       </c>
       <c r="D605" s="0">
-        <v>250</v>
+        <v>687</v>
       </c>
       <c r="E605" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="606" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A606" s="0" t="s">
-        <v>1247</v>
+        <v>1255</v>
       </c>
       <c r="B606" s="6" t="s">
-        <v>1248</v>
+        <v>1256</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>1248</v>
+        <v>1257</v>
       </c>
       <c r="D606" s="0">
-        <v>600</v>
+        <v>88</v>
       </c>
       <c r="E606" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="607" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A607" s="0" t="s">
-        <v>1249</v>
+        <v>1258</v>
       </c>
       <c r="B607" s="6" t="s">
-        <v>1250</v>
+        <v>1259</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>1251</v>
+        <v>1260</v>
       </c>
       <c r="D607" s="0">
-        <v>10960</v>
+        <v>294</v>
       </c>
       <c r="E607" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="608" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A608" s="0" t="s">
-        <v>1252</v>
+        <v>1261</v>
       </c>
       <c r="B608" s="6" t="s">
-        <v>1253</v>
+        <v>1262</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>1254</v>
+        <v>1263</v>
       </c>
       <c r="D608" s="0">
-        <v>3600</v>
+        <v>523</v>
       </c>
       <c r="E608" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="609" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A609" s="0" t="s">
-        <v>1255</v>
+        <v>1264</v>
       </c>
       <c r="B609" s="6" t="s">
-        <v>1256</v>
+        <v>1265</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>1256</v>
+        <v>1266</v>
       </c>
       <c r="D609" s="0">
-        <v>11840</v>
+        <v>1761</v>
       </c>
       <c r="E609" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="610" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A610" s="0" t="s">
-        <v>1257</v>
+        <v>1267</v>
       </c>
       <c r="B610" s="6" t="s">
-        <v>1258</v>
+        <v>1268</v>
       </c>
       <c r="C610" s="0" t="s">
-        <v>1259</v>
+        <v>1269</v>
       </c>
       <c r="D610" s="0">
-        <v>9840</v>
+        <v>13806</v>
       </c>
       <c r="E610" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="611" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A611" s="7"/>
-[...5 lines deleted...]
-      <c r="E611" s="7"/>
+      <c r="A611" s="0" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B611" s="6" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C611" s="0" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D611" s="0">
+        <v>1773</v>
+      </c>
+      <c r="E611" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="612" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A612" s="0" t="s">
-        <v>1261</v>
+        <v>1272</v>
       </c>
       <c r="B612" s="6" t="s">
-        <v>1262</v>
+        <v>1273</v>
       </c>
       <c r="C612" s="0" t="s">
-        <v>1263</v>
+        <v>1274</v>
       </c>
       <c r="D612" s="0">
-        <v>3124.44</v>
+        <v>687</v>
       </c>
       <c r="E612" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="613" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A613" s="0" t="s">
-        <v>1264</v>
+        <v>1275</v>
       </c>
       <c r="B613" s="6" t="s">
-        <v>1265</v>
+        <v>1276</v>
       </c>
       <c r="C613" s="0" t="s">
-        <v>1266</v>
+        <v>1277</v>
       </c>
       <c r="D613" s="0">
-        <v>6666</v>
+        <v>1393</v>
       </c>
       <c r="E613" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="614" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A614" s="0" t="s">
-        <v>1267</v>
+        <v>1278</v>
       </c>
       <c r="B614" s="6" t="s">
-        <v>1268</v>
+        <v>1279</v>
       </c>
       <c r="C614" s="0" t="s">
-        <v>1269</v>
+        <v>1279</v>
       </c>
       <c r="D614" s="0">
-        <v>4642.44</v>
+        <v>143.42</v>
       </c>
       <c r="E614" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="615" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A615" s="0" t="s">
-        <v>1270</v>
+        <v>1280</v>
       </c>
       <c r="B615" s="6" t="s">
-        <v>1271</v>
+        <v>1281</v>
       </c>
       <c r="C615" s="0" t="s">
-        <v>1272</v>
+        <v>1282</v>
       </c>
       <c r="D615" s="0">
-        <v>652.08</v>
+        <v>1452</v>
       </c>
       <c r="E615" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="616" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A616" s="0" t="s">
-        <v>1273</v>
+        <v>1283</v>
       </c>
       <c r="B616" s="6" t="s">
-        <v>1274</v>
+        <v>1284</v>
       </c>
       <c r="C616" s="0" t="s">
-        <v>1275</v>
+        <v>1285</v>
       </c>
       <c r="D616" s="0">
-        <v>91.08</v>
+        <v>321</v>
       </c>
       <c r="E616" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="617" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A617" s="0" t="s">
-        <v>1276</v>
+        <v>1286</v>
       </c>
       <c r="B617" s="6" t="s">
-        <v>1277</v>
+        <v>1287</v>
       </c>
       <c r="C617" s="0" t="s">
-        <v>1278</v>
+        <v>1288</v>
       </c>
       <c r="D617" s="0">
-        <v>2217.6</v>
+        <v>2420</v>
       </c>
       <c r="E617" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="618" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A618" s="0" t="s">
-        <v>1279</v>
+        <v>1289</v>
       </c>
       <c r="B618" s="6" t="s">
-        <v>1280</v>
+        <v>1290</v>
       </c>
       <c r="C618" s="0" t="s">
-        <v>1281</v>
+        <v>1291</v>
       </c>
       <c r="D618" s="0">
-        <v>676</v>
+        <v>1089</v>
       </c>
       <c r="E618" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="619" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A619" s="0" t="s">
-        <v>1282</v>
+        <v>1292</v>
       </c>
       <c r="B619" s="6" t="s">
-        <v>1283</v>
+        <v>1293</v>
       </c>
       <c r="C619" s="0" t="s">
-        <v>1284</v>
+        <v>1291</v>
       </c>
       <c r="D619" s="0">
-        <v>519</v>
+        <v>1089</v>
       </c>
       <c r="E619" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="620" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A620" s="0" t="s">
-        <v>1285</v>
+        <v>1294</v>
       </c>
       <c r="B620" s="6" t="s">
-        <v>1286</v>
-[...3 lines deleted...]
-      </c>
+        <v>1295</v>
+      </c>
+      <c r="C620" s="0"/>
       <c r="D620" s="0">
-        <v>519</v>
+        <v>32035</v>
       </c>
       <c r="E620" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="621" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A621" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A621" s="7"/>
+      <c r="B621" s="7" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C621" s="7"/>
+      <c r="D621" s="7"/>
+      <c r="E621" s="7"/>
     </row>
     <row r="622" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A622" s="0" t="s">
-[...32 lines deleted...]
-    <row r="624" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A622" s="7"/>
+      <c r="B622" s="7" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C622" s="7"/>
+      <c r="D622" s="7"/>
+      <c r="E622" s="7"/>
+    </row>
+    <row r="623" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A623" s="5"/>
+      <c r="B623" s="5" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C623" s="5"/>
+      <c r="D623" s="5"/>
+      <c r="E623" s="5"/>
+    </row>
+    <row r="624" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A624" s="0" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="B624" s="6" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="C624" s="0" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="D624" s="0">
-        <v>3484.8</v>
+        <v>2338</v>
       </c>
       <c r="E624" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="625" spans="1:5" hidden="true" outlineLevel="3">
+    <row r="625" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A625" s="0" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="B625" s="6" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="C625" s="0" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="D625" s="0">
-        <v>2459.16</v>
+        <v>3542</v>
       </c>
       <c r="E625" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="626" spans="1:5" hidden="true" outlineLevel="3">
-[...6 lines deleted...]
-      <c r="C626" s="0" t="s">
+    <row r="626" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A626" s="5"/>
+      <c r="B626" s="5" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C626" s="5"/>
+      <c r="D626" s="5"/>
+      <c r="E626" s="5"/>
+    </row>
+    <row r="627" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A627" s="7"/>
+      <c r="B627" s="7" t="s">
         <v>1305</v>
       </c>
-      <c r="D626" s="0">
-[...21 lines deleted...]
-      </c>
+      <c r="C627" s="7"/>
+      <c r="D627" s="7"/>
+      <c r="E627" s="7"/>
     </row>
     <row r="628" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A628" s="0" t="s">
-        <v>1309</v>
+        <v>1306</v>
       </c>
       <c r="B628" s="6" t="s">
-        <v>1310</v>
+        <v>1307</v>
       </c>
       <c r="C628" s="0" t="s">
-        <v>1311</v>
+        <v>1308</v>
       </c>
       <c r="D628" s="0">
-        <v>2915.88</v>
+        <v>226</v>
       </c>
       <c r="E628" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="629" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A629" s="0" t="s">
-        <v>1312</v>
+        <v>1309</v>
       </c>
       <c r="B629" s="6" t="s">
-        <v>1313</v>
+        <v>1310</v>
       </c>
       <c r="C629" s="0" t="s">
-        <v>1314</v>
+        <v>1311</v>
       </c>
       <c r="D629" s="0">
-        <v>1210.44</v>
+        <v>208</v>
       </c>
       <c r="E629" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="630" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A630" s="0" t="s">
-        <v>1315</v>
+        <v>1312</v>
       </c>
       <c r="B630" s="6" t="s">
-        <v>1316</v>
+        <v>1313</v>
       </c>
       <c r="C630" s="0" t="s">
-        <v>1317</v>
+        <v>1314</v>
       </c>
       <c r="D630" s="0">
-        <v>1248.72</v>
+        <v>226</v>
       </c>
       <c r="E630" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="631" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A631" s="0" t="s">
-        <v>1318</v>
+        <v>1315</v>
       </c>
       <c r="B631" s="6" t="s">
-        <v>1319</v>
+        <v>1316</v>
       </c>
       <c r="C631" s="0" t="s">
-        <v>1320</v>
+        <v>1317</v>
       </c>
       <c r="D631" s="0">
-        <v>159.72</v>
+        <v>274</v>
       </c>
       <c r="E631" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="632" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A632" s="0" t="s">
-        <v>1321</v>
+        <v>1318</v>
       </c>
       <c r="B632" s="6" t="s">
-        <v>1322</v>
+        <v>1319</v>
       </c>
       <c r="C632" s="0" t="s">
-        <v>1323</v>
+        <v>1320</v>
       </c>
       <c r="D632" s="0">
-        <v>534.6</v>
+        <v>149</v>
       </c>
       <c r="E632" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="633" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A633" s="0" t="s">
-        <v>1324</v>
+        <v>1321</v>
       </c>
       <c r="B633" s="6" t="s">
-        <v>1325</v>
+        <v>1322</v>
       </c>
       <c r="C633" s="0" t="s">
-        <v>1326</v>
+        <v>1322</v>
       </c>
       <c r="D633" s="0">
-        <v>950.4</v>
+        <v>208</v>
       </c>
       <c r="E633" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="634" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A634" s="0" t="s">
-        <v>1327</v>
+        <v>1323</v>
       </c>
       <c r="B634" s="6" t="s">
-        <v>1328</v>
+        <v>1324</v>
       </c>
       <c r="C634" s="0" t="s">
-        <v>1329</v>
+        <v>1325</v>
       </c>
       <c r="D634" s="0">
-        <v>3201</v>
+        <v>154</v>
       </c>
       <c r="E634" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="635" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A635" s="0" t="s">
-        <v>1330</v>
+        <v>1326</v>
       </c>
       <c r="B635" s="6" t="s">
-        <v>1331</v>
+        <v>1327</v>
       </c>
       <c r="C635" s="0" t="s">
-        <v>1332</v>
+        <v>1328</v>
       </c>
       <c r="D635" s="0">
-        <v>25102.44</v>
+        <v>154</v>
       </c>
       <c r="E635" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="636" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A636" s="0" t="s">
-        <v>1333</v>
+        <v>1329</v>
       </c>
       <c r="B636" s="6" t="s">
-        <v>1334</v>
+        <v>1330</v>
       </c>
       <c r="C636" s="0" t="s">
-        <v>1334</v>
+        <v>1331</v>
       </c>
       <c r="D636" s="0">
-        <v>3223.44</v>
+        <v>150</v>
       </c>
       <c r="E636" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="637" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A637" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A637" s="7"/>
+      <c r="B637" s="7" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C637" s="7"/>
+      <c r="D637" s="7"/>
+      <c r="E637" s="7"/>
     </row>
     <row r="638" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A638" s="0" t="s">
-        <v>1338</v>
+        <v>1333</v>
       </c>
       <c r="B638" s="6" t="s">
-        <v>1339</v>
+        <v>1334</v>
       </c>
       <c r="C638" s="0" t="s">
-        <v>1340</v>
+        <v>1335</v>
       </c>
       <c r="D638" s="0">
-        <v>2533.08</v>
+        <v>227</v>
       </c>
       <c r="E638" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="639" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A639" s="0" t="s">
-        <v>1341</v>
+        <v>1336</v>
       </c>
       <c r="B639" s="6" t="s">
-        <v>1342</v>
+        <v>1337</v>
       </c>
       <c r="C639" s="0" t="s">
-        <v>1342</v>
+        <v>1338</v>
       </c>
       <c r="D639" s="0">
-        <v>143.42</v>
+        <v>208</v>
       </c>
       <c r="E639" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="640" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A640" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A640" s="7"/>
+      <c r="B640" s="7" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C640" s="7"/>
+      <c r="D640" s="7"/>
+      <c r="E640" s="7"/>
     </row>
     <row r="641" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A641" s="0" t="s">
-        <v>1346</v>
+        <v>1340</v>
       </c>
       <c r="B641" s="6" t="s">
-        <v>1347</v>
+        <v>1341</v>
       </c>
       <c r="C641" s="0" t="s">
-        <v>1348</v>
+        <v>1342</v>
       </c>
       <c r="D641" s="0">
-        <v>583.44</v>
+        <v>221</v>
       </c>
       <c r="E641" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="642" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A642" s="0" t="s">
-        <v>1349</v>
+        <v>1343</v>
       </c>
       <c r="B642" s="6" t="s">
-        <v>1350</v>
+        <v>1344</v>
       </c>
       <c r="C642" s="0" t="s">
-        <v>1351</v>
+        <v>1344</v>
       </c>
       <c r="D642" s="0">
-        <v>4400.88</v>
+        <v>378</v>
       </c>
       <c r="E642" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="643" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A643" s="0" t="s">
-        <v>1352</v>
+        <v>1345</v>
       </c>
       <c r="B643" s="6" t="s">
-        <v>1353</v>
+        <v>1346</v>
       </c>
       <c r="C643" s="0" t="s">
-        <v>1354</v>
+        <v>1347</v>
       </c>
       <c r="D643" s="0">
-        <v>1980</v>
+        <v>621</v>
       </c>
       <c r="E643" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="644" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A644" s="0" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B644" s="6" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C644" s="0" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D644" s="0">
+        <v>403</v>
+      </c>
+      <c r="E644" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="645" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A645" s="7"/>
+      <c r="B645" s="7" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C645" s="7"/>
+      <c r="D645" s="7"/>
+      <c r="E645" s="7"/>
+    </row>
+    <row r="646" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A646" s="0" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B646" s="6" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C646" s="0" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D646" s="0">
+        <v>40</v>
+      </c>
+      <c r="E646" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="647" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A647" s="5"/>
+      <c r="B647" s="5" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C647" s="5"/>
+      <c r="D647" s="5"/>
+      <c r="E647" s="5"/>
+    </row>
+    <row r="648" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A648" s="7"/>
+      <c r="B648" s="7" t="s">
         <v>1355</v>
       </c>
-      <c r="B644" s="6" t="s">
+      <c r="C648" s="7"/>
+      <c r="D648" s="7"/>
+      <c r="E648" s="7"/>
+    </row>
+    <row r="649" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A649" s="0" t="s">
         <v>1356</v>
       </c>
-      <c r="C644" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A645" s="0" t="s">
+      <c r="B649" s="6" t="s">
         <v>1357</v>
       </c>
-      <c r="B645" s="6" t="s">
+      <c r="C649" s="0" t="s">
         <v>1358</v>
       </c>
-      <c r="C645" s="0"/>
-[...9 lines deleted...]
-      <c r="B646" s="7" t="s">
+      <c r="D649" s="0">
+        <v>918</v>
+      </c>
+      <c r="E649" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="650" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A650" s="0" t="s">
         <v>1359</v>
       </c>
-      <c r="C646" s="7"/>
-[...5 lines deleted...]
-      <c r="B647" s="7" t="s">
+      <c r="B650" s="6" t="s">
         <v>1360</v>
       </c>
-      <c r="C647" s="7"/>
-[...5 lines deleted...]
-      <c r="B648" s="5" t="s">
+      <c r="C650" s="0" t="s">
         <v>1361</v>
       </c>
-      <c r="C648" s="5"/>
-[...4 lines deleted...]
-      <c r="A649" s="0" t="s">
+      <c r="D650" s="0">
+        <v>1950</v>
+      </c>
+      <c r="E650" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="651" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A651" s="0" t="s">
         <v>1362</v>
       </c>
-      <c r="B649" s="6" t="s">
+      <c r="B651" s="6" t="s">
         <v>1363</v>
       </c>
-      <c r="C649" s="0" t="s">
+      <c r="C651" s="0" t="s">
         <v>1364</v>
       </c>
-      <c r="D649" s="0">
-[...7 lines deleted...]
-      <c r="A650" s="0" t="s">
+      <c r="D651" s="0">
+        <v>3300</v>
+      </c>
+      <c r="E651" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="652" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A652" s="7"/>
+      <c r="B652" s="7" t="s">
         <v>1365</v>
       </c>
-      <c r="B650" s="6" t="s">
-[...36 lines deleted...]
-      <c r="E652" s="5"/>
+      <c r="C652" s="7"/>
+      <c r="D652" s="7"/>
+      <c r="E652" s="7"/>
     </row>
     <row r="653" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A653" s="7"/>
       <c r="B653" s="7" t="s">
-        <v>1371</v>
+        <v>1366</v>
       </c>
       <c r="C653" s="7"/>
       <c r="D653" s="7"/>
       <c r="E653" s="7"/>
     </row>
     <row r="654" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A654" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A654" s="7"/>
+      <c r="B654" s="7" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C654" s="7"/>
+      <c r="D654" s="7"/>
+      <c r="E654" s="7"/>
     </row>
     <row r="655" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A655" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A655" s="7"/>
+      <c r="B655" s="7" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C655" s="7"/>
+      <c r="D655" s="7"/>
+      <c r="E655" s="7"/>
     </row>
     <row r="656" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A656" s="0" t="s">
-        <v>1378</v>
+        <v>1369</v>
       </c>
       <c r="B656" s="6" t="s">
-        <v>1379</v>
+        <v>1370</v>
       </c>
       <c r="C656" s="0" t="s">
-        <v>1380</v>
+        <v>1371</v>
       </c>
       <c r="D656" s="0">
-        <v>347</v>
+        <v>5000</v>
       </c>
       <c r="E656" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="657" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A657" s="0" t="s">
-        <v>1381</v>
+        <v>1372</v>
       </c>
       <c r="B657" s="6" t="s">
-        <v>1382</v>
+        <v>1373</v>
       </c>
       <c r="C657" s="0" t="s">
-        <v>1383</v>
+        <v>1374</v>
       </c>
       <c r="D657" s="0">
-        <v>422</v>
+        <v>4463</v>
       </c>
       <c r="E657" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="658" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A658" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A658" s="7"/>
+      <c r="B658" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C658" s="7"/>
+      <c r="D658" s="7"/>
+      <c r="E658" s="7"/>
     </row>
     <row r="659" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A659" s="0" t="s">
-        <v>1387</v>
+        <v>1375</v>
       </c>
       <c r="B659" s="6" t="s">
-        <v>1388</v>
+        <v>1376</v>
       </c>
       <c r="C659" s="0" t="s">
-        <v>1388</v>
+        <v>1377</v>
       </c>
       <c r="D659" s="0">
-        <v>320</v>
+        <v>100</v>
       </c>
       <c r="E659" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="660" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A660" s="0" t="s">
-        <v>1389</v>
+        <v>1378</v>
       </c>
       <c r="B660" s="6" t="s">
-        <v>1390</v>
+        <v>1379</v>
       </c>
       <c r="C660" s="0" t="s">
-        <v>1391</v>
+        <v>1380</v>
       </c>
       <c r="D660" s="0">
-        <v>237</v>
+        <v>0.5</v>
       </c>
       <c r="E660" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="661" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A661" s="0" t="s">
-        <v>1392</v>
+        <v>1381</v>
       </c>
       <c r="B661" s="6" t="s">
-        <v>1393</v>
+        <v>1382</v>
       </c>
       <c r="C661" s="0" t="s">
-        <v>1394</v>
+        <v>1382</v>
       </c>
       <c r="D661" s="0">
-        <v>237</v>
+        <v>0.5</v>
       </c>
       <c r="E661" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="662" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A662" s="7"/>
-[...5 lines deleted...]
-      <c r="E662" s="7"/>
+      <c r="A662" s="0" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B662" s="6" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C662" s="0" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D662" s="0">
+        <v>0.5</v>
+      </c>
+      <c r="E662" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="663" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A663" s="0" t="s">
-        <v>1396</v>
+        <v>1385</v>
       </c>
       <c r="B663" s="6" t="s">
-        <v>1397</v>
+        <v>1386</v>
       </c>
       <c r="C663" s="0" t="s">
-        <v>1398</v>
+        <v>1386</v>
       </c>
       <c r="D663" s="0">
-        <v>349</v>
+        <v>0.5</v>
       </c>
       <c r="E663" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="664" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A664" s="0" t="s">
-        <v>1399</v>
+        <v>1387</v>
       </c>
       <c r="B664" s="6" t="s">
-        <v>1400</v>
+        <v>1388</v>
       </c>
       <c r="C664" s="0" t="s">
-        <v>1401</v>
+        <v>1388</v>
       </c>
       <c r="D664" s="0">
-        <v>320</v>
+        <v>0.5</v>
       </c>
       <c r="E664" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="665" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A665" s="7"/>
-[...5 lines deleted...]
-      <c r="E665" s="7"/>
+      <c r="A665" s="0" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B665" s="6" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C665" s="0"/>
+      <c r="D665" s="0">
+        <v>0.5</v>
+      </c>
+      <c r="E665" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="666" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A666" s="0" t="s">
-        <v>1403</v>
+        <v>1391</v>
       </c>
       <c r="B666" s="6" t="s">
-        <v>1404</v>
-[...3 lines deleted...]
-      </c>
+        <v>1392</v>
+      </c>
+      <c r="C666" s="0"/>
       <c r="D666" s="0">
-        <v>441</v>
+        <v>0.5</v>
       </c>
       <c r="E666" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="667" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A667" s="0" t="s">
-        <v>1406</v>
+        <v>1393</v>
       </c>
       <c r="B667" s="6" t="s">
-        <v>1407</v>
-[...3 lines deleted...]
-      </c>
+        <v>1394</v>
+      </c>
+      <c r="C667" s="0"/>
       <c r="D667" s="0">
-        <v>582</v>
+        <v>0.5</v>
       </c>
       <c r="E667" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="668" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A668" s="0" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="A668" s="7"/>
+      <c r="B668" s="7" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C668" s="7"/>
+      <c r="D668" s="7"/>
+      <c r="E668" s="7"/>
+    </row>
+    <row r="669" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A669" s="5"/>
+      <c r="B669" s="5" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C669" s="5"/>
+      <c r="D669" s="5"/>
+      <c r="E669" s="5"/>
     </row>
     <row r="670" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A670" s="7"/>
       <c r="B670" s="7" t="s">
-        <v>1413</v>
+        <v>1397</v>
       </c>
       <c r="C670" s="7"/>
       <c r="D670" s="7"/>
       <c r="E670" s="7"/>
     </row>
     <row r="671" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A671" s="0" t="s">
-[...22 lines deleted...]
-      <c r="E672" s="5"/>
+      <c r="A671" s="7"/>
+      <c r="B671" s="7" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C671" s="7"/>
+      <c r="D671" s="7"/>
+      <c r="E671" s="7"/>
+    </row>
+    <row r="672" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A672" s="7"/>
+      <c r="B672" s="7" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C672" s="7"/>
+      <c r="D672" s="7"/>
+      <c r="E672" s="7"/>
     </row>
     <row r="673" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A673" s="7"/>
-[...5 lines deleted...]
-      <c r="E673" s="7"/>
+      <c r="A673" s="0" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B673" s="6" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C673" s="0" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D673" s="0">
+        <v>1950</v>
+      </c>
+      <c r="E673" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="674" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A674" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A674" s="7"/>
+      <c r="B674" s="7" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C674" s="7"/>
+      <c r="D674" s="7"/>
+      <c r="E674" s="7"/>
     </row>
     <row r="675" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A675" s="0" t="s">
-        <v>1422</v>
+        <v>1404</v>
       </c>
       <c r="B675" s="6" t="s">
-        <v>1423</v>
+        <v>1405</v>
       </c>
       <c r="C675" s="0" t="s">
-        <v>1424</v>
+        <v>1405</v>
       </c>
       <c r="D675" s="0">
-        <v>1938</v>
+        <v>700</v>
       </c>
       <c r="E675" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="676" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A676" s="0" t="s">
-        <v>1425</v>
+        <v>1406</v>
       </c>
       <c r="B676" s="6" t="s">
-        <v>1426</v>
+        <v>1407</v>
       </c>
       <c r="C676" s="0" t="s">
-        <v>1427</v>
+        <v>1408</v>
       </c>
       <c r="D676" s="0">
-        <v>2600</v>
+        <v>872</v>
       </c>
       <c r="E676" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="677" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A677" s="0" t="s">
-        <v>1428</v>
+        <v>1409</v>
       </c>
       <c r="B677" s="6" t="s">
-        <v>1429</v>
+        <v>1410</v>
       </c>
       <c r="C677" s="0" t="s">
-        <v>1430</v>
+        <v>1411</v>
       </c>
       <c r="D677" s="0">
-        <v>4000</v>
+        <v>817</v>
       </c>
       <c r="E677" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="678" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A678" s="7"/>
-[...5 lines deleted...]
-      <c r="E678" s="7"/>
+      <c r="A678" s="0" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B678" s="6" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C678" s="0" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D678" s="0">
+        <v>507</v>
+      </c>
+      <c r="E678" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="679" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A679" s="7"/>
-[...5 lines deleted...]
-      <c r="E679" s="7"/>
+      <c r="A679" s="0" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B679" s="6" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C679" s="0" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D679" s="0">
+        <v>2000</v>
+      </c>
+      <c r="E679" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="680" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A680" s="7"/>
-[...5 lines deleted...]
-      <c r="E680" s="7"/>
+      <c r="A680" s="0" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B680" s="6" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C680" s="0" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D680" s="0">
+        <v>500</v>
+      </c>
+      <c r="E680" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="681" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A681" s="7"/>
-[...5 lines deleted...]
-      <c r="E681" s="7"/>
+      <c r="A681" s="0" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B681" s="6" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C681" s="0" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D681" s="0">
+        <v>492</v>
+      </c>
+      <c r="E681" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="682" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A682" s="0" t="s">
-        <v>1435</v>
+        <v>1424</v>
       </c>
       <c r="B682" s="6" t="s">
-        <v>1436</v>
+        <v>1425</v>
       </c>
       <c r="C682" s="0" t="s">
-        <v>1437</v>
+        <v>1426</v>
       </c>
       <c r="D682" s="0">
-        <v>9563</v>
+        <v>5</v>
       </c>
       <c r="E682" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="683" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A683" s="0" t="s">
-        <v>1438</v>
+        <v>1427</v>
       </c>
       <c r="B683" s="6" t="s">
-        <v>1439</v>
+        <v>1428</v>
       </c>
       <c r="C683" s="0" t="s">
-        <v>1440</v>
+        <v>1429</v>
       </c>
       <c r="D683" s="0">
-        <v>10838</v>
+        <v>1000</v>
       </c>
       <c r="E683" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="684" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A684" s="7"/>
-[...5 lines deleted...]
-      <c r="E684" s="7"/>
+      <c r="A684" s="0" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B684" s="6" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C684" s="0" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D684" s="0">
+        <v>2000</v>
+      </c>
+      <c r="E684" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="685" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A685" s="0" t="s">
-        <v>1441</v>
+        <v>1433</v>
       </c>
       <c r="B685" s="6" t="s">
-        <v>1442</v>
+        <v>1434</v>
       </c>
       <c r="C685" s="0" t="s">
-        <v>1443</v>
+        <v>1435</v>
       </c>
       <c r="D685" s="0">
-        <v>100</v>
+        <v>600</v>
       </c>
       <c r="E685" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="686" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A686" s="0" t="s">
-        <v>1444</v>
+        <v>1436</v>
       </c>
       <c r="B686" s="6" t="s">
-        <v>1445</v>
+        <v>1437</v>
       </c>
       <c r="C686" s="0" t="s">
-        <v>1446</v>
+        <v>1438</v>
       </c>
       <c r="D686" s="0">
-        <v>1.5</v>
+        <v>800</v>
       </c>
       <c r="E686" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="687" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A687" s="0" t="s">
-        <v>1447</v>
+        <v>1439</v>
       </c>
       <c r="B687" s="6" t="s">
-        <v>1448</v>
+        <v>1440</v>
       </c>
       <c r="C687" s="0" t="s">
-        <v>1448</v>
+        <v>1440</v>
       </c>
       <c r="D687" s="0">
-        <v>1.5</v>
+        <v>219</v>
       </c>
       <c r="E687" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="688" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A688" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A688" s="7"/>
+      <c r="B688" s="7" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C688" s="7"/>
+      <c r="D688" s="7"/>
+      <c r="E688" s="7"/>
     </row>
     <row r="689" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A689" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A689" s="7"/>
+      <c r="B689" s="7" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C689" s="7"/>
+      <c r="D689" s="7"/>
+      <c r="E689" s="7"/>
     </row>
     <row r="690" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A690" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A690" s="7"/>
+      <c r="B690" s="7" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C690" s="7"/>
+      <c r="D690" s="7"/>
+      <c r="E690" s="7"/>
     </row>
     <row r="691" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A691" s="7"/>
       <c r="B691" s="7" t="s">
-        <v>1455</v>
+        <v>1444</v>
       </c>
       <c r="C691" s="7"/>
       <c r="D691" s="7"/>
       <c r="E691" s="7"/>
     </row>
-    <row r="692" spans="1:5" hidden="true" outlineLevel="2">
-[...6 lines deleted...]
-      <c r="E692" s="5"/>
+    <row r="692" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A692" s="7"/>
+      <c r="B692" s="7" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C692" s="7"/>
+      <c r="D692" s="7"/>
+      <c r="E692" s="7"/>
     </row>
     <row r="693" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A693" s="7"/>
       <c r="B693" s="7" t="s">
-        <v>1457</v>
+        <v>1446</v>
       </c>
       <c r="C693" s="7"/>
       <c r="D693" s="7"/>
       <c r="E693" s="7"/>
     </row>
     <row r="694" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A694" s="7"/>
       <c r="B694" s="7" t="s">
-        <v>1458</v>
+        <v>1447</v>
       </c>
       <c r="C694" s="7"/>
       <c r="D694" s="7"/>
       <c r="E694" s="7"/>
     </row>
-    <row r="695" spans="1:5" hidden="true" outlineLevel="3">
-[...1 lines deleted...]
-      <c r="B695" s="7" t="s">
+    <row r="695" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A695" s="5"/>
+      <c r="B695" s="5" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C695" s="5"/>
+      <c r="D695" s="5"/>
+      <c r="E695" s="5"/>
+    </row>
+    <row r="696" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A696" s="0" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B696" s="6" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C696" s="0" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D696" s="0">
+        <v>746</v>
+      </c>
+      <c r="E696" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="697" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A697" s="0" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B697" s="6" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C697" s="0" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D697" s="0">
+        <v>641</v>
+      </c>
+      <c r="E697" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="698" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A698" s="0" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B698" s="6" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C698" s="0" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D698" s="0">
+        <v>851</v>
+      </c>
+      <c r="E698" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="699" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A699" s="0" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B699" s="6" t="s">
         <v>1459</v>
       </c>
-      <c r="C695" s="7"/>
-[...4 lines deleted...]
-      <c r="A696" s="0" t="s">
+      <c r="C699" s="0" t="s">
         <v>1460</v>
       </c>
-      <c r="B696" s="6" t="s">
+      <c r="D699" s="0">
+        <v>1082</v>
+      </c>
+      <c r="E699" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="700" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A700" s="5"/>
+      <c r="B700" s="5" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C700" s="5"/>
+      <c r="D700" s="5"/>
+      <c r="E700" s="5"/>
+    </row>
+    <row r="701" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A701" s="7"/>
+      <c r="B701" s="7" t="s">
         <v>1461</v>
       </c>
-      <c r="C696" s="0" t="s">
-[...84 lines deleted...]
-      </c>
+      <c r="C701" s="7"/>
+      <c r="D701" s="7"/>
+      <c r="E701" s="7"/>
     </row>
     <row r="702" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A702" s="0" t="s">
-        <v>1475</v>
+        <v>1462</v>
       </c>
       <c r="B702" s="6" t="s">
-        <v>1476</v>
+        <v>1463</v>
       </c>
       <c r="C702" s="0" t="s">
-        <v>1477</v>
+        <v>1463</v>
       </c>
       <c r="D702" s="0">
-        <v>1589</v>
+        <v>400</v>
       </c>
       <c r="E702" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="703" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A703" s="0" t="s">
-        <v>1478</v>
+        <v>1464</v>
       </c>
       <c r="B703" s="6" t="s">
-        <v>1479</v>
+        <v>1465</v>
       </c>
       <c r="C703" s="0" t="s">
-        <v>1480</v>
+        <v>1466</v>
       </c>
       <c r="D703" s="0">
-        <v>2000</v>
+        <v>293</v>
       </c>
       <c r="E703" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="704" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A704" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A704" s="7"/>
+      <c r="B704" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C704" s="7"/>
+      <c r="D704" s="7"/>
+      <c r="E704" s="7"/>
     </row>
     <row r="705" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A705" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A705" s="7"/>
+      <c r="B705" s="7" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C705" s="7"/>
+      <c r="D705" s="7"/>
+      <c r="E705" s="7"/>
     </row>
     <row r="706" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A706" s="0" t="s">
-        <v>1487</v>
+        <v>1468</v>
       </c>
       <c r="B706" s="6" t="s">
-        <v>1488</v>
+        <v>1469</v>
       </c>
       <c r="C706" s="0" t="s">
-        <v>1489</v>
+        <v>1470</v>
       </c>
       <c r="D706" s="0">
-        <v>5</v>
+        <v>526</v>
       </c>
       <c r="E706" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="707" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A707" s="0" t="s">
-        <v>1490</v>
+        <v>1471</v>
       </c>
       <c r="B707" s="6" t="s">
-        <v>1491</v>
+        <v>1472</v>
       </c>
       <c r="C707" s="0" t="s">
-        <v>1492</v>
+        <v>1472</v>
       </c>
       <c r="D707" s="0">
-        <v>1000</v>
+        <v>417</v>
       </c>
       <c r="E707" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="708" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A708" s="0" t="s">
-        <v>1493</v>
+        <v>1473</v>
       </c>
       <c r="B708" s="6" t="s">
-        <v>1494</v>
+        <v>1474</v>
       </c>
       <c r="C708" s="0" t="s">
-        <v>1495</v>
+        <v>1474</v>
       </c>
       <c r="D708" s="0">
-        <v>2000</v>
+        <v>417</v>
       </c>
       <c r="E708" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="709" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A709" s="0" t="s">
-        <v>1496</v>
+        <v>1475</v>
       </c>
       <c r="B709" s="6" t="s">
-        <v>1497</v>
+        <v>1476</v>
       </c>
       <c r="C709" s="0" t="s">
-        <v>1498</v>
+        <v>1476</v>
       </c>
       <c r="D709" s="0">
-        <v>600</v>
+        <v>530</v>
       </c>
       <c r="E709" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="710" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A710" s="0" t="s">
-        <v>1499</v>
+        <v>1477</v>
       </c>
       <c r="B710" s="6" t="s">
-        <v>1500</v>
+        <v>1478</v>
       </c>
       <c r="C710" s="0" t="s">
-        <v>1501</v>
+        <v>1478</v>
       </c>
       <c r="D710" s="0">
-        <v>800</v>
+        <v>417</v>
       </c>
       <c r="E710" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="711" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A711" s="0" t="s">
-        <v>1502</v>
+        <v>1479</v>
       </c>
       <c r="B711" s="6" t="s">
-        <v>1503</v>
+        <v>1480</v>
       </c>
       <c r="C711" s="0" t="s">
-        <v>1503</v>
+        <v>1480</v>
       </c>
       <c r="D711" s="0">
-        <v>438</v>
+        <v>417</v>
       </c>
       <c r="E711" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="712" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A712" s="7"/>
       <c r="B712" s="7" t="s">
-        <v>1504</v>
+        <v>1481</v>
       </c>
       <c r="C712" s="7"/>
       <c r="D712" s="7"/>
       <c r="E712" s="7"/>
     </row>
     <row r="713" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A713" s="7"/>
-      <c r="B713" s="7" t="s">
+      <c r="A713" s="0" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B713" s="6" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C713" s="0" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D713" s="0">
+        <v>200</v>
+      </c>
+      <c r="E713" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="714" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A714" s="0" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B714" s="6" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C714" s="0" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D714" s="0">
+        <v>200</v>
+      </c>
+      <c r="E714" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="715" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A715" s="0" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B715" s="6" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C715" s="0" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D715" s="0">
+        <v>163</v>
+      </c>
+      <c r="E715" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="716" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A716" s="0" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B716" s="6" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C716" s="0" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D716" s="0">
+        <v>163</v>
+      </c>
+      <c r="E716" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="717" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A717" s="0" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B717" s="6" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C717" s="0" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D717" s="0">
+        <v>163</v>
+      </c>
+      <c r="E717" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="718" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A718" s="0" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B718" s="6" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C718" s="0" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D718" s="0">
+        <v>163</v>
+      </c>
+      <c r="E718" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="719" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A719" s="0" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B719" s="6" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C719" s="0" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D719" s="0">
+        <v>163</v>
+      </c>
+      <c r="E719" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="720" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A720" s="0" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B720" s="6" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C720" s="0" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D720" s="0">
+        <v>163</v>
+      </c>
+      <c r="E720" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="721" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A721" s="0" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B721" s="6" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C721" s="0" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D721" s="0">
+        <v>163</v>
+      </c>
+      <c r="E721" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="722" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A722" s="0" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B722" s="6" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C722" s="0" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D722" s="0">
+        <v>163</v>
+      </c>
+      <c r="E722" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="723" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A723" s="0" t="s">
         <v>1505</v>
       </c>
-      <c r="C713" s="7"/>
-[...5 lines deleted...]
-      <c r="B714" s="7" t="s">
+      <c r="B723" s="6" t="s">
         <v>1506</v>
       </c>
-      <c r="C714" s="7"/>
-[...5 lines deleted...]
-      <c r="B715" s="7" t="s">
+      <c r="C723" s="0" t="s">
         <v>1507</v>
       </c>
-      <c r="C715" s="7"/>
-[...5 lines deleted...]
-      <c r="B716" s="7" t="s">
+      <c r="D723" s="0">
+        <v>163</v>
+      </c>
+      <c r="E723" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="724" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A724" s="0" t="s">
         <v>1508</v>
       </c>
-      <c r="C716" s="7"/>
-[...5 lines deleted...]
-      <c r="B717" s="7" t="s">
+      <c r="B724" s="6" t="s">
         <v>1509</v>
       </c>
-      <c r="C717" s="7"/>
-[...5 lines deleted...]
-      <c r="B718" s="7" t="s">
+      <c r="C724" s="0" t="s">
         <v>1510</v>
       </c>
-      <c r="C718" s="7"/>
-[...5 lines deleted...]
-      <c r="B719" s="5" t="s">
+      <c r="D724" s="0">
+        <v>209</v>
+      </c>
+      <c r="E724" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="725" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A725" s="0" t="s">
         <v>1511</v>
       </c>
-      <c r="C719" s="5"/>
-[...4 lines deleted...]
-      <c r="A720" s="0" t="s">
+      <c r="B725" s="6" t="s">
         <v>1512</v>
       </c>
-      <c r="B720" s="6" t="s">
-[...79 lines deleted...]
-      <c r="E725" s="7"/>
+      <c r="C725" s="0" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D725" s="0">
+        <v>209</v>
+      </c>
+      <c r="E725" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="726" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A726" s="0" t="s">
-        <v>1525</v>
+        <v>1513</v>
       </c>
       <c r="B726" s="6" t="s">
-        <v>1526</v>
+        <v>1514</v>
       </c>
       <c r="C726" s="0" t="s">
-        <v>1526</v>
+        <v>1507</v>
       </c>
       <c r="D726" s="0">
-        <v>616</v>
+        <v>209</v>
       </c>
       <c r="E726" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="727" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A727" s="0" t="s">
-        <v>1527</v>
+        <v>1515</v>
       </c>
       <c r="B727" s="6" t="s">
-        <v>1528</v>
+        <v>1516</v>
       </c>
       <c r="C727" s="0" t="s">
-        <v>1529</v>
+        <v>1507</v>
       </c>
       <c r="D727" s="0">
-        <v>450</v>
+        <v>209</v>
       </c>
       <c r="E727" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="728" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A728" s="7"/>
-[...5 lines deleted...]
-      <c r="E728" s="7"/>
+      <c r="A728" s="0" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B728" s="6" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C728" s="0" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D728" s="0">
+        <v>200</v>
+      </c>
+      <c r="E728" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="729" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A729" s="7"/>
-[...5 lines deleted...]
-      <c r="E729" s="7"/>
+      <c r="A729" s="0" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B729" s="6" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C729" s="0" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D729" s="0">
+        <v>253</v>
+      </c>
+      <c r="E729" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="730" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A730" s="0" t="s">
-        <v>1531</v>
+        <v>1521</v>
       </c>
       <c r="B730" s="6" t="s">
-        <v>1532</v>
+        <v>1522</v>
       </c>
       <c r="C730" s="0" t="s">
-        <v>1533</v>
+        <v>1522</v>
       </c>
       <c r="D730" s="0">
-        <v>809</v>
+        <v>253</v>
       </c>
       <c r="E730" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="731" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A731" s="0" t="s">
-        <v>1534</v>
+        <v>1523</v>
       </c>
       <c r="B731" s="6" t="s">
-        <v>1535</v>
+        <v>1524</v>
       </c>
       <c r="C731" s="0" t="s">
-        <v>1535</v>
+        <v>1525</v>
       </c>
       <c r="D731" s="0">
-        <v>641</v>
+        <v>362</v>
       </c>
       <c r="E731" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="732" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A732" s="0" t="s">
-        <v>1536</v>
+        <v>1526</v>
       </c>
       <c r="B732" s="6" t="s">
-        <v>1537</v>
+        <v>1527</v>
       </c>
       <c r="C732" s="0" t="s">
-        <v>1537</v>
+        <v>1528</v>
       </c>
       <c r="D732" s="0">
-        <v>641</v>
+        <v>253</v>
       </c>
       <c r="E732" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="733" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A733" s="0" t="s">
-        <v>1538</v>
+        <v>1529</v>
       </c>
       <c r="B733" s="6" t="s">
-        <v>1539</v>
+        <v>1530</v>
       </c>
       <c r="C733" s="0" t="s">
-        <v>1539</v>
+        <v>1528</v>
       </c>
       <c r="D733" s="0">
-        <v>816</v>
+        <v>253</v>
       </c>
       <c r="E733" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="734" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A734" s="0" t="s">
-        <v>1540</v>
+        <v>1531</v>
       </c>
       <c r="B734" s="6" t="s">
-        <v>1541</v>
+        <v>1532</v>
       </c>
       <c r="C734" s="0" t="s">
-        <v>1541</v>
+        <v>1532</v>
       </c>
       <c r="D734" s="0">
-        <v>641</v>
+        <v>305</v>
       </c>
       <c r="E734" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="735" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A735" s="0" t="s">
-        <v>1542</v>
+        <v>1533</v>
       </c>
       <c r="B735" s="6" t="s">
-        <v>1543</v>
+        <v>1534</v>
       </c>
       <c r="C735" s="0" t="s">
-        <v>1543</v>
+        <v>1535</v>
       </c>
       <c r="D735" s="0">
-        <v>641</v>
+        <v>324</v>
       </c>
       <c r="E735" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="736" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A736" s="7"/>
-[...5 lines deleted...]
-      <c r="E736" s="7"/>
+      <c r="A736" s="0" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B736" s="6" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C736" s="0" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D736" s="0">
+        <v>163</v>
+      </c>
+      <c r="E736" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="737" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A737" s="0" t="s">
-        <v>1545</v>
+        <v>1539</v>
       </c>
       <c r="B737" s="6" t="s">
-        <v>1546</v>
+        <v>1540</v>
       </c>
       <c r="C737" s="0" t="s">
-        <v>1547</v>
+        <v>1541</v>
       </c>
       <c r="D737" s="0">
-        <v>308</v>
+        <v>190</v>
       </c>
       <c r="E737" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="738" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A738" s="0" t="s">
-        <v>1548</v>
+        <v>1542</v>
       </c>
       <c r="B738" s="6" t="s">
-        <v>1549</v>
+        <v>1543</v>
       </c>
       <c r="C738" s="0" t="s">
-        <v>1547</v>
+        <v>1541</v>
       </c>
       <c r="D738" s="0">
-        <v>308</v>
+        <v>190</v>
       </c>
       <c r="E738" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="739" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A739" s="0" t="s">
-        <v>1550</v>
+        <v>1544</v>
       </c>
       <c r="B739" s="6" t="s">
-        <v>1551</v>
+        <v>1545</v>
       </c>
       <c r="C739" s="0" t="s">
-        <v>1552</v>
+        <v>1541</v>
       </c>
       <c r="D739" s="0">
-        <v>250</v>
+        <v>190</v>
       </c>
       <c r="E739" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="740" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A740" s="0" t="s">
-        <v>1553</v>
+        <v>1546</v>
       </c>
       <c r="B740" s="6" t="s">
-        <v>1554</v>
+        <v>1547</v>
       </c>
       <c r="C740" s="0" t="s">
-        <v>1552</v>
+        <v>1548</v>
       </c>
       <c r="D740" s="0">
-        <v>250</v>
+        <v>139</v>
       </c>
       <c r="E740" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="741" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A741" s="0" t="s">
-        <v>1555</v>
+        <v>1549</v>
       </c>
       <c r="B741" s="6" t="s">
-        <v>1556</v>
+        <v>1550</v>
       </c>
       <c r="C741" s="0" t="s">
-        <v>1552</v>
+        <v>1548</v>
       </c>
       <c r="D741" s="0">
-        <v>250</v>
+        <v>139</v>
       </c>
       <c r="E741" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="742" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A742" s="0" t="s">
-        <v>1557</v>
+        <v>1551</v>
       </c>
       <c r="B742" s="6" t="s">
-        <v>1558</v>
+        <v>1552</v>
       </c>
       <c r="C742" s="0" t="s">
-        <v>1552</v>
+        <v>1548</v>
       </c>
       <c r="D742" s="0">
-        <v>250</v>
+        <v>139</v>
       </c>
       <c r="E742" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="743" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A743" s="0" t="s">
-        <v>1559</v>
+        <v>1553</v>
       </c>
       <c r="B743" s="6" t="s">
-        <v>1560</v>
+        <v>1554</v>
       </c>
       <c r="C743" s="0" t="s">
-        <v>1552</v>
+        <v>1548</v>
       </c>
       <c r="D743" s="0">
-        <v>250</v>
+        <v>139</v>
       </c>
       <c r="E743" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="744" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A744" s="0" t="s">
-        <v>1561</v>
+        <v>1555</v>
       </c>
       <c r="B744" s="6" t="s">
-        <v>1562</v>
+        <v>1556</v>
       </c>
       <c r="C744" s="0" t="s">
-        <v>1563</v>
+        <v>1557</v>
       </c>
       <c r="D744" s="0">
-        <v>250</v>
+        <v>139</v>
       </c>
       <c r="E744" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="745" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A745" s="0" t="s">
-        <v>1564</v>
+        <v>1558</v>
       </c>
       <c r="B745" s="6" t="s">
-        <v>1565</v>
+        <v>1559</v>
       </c>
       <c r="C745" s="0" t="s">
-        <v>1563</v>
+        <v>1557</v>
       </c>
       <c r="D745" s="0">
-        <v>250</v>
+        <v>139</v>
       </c>
       <c r="E745" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="746" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A746" s="0" t="s">
-        <v>1566</v>
+        <v>1560</v>
       </c>
       <c r="B746" s="6" t="s">
-        <v>1567</v>
+        <v>1561</v>
       </c>
       <c r="C746" s="0" t="s">
-        <v>1563</v>
+        <v>1562</v>
       </c>
       <c r="D746" s="0">
-        <v>250</v>
+        <v>134</v>
       </c>
       <c r="E746" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="747" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A747" s="0" t="s">
-        <v>1568</v>
+        <v>1563</v>
       </c>
       <c r="B747" s="6" t="s">
-        <v>1569</v>
+        <v>1564</v>
       </c>
       <c r="C747" s="0" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="D747" s="0">
-        <v>250</v>
+        <v>134</v>
       </c>
       <c r="E747" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="748" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A748" s="0" t="s">
-        <v>1570</v>
+        <v>1566</v>
       </c>
       <c r="B748" s="6" t="s">
-        <v>1571</v>
+        <v>1567</v>
       </c>
       <c r="C748" s="0" t="s">
-        <v>1572</v>
+        <v>1568</v>
       </c>
       <c r="D748" s="0">
-        <v>250</v>
+        <v>163</v>
       </c>
       <c r="E748" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="749" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A749" s="0" t="s">
-        <v>1573</v>
+        <v>1569</v>
       </c>
       <c r="B749" s="6" t="s">
-        <v>1574</v>
+        <v>1570</v>
       </c>
       <c r="C749" s="0" t="s">
-        <v>1575</v>
+        <v>1571</v>
       </c>
       <c r="D749" s="0">
-        <v>322</v>
+        <v>163</v>
       </c>
       <c r="E749" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="750" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A750" s="0" t="s">
-        <v>1576</v>
+        <v>1572</v>
       </c>
       <c r="B750" s="6" t="s">
-        <v>1577</v>
+        <v>1573</v>
       </c>
       <c r="C750" s="0" t="s">
-        <v>1575</v>
+        <v>1571</v>
       </c>
       <c r="D750" s="0">
-        <v>322</v>
+        <v>163</v>
       </c>
       <c r="E750" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="751" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A751" s="0" t="s">
-        <v>1578</v>
+        <v>1574</v>
       </c>
       <c r="B751" s="6" t="s">
-        <v>1579</v>
+        <v>1575</v>
       </c>
       <c r="C751" s="0" t="s">
-        <v>1572</v>
+        <v>1576</v>
       </c>
       <c r="D751" s="0">
-        <v>322</v>
+        <v>163</v>
       </c>
       <c r="E751" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="752" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A752" s="0" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="B752" s="6" t="s">
-        <v>1581</v>
+        <v>1578</v>
       </c>
       <c r="C752" s="0" t="s">
-        <v>1572</v>
+        <v>1578</v>
       </c>
       <c r="D752" s="0">
-        <v>322</v>
+        <v>417</v>
       </c>
       <c r="E752" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="753" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A753" s="0" t="s">
-        <v>1582</v>
+        <v>1579</v>
       </c>
       <c r="B753" s="6" t="s">
-        <v>1583</v>
+        <v>1580</v>
       </c>
       <c r="C753" s="0" t="s">
-        <v>1547</v>
+        <v>1580</v>
       </c>
       <c r="D753" s="0">
-        <v>308</v>
+        <v>200</v>
       </c>
       <c r="E753" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="754" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A754" s="0" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="B754" s="6" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="C754" s="0" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="D754" s="0">
-        <v>389</v>
+        <v>163</v>
       </c>
       <c r="E754" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="755" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A755" s="0" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B755" s="6" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C755" s="0" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D755" s="0">
+        <v>200</v>
+      </c>
+      <c r="E755" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="756" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A756" s="5"/>
+      <c r="B756" s="5" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C756" s="5"/>
+      <c r="D756" s="5"/>
+      <c r="E756" s="5"/>
+    </row>
+    <row r="757" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A757" s="0" t="s">
         <v>1586</v>
       </c>
-      <c r="B755" s="6" t="s">
+      <c r="B757" s="6" t="s">
         <v>1587</v>
       </c>
-      <c r="C755" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A756" s="0" t="s">
+      <c r="C757" s="0" t="s">
         <v>1588</v>
       </c>
-      <c r="B756" s="6" t="s">
+      <c r="D757" s="0">
+        <v>126</v>
+      </c>
+      <c r="E757" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="758" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A758" s="0" t="s">
         <v>1589</v>
       </c>
-      <c r="C756" s="0" t="s">
+      <c r="B758" s="6" t="s">
         <v>1590</v>
       </c>
-      <c r="D756" s="0">
-[...7 lines deleted...]
-      <c r="A757" s="0" t="s">
+      <c r="C758" s="0" t="s">
         <v>1591</v>
       </c>
-      <c r="B757" s="6" t="s">
+      <c r="D758" s="0">
+        <v>150</v>
+      </c>
+      <c r="E758" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="759" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A759" s="0" t="s">
         <v>1592</v>
       </c>
-      <c r="C757" s="0" t="s">
+      <c r="B759" s="6" t="s">
         <v>1593</v>
       </c>
-      <c r="D757" s="0">
-[...7 lines deleted...]
-      <c r="A758" s="0" t="s">
+      <c r="C759" s="0" t="s">
         <v>1594</v>
       </c>
-      <c r="B758" s="6" t="s">
+      <c r="D759" s="0">
+        <v>148</v>
+      </c>
+      <c r="E759" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="760" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A760" s="5"/>
+      <c r="B760" s="5" t="s">
         <v>1595</v>
       </c>
-      <c r="C758" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A759" s="0" t="s">
+      <c r="C760" s="5"/>
+      <c r="D760" s="5"/>
+      <c r="E760" s="5"/>
+    </row>
+    <row r="761" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A761" s="0" t="s">
         <v>1596</v>
       </c>
-      <c r="B759" s="6" t="s">
+      <c r="B761" s="6" t="s">
         <v>1597</v>
       </c>
-      <c r="C759" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A760" s="0" t="s">
+      <c r="C761" s="0" t="s">
         <v>1598</v>
       </c>
-      <c r="B760" s="6" t="s">
+      <c r="D761" s="0">
+        <v>278</v>
+      </c>
+      <c r="E761" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="762" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A762" s="0" t="s">
         <v>1599</v>
       </c>
-      <c r="C760" s="0" t="s">
+      <c r="B762" s="6" t="s">
         <v>1600</v>
       </c>
-      <c r="D760" s="0">
-[...7 lines deleted...]
-      <c r="A761" s="0" t="s">
+      <c r="C762" s="0" t="s">
         <v>1601</v>
       </c>
-      <c r="B761" s="6" t="s">
+      <c r="D762" s="0">
+        <v>250</v>
+      </c>
+      <c r="E762" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="763" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A763" s="0" t="s">
         <v>1602</v>
       </c>
-      <c r="C761" s="0" t="s">
+      <c r="B763" s="6" t="s">
         <v>1603</v>
       </c>
-      <c r="D761" s="0">
-[...7 lines deleted...]
-      <c r="A762" s="0" t="s">
+      <c r="C763" s="0" t="s">
         <v>1604</v>
       </c>
-      <c r="B762" s="6" t="s">
+      <c r="D763" s="0">
+        <v>278</v>
+      </c>
+      <c r="E763" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="764" spans="1:5" outlineLevel="1">
+      <c r="A764" s="4"/>
+      <c r="B764" s="4" t="s">
         <v>1605</v>
       </c>
-      <c r="C762" s="0" t="s">
+      <c r="C764" s="4"/>
+      <c r="D764" s="4"/>
+      <c r="E764" s="4"/>
+    </row>
+    <row r="765" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A765" s="5"/>
+      <c r="B765" s="5" t="s">
         <v>1606</v>
       </c>
-      <c r="D762" s="0">
-[...7 lines deleted...]
-      <c r="A763" s="0" t="s">
+      <c r="C765" s="5"/>
+      <c r="D765" s="5"/>
+      <c r="E765" s="5"/>
+    </row>
+    <row r="766" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A766" s="0" t="s">
         <v>1607</v>
       </c>
-      <c r="B763" s="6" t="s">
+      <c r="B766" s="6" t="s">
         <v>1608</v>
       </c>
-      <c r="C763" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A764" s="0" t="s">
+      <c r="C766" s="0" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D766" s="0">
+        <v>8585</v>
+      </c>
+      <c r="E766" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="767" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A767" s="0" t="s">
         <v>1609</v>
       </c>
-      <c r="B764" s="6" t="s">
+      <c r="B767" s="6" t="s">
         <v>1610</v>
       </c>
-      <c r="C764" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A765" s="0" t="s">
+      <c r="C767" s="0" t="s">
         <v>1611</v>
       </c>
-      <c r="B765" s="6" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="D767" s="0">
-        <v>214</v>
+        <v>25000</v>
       </c>
       <c r="E767" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="768" spans="1:5" hidden="true" outlineLevel="3">
-[...14 lines deleted...]
-      </c>
+    <row r="768" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A768" s="5"/>
+      <c r="B768" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C768" s="5"/>
+      <c r="D768" s="5"/>
+      <c r="E768" s="5"/>
     </row>
     <row r="769" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A769" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A769" s="7"/>
+      <c r="B769" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="C769" s="7"/>
+      <c r="D769" s="7"/>
+      <c r="E769" s="7"/>
     </row>
     <row r="770" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A770" s="0" t="s">
-        <v>1623</v>
+        <v>1612</v>
       </c>
       <c r="B770" s="6" t="s">
-        <v>1624</v>
+        <v>1613</v>
       </c>
       <c r="C770" s="0" t="s">
-        <v>1622</v>
+        <v>1614</v>
       </c>
       <c r="D770" s="0">
-        <v>214</v>
+        <v>595</v>
       </c>
       <c r="E770" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="771" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A771" s="0" t="s">
-        <v>1625</v>
+        <v>1615</v>
       </c>
       <c r="B771" s="6" t="s">
-        <v>1626</v>
+        <v>1616</v>
       </c>
       <c r="C771" s="0" t="s">
-        <v>1627</v>
+        <v>1617</v>
       </c>
       <c r="D771" s="0">
-        <v>220</v>
+        <v>1700</v>
       </c>
       <c r="E771" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="772" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A772" s="0" t="s">
-        <v>1628</v>
+        <v>1618</v>
       </c>
       <c r="B772" s="6" t="s">
-        <v>1629</v>
+        <v>1619</v>
       </c>
       <c r="C772" s="0" t="s">
-        <v>1627</v>
+        <v>1620</v>
       </c>
       <c r="D772" s="0">
-        <v>220</v>
+        <v>595</v>
       </c>
       <c r="E772" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="773" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A773" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A773" s="7"/>
+      <c r="B773" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="C773" s="7"/>
+      <c r="D773" s="7"/>
+      <c r="E773" s="7"/>
     </row>
     <row r="774" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A774" s="0" t="s">
-        <v>1633</v>
+        <v>1621</v>
       </c>
       <c r="B774" s="6" t="s">
-        <v>1634</v>
+        <v>1622</v>
       </c>
       <c r="C774" s="0" t="s">
-        <v>1635</v>
+        <v>1623</v>
       </c>
       <c r="D774" s="0">
-        <v>250</v>
+        <v>1090</v>
       </c>
       <c r="E774" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="775" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A775" s="0" t="s">
-        <v>1636</v>
+        <v>1624</v>
       </c>
       <c r="B775" s="6" t="s">
-        <v>1637</v>
+        <v>1625</v>
       </c>
       <c r="C775" s="0" t="s">
-        <v>1638</v>
+        <v>1626</v>
       </c>
       <c r="D775" s="0">
-        <v>250</v>
+        <v>29220</v>
       </c>
       <c r="E775" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="776" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A776" s="0" t="s">
-[...47 lines deleted...]
-      </c>
+      <c r="A776" s="7"/>
+      <c r="B776" s="7" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C776" s="7"/>
+      <c r="D776" s="7"/>
+      <c r="E776" s="7"/>
+    </row>
+    <row r="777" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A777" s="5"/>
+      <c r="B777" s="5" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C777" s="5"/>
+      <c r="D777" s="5"/>
+      <c r="E777" s="5"/>
+    </row>
+    <row r="778" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A778" s="5"/>
+      <c r="B778" s="5" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C778" s="5"/>
+      <c r="D778" s="5"/>
+      <c r="E778" s="5"/>
     </row>
     <row r="779" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A779" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A779" s="7"/>
+      <c r="B779" s="7" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C779" s="7"/>
+      <c r="D779" s="7"/>
+      <c r="E779" s="7"/>
     </row>
     <row r="780" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A780" s="0" t="s">
-        <v>1648</v>
+        <v>1631</v>
       </c>
       <c r="B780" s="6" t="s">
-        <v>1649</v>
+        <v>1632</v>
       </c>
       <c r="C780" s="0" t="s">
-        <v>1649</v>
+        <v>1633</v>
       </c>
       <c r="D780" s="0">
-        <v>250</v>
+        <v>323</v>
       </c>
       <c r="E780" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="781" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A781" s="0" t="s">
-        <v>1650</v>
+        <v>1634</v>
       </c>
       <c r="B781" s="6" t="s">
-        <v>1651</v>
+        <v>1635</v>
       </c>
       <c r="C781" s="0" t="s">
-        <v>1651</v>
+        <v>1635</v>
       </c>
       <c r="D781" s="0">
-        <v>308</v>
+        <v>425</v>
       </c>
       <c r="E781" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="782" spans="1:5" hidden="true" outlineLevel="2">
-[...23 lines deleted...]
-      </c>
+    <row r="782" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A782" s="7"/>
+      <c r="B782" s="7" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C782" s="7"/>
+      <c r="D782" s="7"/>
+      <c r="E782" s="7"/>
+    </row>
+    <row r="783" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A783" s="7"/>
+      <c r="B783" s="7" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C783" s="7"/>
+      <c r="D783" s="7"/>
+      <c r="E783" s="7"/>
     </row>
     <row r="784" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A784" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A784" s="5"/>
+      <c r="B784" s="5" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C784" s="5"/>
+      <c r="D784" s="5"/>
+      <c r="E784" s="5"/>
     </row>
     <row r="785" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A785" s="0" t="s">
-        <v>1659</v>
+        <v>1638</v>
       </c>
       <c r="B785" s="6" t="s">
-        <v>1660</v>
+        <v>1639</v>
       </c>
       <c r="C785" s="0" t="s">
-        <v>1661</v>
+        <v>1640</v>
       </c>
       <c r="D785" s="0">
-        <v>297</v>
+        <v>16990</v>
       </c>
       <c r="E785" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="786" spans="1:5" hidden="true" outlineLevel="2">
-[...6 lines deleted...]
-      <c r="E786" s="5"/>
+    <row r="786" spans="1:5" outlineLevel="1">
+      <c r="A786" s="4"/>
+      <c r="B786" s="4" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C786" s="4"/>
+      <c r="D786" s="4"/>
+      <c r="E786" s="4"/>
     </row>
     <row r="787" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A787" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A787" s="5"/>
+      <c r="B787" s="5" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C787" s="5"/>
+      <c r="D787" s="5"/>
+      <c r="E787" s="5"/>
     </row>
     <row r="788" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A788" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A788" s="5"/>
+      <c r="B788" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="C788" s="5"/>
+      <c r="D788" s="5"/>
+      <c r="E788" s="5"/>
     </row>
     <row r="789" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A789" s="0" t="s">
-        <v>1669</v>
+        <v>1643</v>
       </c>
       <c r="B789" s="6" t="s">
-        <v>1670</v>
+        <v>1644</v>
       </c>
       <c r="C789" s="0" t="s">
-        <v>1671</v>
+        <v>1645</v>
       </c>
       <c r="D789" s="0">
-        <v>455</v>
+        <v>320</v>
       </c>
       <c r="E789" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="790" spans="1:5" outlineLevel="1">
-[...6 lines deleted...]
-      <c r="E790" s="4"/>
+    <row r="790" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A790" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B790" s="6" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C790" s="0" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D790" s="0">
+        <v>490</v>
+      </c>
+      <c r="E790" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="791" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A791" s="5"/>
       <c r="B791" s="5" t="s">
-        <v>1673</v>
+        <v>1649</v>
       </c>
       <c r="C791" s="5"/>
       <c r="D791" s="5"/>
       <c r="E791" s="5"/>
     </row>
     <row r="792" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A792" s="0" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="A792" s="5"/>
+      <c r="B792" s="5" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C792" s="5"/>
+      <c r="D792" s="5"/>
+      <c r="E792" s="5"/>
+    </row>
+    <row r="793" spans="1:5" outlineLevel="1">
+      <c r="A793" s="4"/>
+      <c r="B793" s="4" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C793" s="4"/>
+      <c r="D793" s="4"/>
+      <c r="E793" s="4"/>
     </row>
     <row r="794" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A794" s="5"/>
       <c r="B794" s="5" t="s">
-        <v>340</v>
+        <v>391</v>
       </c>
       <c r="C794" s="5"/>
       <c r="D794" s="5"/>
       <c r="E794" s="5"/>
     </row>
-    <row r="795" spans="1:5" hidden="true" outlineLevel="3">
-[...8 lines deleted...]
-    <row r="796" spans="1:5" hidden="true" outlineLevel="3">
+    <row r="795" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A795" s="0" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B795" s="6" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C795" s="0" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D795" s="0">
+        <v>350</v>
+      </c>
+      <c r="E795" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="796" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A796" s="0" t="s">
-        <v>1679</v>
+        <v>1655</v>
       </c>
       <c r="B796" s="6" t="s">
-        <v>1680</v>
+        <v>1656</v>
       </c>
       <c r="C796" s="0" t="s">
-        <v>1681</v>
+        <v>1657</v>
       </c>
       <c r="D796" s="0">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E796" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="797" spans="1:5" hidden="true" outlineLevel="3">
+    <row r="797" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A797" s="0" t="s">
-        <v>1682</v>
+        <v>1658</v>
       </c>
       <c r="B797" s="6" t="s">
-        <v>1683</v>
+        <v>1659</v>
       </c>
       <c r="C797" s="0" t="s">
-        <v>1684</v>
+        <v>1660</v>
       </c>
       <c r="D797" s="0">
-        <v>1700</v>
+        <v>1050</v>
       </c>
       <c r="E797" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="798" spans="1:5" hidden="true" outlineLevel="3">
+    <row r="798" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A798" s="0" t="s">
-        <v>1685</v>
+        <v>1661</v>
       </c>
       <c r="B798" s="6" t="s">
-        <v>1686</v>
+        <v>1662</v>
       </c>
       <c r="C798" s="0" t="s">
-        <v>1687</v>
+        <v>1663</v>
       </c>
       <c r="D798" s="0">
-        <v>595</v>
+        <v>900</v>
       </c>
       <c r="E798" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="799" spans="1:5" hidden="true" outlineLevel="3">
-[...23 lines deleted...]
-      </c>
+    <row r="799" spans="1:5" outlineLevel="1">
+      <c r="A799" s="4"/>
+      <c r="B799" s="4" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C799" s="4"/>
+      <c r="D799" s="4"/>
+      <c r="E799" s="4"/>
+    </row>
+    <row r="800" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A800" s="5"/>
+      <c r="B800" s="5" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C800" s="5"/>
+      <c r="D800" s="5"/>
+      <c r="E800" s="5"/>
     </row>
     <row r="801" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A801" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A801" s="7"/>
+      <c r="B801" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C801" s="7"/>
+      <c r="D801" s="7"/>
+      <c r="E801" s="7"/>
     </row>
     <row r="802" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A802" s="7"/>
       <c r="B802" s="7" t="s">
-        <v>1694</v>
+        <v>1666</v>
       </c>
       <c r="C802" s="7"/>
       <c r="D802" s="7"/>
       <c r="E802" s="7"/>
     </row>
-    <row r="803" spans="1:5" hidden="true" outlineLevel="2">
-[...76 lines deleted...]
-      <c r="E809" s="7"/>
+    <row r="803" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A803" s="7"/>
+      <c r="B803" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="C803" s="7"/>
+      <c r="D803" s="7"/>
+      <c r="E803" s="7"/>
+    </row>
+    <row r="804" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A804" s="7"/>
+      <c r="B804" s="7" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C804" s="7"/>
+      <c r="D804" s="7"/>
+      <c r="E804" s="7"/>
+    </row>
+    <row r="805" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A805" s="5"/>
+      <c r="B805" s="5" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C805" s="5"/>
+      <c r="D805" s="5"/>
+      <c r="E805" s="5"/>
+    </row>
+    <row r="806" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A806" s="5"/>
+      <c r="B806" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C806" s="5"/>
+      <c r="D806" s="5"/>
+      <c r="E806" s="5"/>
+    </row>
+    <row r="807" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A807" s="5"/>
+      <c r="B807" s="5" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C807" s="5"/>
+      <c r="D807" s="5"/>
+      <c r="E807" s="5"/>
+    </row>
+    <row r="808" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A808" s="0" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B808" s="6" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C808" s="0" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D808" s="0">
+        <v>855</v>
+      </c>
+      <c r="E808" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="809" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A809" s="0" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B809" s="6" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C809" s="0" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D809" s="0">
+        <v>855</v>
+      </c>
+      <c r="E809" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="810" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A810" s="5"/>
-[...5 lines deleted...]
-      <c r="E810" s="5"/>
+      <c r="A810" s="0" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B810" s="6" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C810" s="0" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D810" s="0">
+        <v>318</v>
+      </c>
+      <c r="E810" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="811" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A811" s="0" t="s">
-        <v>1705</v>
+        <v>1678</v>
       </c>
       <c r="B811" s="6" t="s">
-        <v>1706</v>
+        <v>1679</v>
       </c>
       <c r="C811" s="0" t="s">
-        <v>1707</v>
+        <v>1679</v>
       </c>
       <c r="D811" s="0">
-        <v>16990</v>
+        <v>315</v>
       </c>
       <c r="E811" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="812" spans="1:5" outlineLevel="1">
-[...6 lines deleted...]
-      <c r="E812" s="4"/>
+    <row r="812" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A812" s="0" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B812" s="6" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C812" s="0" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D812" s="0">
+        <v>850</v>
+      </c>
+      <c r="E812" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="813" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A813" s="5"/>
-[...5 lines deleted...]
-      <c r="E813" s="5"/>
+      <c r="A813" s="0" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B813" s="6" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C813" s="0" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D813" s="0">
+        <v>1460</v>
+      </c>
+      <c r="E813" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="814" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A814" s="5"/>
-[...5 lines deleted...]
-      <c r="E814" s="5"/>
+      <c r="A814" s="0" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B814" s="6" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C814" s="0" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D814" s="0">
+        <v>1460</v>
+      </c>
+      <c r="E814" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="815" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A815" s="0" t="s">
-        <v>1710</v>
+        <v>1688</v>
       </c>
       <c r="B815" s="6" t="s">
-        <v>1711</v>
+        <v>1689</v>
       </c>
       <c r="C815" s="0" t="s">
-        <v>1712</v>
+        <v>1690</v>
       </c>
       <c r="D815" s="0">
-        <v>320</v>
+        <v>1585</v>
       </c>
       <c r="E815" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="816" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A816" s="0" t="s">
-        <v>1713</v>
+        <v>1691</v>
       </c>
       <c r="B816" s="6" t="s">
-        <v>1714</v>
+        <v>1692</v>
       </c>
       <c r="C816" s="0" t="s">
-        <v>1715</v>
+        <v>1690</v>
       </c>
       <c r="D816" s="0">
-        <v>490</v>
+        <v>1585</v>
       </c>
       <c r="E816" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="817" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A817" s="5"/>
-[...5 lines deleted...]
-      <c r="E817" s="5"/>
+      <c r="A817" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B817" s="6" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C817" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D817" s="0">
+        <v>1600</v>
+      </c>
+      <c r="E817" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="818" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A818" s="5"/>
-[...14 lines deleted...]
-      <c r="E819" s="4"/>
+      <c r="A818" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B818" s="6" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C818" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D818" s="0">
+        <v>1725</v>
+      </c>
+      <c r="E818" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="819" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A819" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B819" s="6" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C819" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D819" s="0">
+        <v>1725</v>
+      </c>
+      <c r="E819" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="820" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A820" s="5"/>
-[...5 lines deleted...]
-      <c r="E820" s="5"/>
+      <c r="A820" s="0" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B820" s="6" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C820" s="0" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D820" s="0">
+        <v>1950</v>
+      </c>
+      <c r="E820" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="821" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A821" s="0" t="s">
-        <v>1719</v>
+        <v>1704</v>
       </c>
       <c r="B821" s="6" t="s">
-        <v>1720</v>
+        <v>1705</v>
       </c>
       <c r="C821" s="0" t="s">
-        <v>1721</v>
+        <v>1706</v>
       </c>
       <c r="D821" s="0">
-        <v>350</v>
+        <v>855</v>
       </c>
       <c r="E821" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="822" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A822" s="0" t="s">
-        <v>1722</v>
+        <v>1707</v>
       </c>
       <c r="B822" s="6" t="s">
-        <v>1723</v>
+        <v>1708</v>
       </c>
       <c r="C822" s="0" t="s">
-        <v>1724</v>
+        <v>1708</v>
       </c>
       <c r="D822" s="0">
-        <v>590</v>
+        <v>657</v>
       </c>
       <c r="E822" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="823" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A823" s="0" t="s">
-        <v>1725</v>
+        <v>1709</v>
       </c>
       <c r="B823" s="6" t="s">
-        <v>1726</v>
+        <v>1710</v>
       </c>
       <c r="C823" s="0" t="s">
-        <v>1727</v>
+        <v>1711</v>
       </c>
       <c r="D823" s="0">
-        <v>1050</v>
+        <v>890</v>
       </c>
       <c r="E823" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="824" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A824" s="0" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B824" s="6" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C824" s="0" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D824" s="0">
+        <v>1915</v>
+      </c>
+      <c r="E824" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="825" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A825" s="0" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B825" s="6" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C825" s="0" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D825" s="0">
+        <v>1915</v>
+      </c>
+      <c r="E825" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="826" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A826" s="0" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B826" s="6" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C826" s="0" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D826" s="0">
+        <v>2055</v>
+      </c>
+      <c r="E826" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="827" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A827" s="0" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B827" s="6" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C827" s="0" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D827" s="0">
+        <v>2055</v>
+      </c>
+      <c r="E827" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="828" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A828" s="0" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B828" s="6" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C828" s="0" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D828" s="0">
+        <v>657</v>
+      </c>
+      <c r="E828" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="829" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A829" s="0" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B829" s="6" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C829" s="0" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D829" s="0">
+        <v>1340</v>
+      </c>
+      <c r="E829" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="830" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A830" s="0" t="s">
         <v>1728</v>
       </c>
-      <c r="B824" s="6" t="s">
+      <c r="B830" s="6" t="s">
         <v>1729</v>
       </c>
-      <c r="C824" s="0" t="s">
+      <c r="C830" s="0" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D830" s="0">
+        <v>1340</v>
+      </c>
+      <c r="E830" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="831" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A831" s="0" t="s">
         <v>1730</v>
       </c>
-      <c r="D824" s="0">
-[...8 lines deleted...]
-      <c r="B825" s="4" t="s">
+      <c r="B831" s="6" t="s">
         <v>1731</v>
       </c>
-      <c r="C825" s="4"/>
-[...5 lines deleted...]
-      <c r="B826" s="5" t="s">
+      <c r="C831" s="0" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D831" s="0">
+        <v>1340</v>
+      </c>
+      <c r="E831" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="832" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A832" s="0" t="s">
         <v>1732</v>
       </c>
-      <c r="C826" s="5"/>
-[...14 lines deleted...]
-      <c r="B828" s="7" t="s">
+      <c r="B832" s="6" t="s">
         <v>1733</v>
       </c>
-      <c r="C828" s="7"/>
-[...14 lines deleted...]
-      <c r="B830" s="7" t="s">
+      <c r="C832" s="0" t="s">
         <v>1734</v>
       </c>
-      <c r="C830" s="7"/>
-[...5 lines deleted...]
-      <c r="B831" s="5" t="s">
+      <c r="D832" s="0">
+        <v>858</v>
+      </c>
+      <c r="E832" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="833" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A833" s="0" t="s">
         <v>1735</v>
       </c>
-      <c r="C831" s="5"/>
-[...14 lines deleted...]
-      <c r="B833" s="5" t="s">
+      <c r="B833" s="6" t="s">
         <v>1736</v>
       </c>
-      <c r="C833" s="5"/>
-[...1 lines deleted...]
-      <c r="E833" s="5"/>
+      <c r="C833" s="0" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D833" s="0">
+        <v>1460</v>
+      </c>
+      <c r="E833" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="834" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A834" s="0" t="s">
         <v>1737</v>
       </c>
       <c r="B834" s="6" t="s">
         <v>1738</v>
       </c>
       <c r="C834" s="0" t="s">
         <v>1739</v>
       </c>
       <c r="D834" s="0">
-        <v>1446</v>
+        <v>1914</v>
       </c>
       <c r="E834" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="835" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A835" s="0" t="s">
         <v>1740</v>
       </c>
       <c r="B835" s="6" t="s">
         <v>1741</v>
       </c>
       <c r="C835" s="0" t="s">
         <v>1742</v>
       </c>
       <c r="D835" s="0">
-        <v>1056</v>
+        <v>890</v>
       </c>
       <c r="E835" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="836" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A836" s="0" t="s">
         <v>1743</v>
       </c>
       <c r="B836" s="6" t="s">
         <v>1744</v>
       </c>
       <c r="C836" s="0" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="D836" s="0">
-        <v>318</v>
+        <v>950</v>
       </c>
       <c r="E836" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="837" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A837" s="0" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="B837" s="6" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="C837" s="0" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="D837" s="0">
-        <v>315</v>
+        <v>1150</v>
       </c>
       <c r="E837" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="838" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A838" s="0" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
       <c r="B838" s="6" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="C838" s="0" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
       <c r="D838" s="0">
-        <v>1411</v>
+        <v>903</v>
       </c>
       <c r="E838" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="839" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A839" s="0" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="B839" s="6" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
       <c r="C839" s="0" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="D839" s="0">
-        <v>1898</v>
+        <v>1600</v>
       </c>
       <c r="E839" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="840" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A840" s="0" t="s">
-[...2 lines deleted...]
-      <c r="B840" s="6" t="s">
+      <c r="A840" s="5"/>
+      <c r="B840" s="5" t="s">
         <v>1754</v>
       </c>
-      <c r="C840" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="C840" s="5"/>
+      <c r="D840" s="5"/>
+      <c r="E840" s="5"/>
     </row>
     <row r="841" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A841" s="0" t="s">
         <v>1755</v>
       </c>
       <c r="B841" s="6" t="s">
         <v>1756</v>
       </c>
       <c r="C841" s="0" t="s">
         <v>1757</v>
       </c>
       <c r="D841" s="0">
-        <v>2061</v>
+        <v>778</v>
       </c>
       <c r="E841" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="842" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A842" s="0" t="s">
         <v>1758</v>
       </c>
       <c r="B842" s="6" t="s">
         <v>1759</v>
       </c>
       <c r="C842" s="0" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
       <c r="D842" s="0">
-        <v>2061</v>
+        <v>168</v>
       </c>
       <c r="E842" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="843" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A843" s="0" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="B843" s="6" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="C843" s="0" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="D843" s="0">
-        <v>2080</v>
+        <v>237</v>
       </c>
       <c r="E843" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="844" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A844" s="0" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="B844" s="6" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="C844" s="0" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="D844" s="0">
-        <v>2243</v>
+        <v>927</v>
       </c>
       <c r="E844" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="845" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A845" s="0" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="B845" s="6" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="C845" s="0" t="s">
-        <v>1765</v>
+        <v>1769</v>
       </c>
       <c r="D845" s="0">
-        <v>2243</v>
+        <v>133</v>
       </c>
       <c r="E845" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="846" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A846" s="0" t="s">
-[...5 lines deleted...]
-      <c r="C846" s="0" t="s">
+      <c r="A846" s="5"/>
+      <c r="B846" s="5" t="s">
         <v>1770</v>
       </c>
-      <c r="D846" s="0">
-[...4 lines deleted...]
-      </c>
+      <c r="C846" s="5"/>
+      <c r="D846" s="5"/>
+      <c r="E846" s="5"/>
     </row>
     <row r="847" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A847" s="0" t="s">
         <v>1771</v>
       </c>
       <c r="B847" s="6" t="s">
         <v>1772</v>
       </c>
       <c r="C847" s="0" t="s">
-        <v>1773</v>
+        <v>1772</v>
       </c>
       <c r="D847" s="0">
-        <v>855</v>
+        <v>12</v>
       </c>
       <c r="E847" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="848" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A848" s="0" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B848" s="6" t="s">
         <v>1774</v>
-      </c>
-[...1 lines deleted...]
-        <v>1775</v>
       </c>
       <c r="C848" s="0" t="s">
         <v>1775</v>
       </c>
       <c r="D848" s="0">
-        <v>657</v>
+        <v>12</v>
       </c>
       <c r="E848" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="849" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A849" s="0" t="s">
         <v>1776</v>
       </c>
       <c r="B849" s="6" t="s">
         <v>1777</v>
       </c>
       <c r="C849" s="0" t="s">
         <v>1778</v>
       </c>
       <c r="D849" s="0">
-        <v>1623</v>
+        <v>40</v>
       </c>
       <c r="E849" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="850" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A850" s="0" t="s">
         <v>1779</v>
       </c>
       <c r="B850" s="6" t="s">
         <v>1780</v>
       </c>
       <c r="C850" s="0" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D850" s="0">
+        <v>40</v>
+      </c>
+      <c r="E850" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="851" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A851" s="5"/>
+      <c r="B851" s="5" t="s">
         <v>1781</v>
       </c>
-      <c r="D850" s="0">
-[...21 lines deleted...]
-      </c>
+      <c r="C851" s="5"/>
+      <c r="D851" s="5"/>
+      <c r="E851" s="5"/>
     </row>
     <row r="852" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A852" s="0" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B852" s="6" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C852" s="0" t="s">
         <v>1784</v>
       </c>
-      <c r="B852" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D852" s="0">
-        <v>2672</v>
+        <v>275</v>
       </c>
       <c r="E852" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="853" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A853" s="0" t="s">
-        <v>1787</v>
+        <v>1785</v>
       </c>
       <c r="B853" s="6" t="s">
-        <v>1788</v>
+        <v>1786</v>
       </c>
       <c r="C853" s="0" t="s">
-        <v>1786</v>
+        <v>1784</v>
       </c>
       <c r="D853" s="0">
-        <v>2672</v>
+        <v>275</v>
       </c>
       <c r="E853" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="854" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A854" s="0" t="s">
-        <v>1789</v>
+        <v>1787</v>
       </c>
       <c r="B854" s="6" t="s">
-        <v>1790</v>
+        <v>1788</v>
       </c>
       <c r="C854" s="0" t="s">
-        <v>1791</v>
+        <v>1784</v>
       </c>
       <c r="D854" s="0">
-        <v>657</v>
+        <v>275</v>
       </c>
       <c r="E854" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="855" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A855" s="0" t="s">
-        <v>1792</v>
+        <v>1789</v>
       </c>
       <c r="B855" s="6" t="s">
-        <v>1793</v>
+        <v>1790</v>
       </c>
       <c r="C855" s="0" t="s">
-        <v>1794</v>
+        <v>1791</v>
       </c>
       <c r="D855" s="0">
-        <v>1742</v>
+        <v>650</v>
       </c>
       <c r="E855" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="856" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A856" s="0" t="s">
-        <v>1795</v>
+        <v>1792</v>
       </c>
       <c r="B856" s="6" t="s">
-        <v>1796</v>
+        <v>1793</v>
       </c>
       <c r="C856" s="0" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D856" s="0">
+        <v>250</v>
+      </c>
+      <c r="E856" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="857" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A857" s="5"/>
+      <c r="B857" s="5" t="s">
         <v>1794</v>
       </c>
-      <c r="D856" s="0">
-[...21 lines deleted...]
-      </c>
+      <c r="C857" s="5"/>
+      <c r="D857" s="5"/>
+      <c r="E857" s="5"/>
     </row>
     <row r="858" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A858" s="0" t="s">
-        <v>1799</v>
+        <v>1795</v>
       </c>
       <c r="B858" s="6" t="s">
-        <v>1800</v>
+        <v>1796</v>
       </c>
       <c r="C858" s="0" t="s">
-        <v>1801</v>
+        <v>1797</v>
       </c>
       <c r="D858" s="0">
-        <v>858</v>
+        <v>2200</v>
       </c>
       <c r="E858" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="859" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A859" s="0" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B859" s="6" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C859" s="0" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D859" s="0">
+        <v>2900</v>
+      </c>
+      <c r="E859" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="860" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A860" s="5"/>
+      <c r="B860" s="5" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C860" s="5"/>
+      <c r="D860" s="5"/>
+      <c r="E860" s="5"/>
+    </row>
+    <row r="861" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A861" s="7"/>
+      <c r="B861" s="7" t="s">
         <v>1802</v>
       </c>
-      <c r="B859" s="6" t="s">
+      <c r="C861" s="7"/>
+      <c r="D861" s="7"/>
+      <c r="E861" s="7"/>
+    </row>
+    <row r="862" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A862" s="0" t="s">
         <v>1803</v>
       </c>
-      <c r="C859" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A860" s="0" t="s">
+      <c r="B862" s="6" t="s">
         <v>1804</v>
       </c>
-      <c r="B860" s="6" t="s">
+      <c r="C862" s="0" t="s">
         <v>1805</v>
       </c>
-      <c r="C860" s="0" t="s">
+      <c r="D862" s="0">
+        <v>1536</v>
+      </c>
+      <c r="E862" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="863" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A863" s="0" t="s">
         <v>1806</v>
       </c>
-      <c r="D860" s="0">
-[...7 lines deleted...]
-      <c r="A861" s="0" t="s">
+      <c r="B863" s="6" t="s">
         <v>1807</v>
       </c>
-      <c r="B861" s="6" t="s">
+      <c r="C863" s="0" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D863" s="0">
+        <v>1536</v>
+      </c>
+      <c r="E863" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="864" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A864" s="7"/>
+      <c r="B864" s="7" t="s">
         <v>1808</v>
       </c>
-      <c r="C861" s="0" t="s">
+      <c r="C864" s="7"/>
+      <c r="D864" s="7"/>
+      <c r="E864" s="7"/>
+    </row>
+    <row r="865" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A865" s="0" t="s">
         <v>1809</v>
       </c>
-      <c r="D861" s="0">
-[...7 lines deleted...]
-      <c r="A862" s="0" t="s">
+      <c r="B865" s="6" t="s">
         <v>1810</v>
       </c>
-      <c r="B862" s="6" t="s">
+      <c r="C865" s="0" t="s">
         <v>1811</v>
       </c>
-      <c r="C862" s="0" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="D865" s="0">
-        <v>2080</v>
+        <v>1764</v>
       </c>
       <c r="E865" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="866" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A866" s="5"/>
       <c r="B866" s="5" t="s">
-        <v>1821</v>
+        <v>380</v>
       </c>
       <c r="C866" s="5"/>
       <c r="D866" s="5"/>
       <c r="E866" s="5"/>
     </row>
     <row r="867" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A867" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A867" s="5"/>
+      <c r="B867" s="5" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C867" s="5"/>
+      <c r="D867" s="5"/>
+      <c r="E867" s="5"/>
     </row>
     <row r="868" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A868" s="0" t="s">
-        <v>1825</v>
+        <v>1813</v>
       </c>
       <c r="B868" s="6" t="s">
-        <v>1826</v>
+        <v>1814</v>
       </c>
       <c r="C868" s="0" t="s">
-        <v>1827</v>
+        <v>1815</v>
       </c>
       <c r="D868" s="0">
-        <v>168</v>
+        <v>4455</v>
       </c>
       <c r="E868" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="869" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A869" s="0" t="s">
-        <v>1828</v>
+        <v>1816</v>
       </c>
       <c r="B869" s="6" t="s">
-        <v>1829</v>
+        <v>1817</v>
       </c>
       <c r="C869" s="0" t="s">
-        <v>1830</v>
+        <v>1817</v>
       </c>
       <c r="D869" s="0">
-        <v>237</v>
+        <v>158</v>
       </c>
       <c r="E869" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="870" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A870" s="0" t="s">
-        <v>1831</v>
+        <v>1818</v>
       </c>
       <c r="B870" s="6" t="s">
-        <v>1832</v>
+        <v>1819</v>
       </c>
       <c r="C870" s="0" t="s">
-        <v>1833</v>
+        <v>1820</v>
       </c>
       <c r="D870" s="0">
-        <v>927</v>
+        <v>675</v>
       </c>
       <c r="E870" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="871" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A871" s="0" t="s">
-        <v>1834</v>
+        <v>1821</v>
       </c>
       <c r="B871" s="6" t="s">
-        <v>1835</v>
+        <v>1822</v>
       </c>
       <c r="C871" s="0" t="s">
-        <v>1836</v>
+        <v>1822</v>
       </c>
       <c r="D871" s="0">
-        <v>133</v>
+        <v>158</v>
       </c>
       <c r="E871" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="872" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A872" s="5"/>
-[...5 lines deleted...]
-      <c r="E872" s="5"/>
+      <c r="A872" s="0" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B872" s="6" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C872" s="0" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D872" s="0">
+        <v>585</v>
+      </c>
+      <c r="E872" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="873" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A873" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A873" s="5"/>
+      <c r="B873" s="5" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C873" s="5"/>
+      <c r="D873" s="5"/>
+      <c r="E873" s="5"/>
     </row>
     <row r="874" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A874" s="0" t="s">
-        <v>1840</v>
+        <v>1825</v>
       </c>
       <c r="B874" s="6" t="s">
-        <v>1841</v>
+        <v>1826</v>
       </c>
       <c r="C874" s="0" t="s">
-        <v>1842</v>
+        <v>1827</v>
       </c>
       <c r="D874" s="0">
-        <v>12</v>
+        <v>858</v>
       </c>
       <c r="E874" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="875" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A875" s="0" t="s">
-        <v>1843</v>
+        <v>1828</v>
       </c>
       <c r="B875" s="6" t="s">
-        <v>1844</v>
+        <v>1829</v>
       </c>
       <c r="C875" s="0" t="s">
-        <v>1845</v>
+        <v>1830</v>
       </c>
       <c r="D875" s="0">
-        <v>40</v>
+        <v>870</v>
       </c>
       <c r="E875" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="876" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A876" s="0" t="s">
-        <v>1846</v>
+        <v>1831</v>
       </c>
       <c r="B876" s="6" t="s">
-        <v>1847</v>
+        <v>1832</v>
       </c>
       <c r="C876" s="0" t="s">
-        <v>1845</v>
+        <v>1833</v>
       </c>
       <c r="D876" s="0">
-        <v>40</v>
+        <v>1752</v>
       </c>
       <c r="E876" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="877" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A877" s="5"/>
-[...5 lines deleted...]
-      <c r="E877" s="5"/>
+      <c r="A877" s="0" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B877" s="6" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C877" s="0" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D877" s="0">
+        <v>1752</v>
+      </c>
+      <c r="E877" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="878" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A878" s="0" t="s">
-        <v>1849</v>
+        <v>1836</v>
       </c>
       <c r="B878" s="6" t="s">
-        <v>1850</v>
+        <v>1837</v>
       </c>
       <c r="C878" s="0" t="s">
-        <v>1851</v>
+        <v>1838</v>
       </c>
       <c r="D878" s="0">
-        <v>358</v>
+        <v>3642</v>
       </c>
       <c r="E878" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="879" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A879" s="0" t="s">
-        <v>1852</v>
+        <v>1839</v>
       </c>
       <c r="B879" s="6" t="s">
-        <v>1853</v>
+        <v>1840</v>
       </c>
       <c r="C879" s="0" t="s">
-        <v>1851</v>
+        <v>1841</v>
       </c>
       <c r="D879" s="0">
-        <v>358</v>
+        <v>1182</v>
       </c>
       <c r="E879" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="880" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A880" s="0" t="s">
-        <v>1854</v>
+        <v>1842</v>
       </c>
       <c r="B880" s="6" t="s">
-        <v>1855</v>
+        <v>1843</v>
       </c>
       <c r="C880" s="0" t="s">
-        <v>1851</v>
+        <v>1827</v>
       </c>
       <c r="D880" s="0">
-        <v>358</v>
+        <v>858</v>
       </c>
       <c r="E880" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="881" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A881" s="0" t="s">
-        <v>1856</v>
+        <v>1844</v>
       </c>
       <c r="B881" s="6" t="s">
-        <v>1857</v>
+        <v>1845</v>
       </c>
       <c r="C881" s="0" t="s">
-        <v>1858</v>
+        <v>1846</v>
       </c>
       <c r="D881" s="0">
-        <v>845</v>
+        <v>4601</v>
       </c>
       <c r="E881" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="882" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A882" s="0" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B882" s="6" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C882" s="0" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D882" s="0">
+        <v>6536</v>
+      </c>
+      <c r="E882" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="883" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A883" s="0" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B883" s="6" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C883" s="0" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D883" s="0">
+        <v>855</v>
+      </c>
+      <c r="E883" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="884" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A884" s="5"/>
+      <c r="B884" s="5" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C884" s="5"/>
+      <c r="D884" s="5"/>
+      <c r="E884" s="5"/>
+    </row>
+    <row r="885" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A885" s="7"/>
+      <c r="B885" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C885" s="7"/>
+      <c r="D885" s="7"/>
+      <c r="E885" s="7"/>
+    </row>
+    <row r="886" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A886" s="0" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B886" s="6" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C886" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D886" s="0">
+        <v>4229</v>
+      </c>
+      <c r="E886" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="887" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A887" s="0" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B887" s="6" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C887" s="0" t="s">
         <v>1859</v>
       </c>
-      <c r="B882" s="6" t="s">
+      <c r="D887" s="0">
+        <v>4229</v>
+      </c>
+      <c r="E887" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="888" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A888" s="7"/>
+      <c r="B888" s="7" t="s">
         <v>1860</v>
       </c>
-      <c r="C882" s="0" t="s">
-[...11 lines deleted...]
-      <c r="B883" s="5" t="s">
+      <c r="C888" s="7"/>
+      <c r="D888" s="7"/>
+      <c r="E888" s="7"/>
+    </row>
+    <row r="889" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A889" s="7"/>
+      <c r="B889" s="7" t="s">
         <v>1861</v>
       </c>
-      <c r="C883" s="5"/>
-[...4 lines deleted...]
-      <c r="A884" s="0" t="s">
+      <c r="C889" s="7"/>
+      <c r="D889" s="7"/>
+      <c r="E889" s="7"/>
+    </row>
+    <row r="890" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A890" s="0" t="s">
         <v>1862</v>
       </c>
-      <c r="B884" s="6" t="s">
+      <c r="B890" s="6" t="s">
         <v>1863</v>
       </c>
-      <c r="C884" s="0" t="s">
+      <c r="C890" s="0" t="s">
         <v>1864</v>
       </c>
-      <c r="D884" s="0">
-[...82 lines deleted...]
-      <c r="E890" s="7"/>
+      <c r="D890" s="0">
+        <v>4358</v>
+      </c>
+      <c r="E890" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="891" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A891" s="0" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B891" s="6" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C891" s="0" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D891" s="0">
+        <v>4358</v>
+      </c>
+      <c r="E891" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="892" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A892" s="0" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B892" s="6" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C892" s="0" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D892" s="0">
+        <v>4358</v>
+      </c>
+      <c r="E892" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="893" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A893" s="0" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B893" s="6" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C893" s="0" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D893" s="0">
+        <v>4358</v>
+      </c>
+      <c r="E893" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="894" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A894" s="0" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B894" s="6" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C894" s="0" t="s">
         <v>1876</v>
       </c>
-      <c r="B891" s="6" t="s">
+      <c r="D894" s="0">
+        <v>711</v>
+      </c>
+      <c r="E894" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="895" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A895" s="0" t="s">
         <v>1877</v>
       </c>
-      <c r="C891" s="0" t="s">
+      <c r="B895" s="6" t="s">
         <v>1878</v>
       </c>
-      <c r="D891" s="0">
-[...17 lines deleted...]
-      <c r="B893" s="5" t="s">
+      <c r="C895" s="0" t="s">
         <v>1879</v>
       </c>
-      <c r="C893" s="5"/>
-[...4 lines deleted...]
-      <c r="A894" s="0" t="s">
+      <c r="D895" s="0">
+        <v>2273</v>
+      </c>
+      <c r="E895" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="896" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A896" s="0" t="s">
         <v>1880</v>
       </c>
-      <c r="B894" s="6" t="s">
+      <c r="B896" s="6" t="s">
         <v>1881</v>
       </c>
-      <c r="C894" s="0" t="s">
+      <c r="C896" s="0" t="s">
         <v>1882</v>
       </c>
-      <c r="D894" s="0">
-[...7 lines deleted...]
-      <c r="A895" s="0" t="s">
+      <c r="D896" s="0">
+        <v>10135</v>
+      </c>
+      <c r="E896" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="897" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A897" s="0" t="s">
         <v>1883</v>
       </c>
-      <c r="B895" s="6" t="s">
+      <c r="B897" s="6" t="s">
         <v>1884</v>
       </c>
-      <c r="C895" s="0" t="s">
+      <c r="C897" s="0" t="s">
         <v>1884</v>
       </c>
-      <c r="D895" s="0">
-[...7 lines deleted...]
-      <c r="A896" s="0" t="s">
+      <c r="D897" s="0">
+        <v>3853</v>
+      </c>
+      <c r="E897" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="898" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A898" s="0" t="s">
         <v>1885</v>
       </c>
-      <c r="B896" s="6" t="s">
+      <c r="B898" s="6" t="s">
         <v>1886</v>
       </c>
-      <c r="C896" s="0" t="s">
+      <c r="C898" s="0" t="s">
         <v>1887</v>
       </c>
-      <c r="D896" s="0">
-[...7 lines deleted...]
-      <c r="A897" s="0" t="s">
+      <c r="D898" s="0">
+        <v>4056</v>
+      </c>
+      <c r="E898" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="899" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A899" s="7"/>
+      <c r="B899" s="7" t="s">
         <v>1888</v>
       </c>
-      <c r="B897" s="6" t="s">
+      <c r="C899" s="7"/>
+      <c r="D899" s="7"/>
+      <c r="E899" s="7"/>
+    </row>
+    <row r="900" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A900" s="7"/>
+      <c r="B900" s="7" t="s">
         <v>1889</v>
       </c>
-      <c r="C897" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A898" s="0" t="s">
+      <c r="C900" s="7"/>
+      <c r="D900" s="7"/>
+      <c r="E900" s="7"/>
+    </row>
+    <row r="901" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A901" s="7"/>
+      <c r="B901" s="7" t="s">
         <v>1890</v>
       </c>
-      <c r="B898" s="6" t="s">
+      <c r="C901" s="7"/>
+      <c r="D901" s="7"/>
+      <c r="E901" s="7"/>
+    </row>
+    <row r="902" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A902" s="7"/>
+      <c r="B902" s="7" t="s">
         <v>1891</v>
       </c>
-      <c r="C898" s="0" t="s">
-[...19 lines deleted...]
-      <c r="A900" s="0" t="s">
+      <c r="C902" s="7"/>
+      <c r="D902" s="7"/>
+      <c r="E902" s="7"/>
+    </row>
+    <row r="903" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A903" s="7"/>
+      <c r="B903" s="7" t="s">
         <v>1892</v>
       </c>
-      <c r="B900" s="6" t="s">
+      <c r="C903" s="7"/>
+      <c r="D903" s="7"/>
+      <c r="E903" s="7"/>
+    </row>
+    <row r="904" spans="1:5" outlineLevel="1">
+      <c r="A904" s="4"/>
+      <c r="B904" s="4" t="s">
         <v>1893</v>
       </c>
-      <c r="C900" s="0" t="s">
+      <c r="C904" s="4"/>
+      <c r="D904" s="4"/>
+      <c r="E904" s="4"/>
+    </row>
+    <row r="905" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A905" s="5"/>
+      <c r="B905" s="5" t="s">
         <v>1894</v>
       </c>
-      <c r="D900" s="0">
-[...89 lines deleted...]
-      </c>
+      <c r="C905" s="5"/>
+      <c r="D905" s="5"/>
+      <c r="E905" s="5"/>
     </row>
     <row r="906" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A906" s="0" t="s">
-        <v>1909</v>
+        <v>1895</v>
       </c>
       <c r="B906" s="6" t="s">
-        <v>1910</v>
+        <v>1896</v>
       </c>
       <c r="C906" s="0" t="s">
-        <v>1911</v>
+        <v>1897</v>
       </c>
       <c r="D906" s="0">
-        <v>3642</v>
+        <v>1962</v>
       </c>
       <c r="E906" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="907" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A907" s="0" t="s">
-        <v>1912</v>
+        <v>1898</v>
       </c>
       <c r="B907" s="6" t="s">
-        <v>1913</v>
+        <v>1899</v>
       </c>
       <c r="C907" s="0" t="s">
-        <v>1914</v>
+        <v>1900</v>
       </c>
       <c r="D907" s="0">
-        <v>1182</v>
+        <v>2061</v>
       </c>
       <c r="E907" s="0" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="908" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A908" s="0" t="s">
-        <v>1915</v>
+        <v>1901</v>
       </c>
       <c r="B908" s="6" t="s">
-        <v>1916</v>
+        <v>1902</v>
       </c>
       <c r="C908" s="0" t="s">
-        <v>1894</v>
+        <v>1903</v>
       </c>
       <c r="D908" s="0">
-        <v>858</v>
+        <v>1863</v>
       </c>
       <c r="E908" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="909" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A909" s="0" t="s">
-        <v>1917</v>
+        <v>1904</v>
       </c>
       <c r="B909" s="6" t="s">
-        <v>1918</v>
+        <v>1905</v>
       </c>
       <c r="C909" s="0" t="s">
-        <v>1919</v>
+        <v>1905</v>
       </c>
       <c r="D909" s="0">
-        <v>4601</v>
+        <v>6174</v>
       </c>
       <c r="E909" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="910" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A910" s="0" t="s">
-        <v>1920</v>
+        <v>1906</v>
       </c>
       <c r="B910" s="6" t="s">
-        <v>1921</v>
+        <v>1907</v>
       </c>
       <c r="C910" s="0" t="s">
-        <v>1922</v>
+        <v>1907</v>
       </c>
       <c r="D910" s="0">
-        <v>6536</v>
+        <v>3231</v>
       </c>
       <c r="E910" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="911" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A911" s="0" t="s">
-        <v>1923</v>
+        <v>1908</v>
       </c>
       <c r="B911" s="6" t="s">
-        <v>1924</v>
-[...3 lines deleted...]
-      </c>
+        <v>1909</v>
+      </c>
+      <c r="C911" s="0"/>
       <c r="D911" s="0">
-        <v>855</v>
+        <v>2000</v>
       </c>
       <c r="E911" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="912" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A912" s="5"/>
       <c r="B912" s="5" t="s">
-        <v>1926</v>
+        <v>1910</v>
       </c>
       <c r="C912" s="5"/>
       <c r="D912" s="5"/>
       <c r="E912" s="5"/>
     </row>
-    <row r="913" spans="1:5" hidden="true" outlineLevel="3">
-[...1 lines deleted...]
-      <c r="B913" s="7" t="s">
+    <row r="913" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A913" s="5"/>
+      <c r="B913" s="5" t="s">
         <v>151</v>
       </c>
-      <c r="C913" s="7"/>
-[...35 lines deleted...]
-      </c>
+      <c r="C913" s="5"/>
+      <c r="D913" s="5"/>
+      <c r="E913" s="5"/>
+    </row>
+    <row r="914" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A914" s="5"/>
+      <c r="B914" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="C914" s="5"/>
+      <c r="D914" s="5"/>
+      <c r="E914" s="5"/>
+    </row>
+    <row r="915" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A915" s="5"/>
+      <c r="B915" s="5" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C915" s="5"/>
+      <c r="D915" s="5"/>
+      <c r="E915" s="5"/>
     </row>
     <row r="916" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A916" s="7"/>
       <c r="B916" s="7" t="s">
-        <v>1933</v>
+        <v>1912</v>
       </c>
       <c r="C916" s="7"/>
       <c r="D916" s="7"/>
       <c r="E916" s="7"/>
     </row>
     <row r="917" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A917" s="7"/>
       <c r="B917" s="7" t="s">
-        <v>1934</v>
+        <v>1913</v>
       </c>
       <c r="C917" s="7"/>
       <c r="D917" s="7"/>
       <c r="E917" s="7"/>
     </row>
     <row r="918" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A918" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A918" s="7"/>
+      <c r="B918" s="7" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C918" s="7"/>
+      <c r="D918" s="7"/>
+      <c r="E918" s="7"/>
     </row>
     <row r="919" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A919" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A919" s="7"/>
+      <c r="B919" s="7" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C919" s="7"/>
+      <c r="D919" s="7"/>
+      <c r="E919" s="7"/>
     </row>
     <row r="920" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A920" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A920" s="7"/>
+      <c r="B920" s="7" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C920" s="7"/>
+      <c r="D920" s="7"/>
+      <c r="E920" s="7"/>
     </row>
     <row r="921" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A921" s="0" t="s">
-        <v>1944</v>
+        <v>1916</v>
       </c>
       <c r="B921" s="6" t="s">
-        <v>1945</v>
+        <v>1917</v>
       </c>
       <c r="C921" s="0" t="s">
-        <v>1946</v>
+        <v>1918</v>
       </c>
       <c r="D921" s="0">
-        <v>4358</v>
+        <v>1507</v>
       </c>
       <c r="E921" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="922" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A922" s="0" t="s">
-        <v>1947</v>
+        <v>1919</v>
       </c>
       <c r="B922" s="6" t="s">
-        <v>1948</v>
+        <v>1920</v>
       </c>
       <c r="C922" s="0" t="s">
-        <v>1949</v>
+        <v>1921</v>
       </c>
       <c r="D922" s="0">
-        <v>711</v>
+        <v>795</v>
       </c>
       <c r="E922" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="923" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A923" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A923" s="7"/>
+      <c r="B923" s="7" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C923" s="7"/>
+      <c r="D923" s="7"/>
+      <c r="E923" s="7"/>
     </row>
     <row r="924" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A924" s="0" t="s">
-        <v>1953</v>
+        <v>1923</v>
       </c>
       <c r="B924" s="6" t="s">
-        <v>1954</v>
+        <v>1924</v>
       </c>
       <c r="C924" s="0" t="s">
-        <v>1955</v>
+        <v>1925</v>
       </c>
       <c r="D924" s="0">
-        <v>10135</v>
+        <v>850</v>
       </c>
       <c r="E924" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="925" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A925" s="0" t="s">
-        <v>1956</v>
+        <v>1926</v>
       </c>
       <c r="B925" s="6" t="s">
-        <v>1957</v>
+        <v>1927</v>
       </c>
       <c r="C925" s="0" t="s">
-        <v>1957</v>
+        <v>1928</v>
       </c>
       <c r="D925" s="0">
-        <v>3853</v>
+        <v>850</v>
       </c>
       <c r="E925" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="926" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A926" s="0" t="s">
-        <v>1958</v>
+        <v>1929</v>
       </c>
       <c r="B926" s="6" t="s">
-        <v>1959</v>
+        <v>1930</v>
       </c>
       <c r="C926" s="0" t="s">
-        <v>1960</v>
+        <v>1931</v>
       </c>
       <c r="D926" s="0">
-        <v>4056</v>
+        <v>967</v>
       </c>
       <c r="E926" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="927" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A927" s="7"/>
-[...5 lines deleted...]
-      <c r="E927" s="7"/>
+      <c r="A927" s="0" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B927" s="6" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C927" s="0" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D927" s="0">
+        <v>714</v>
+      </c>
+      <c r="E927" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="928" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A928" s="7"/>
-[...5 lines deleted...]
-      <c r="E928" s="7"/>
+      <c r="A928" s="0" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B928" s="6" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C928" s="0" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D928" s="0">
+        <v>571</v>
+      </c>
+      <c r="E928" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="929" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A929" s="7"/>
-[...5 lines deleted...]
-      <c r="E929" s="7"/>
+      <c r="A929" s="0" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B929" s="6" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C929" s="0" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D929" s="0">
+        <v>34700</v>
+      </c>
+      <c r="E929" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="930" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A930" s="7"/>
-[...5 lines deleted...]
-      <c r="E930" s="7"/>
+      <c r="A930" s="0" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B930" s="6" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C930" s="0" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D930" s="0">
+        <v>1482</v>
+      </c>
+      <c r="E930" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="931" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A931" s="7"/>
-[...25 lines deleted...]
-    <row r="934" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A931" s="0" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B931" s="6" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C931" s="0" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D931" s="0">
+        <v>1009</v>
+      </c>
+      <c r="E931" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="932" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A932" s="0" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B932" s="6" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C932" s="0" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D932" s="0">
+        <v>1005</v>
+      </c>
+      <c r="E932" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="933" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A933" s="0" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B933" s="6" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C933" s="0" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D933" s="0">
+        <v>870</v>
+      </c>
+      <c r="E933" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="934" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A934" s="0" t="s">
-        <v>1968</v>
+        <v>1953</v>
       </c>
       <c r="B934" s="6" t="s">
-        <v>1969</v>
+        <v>1954</v>
       </c>
       <c r="C934" s="0" t="s">
-        <v>1970</v>
+        <v>1955</v>
       </c>
       <c r="D934" s="0">
-        <v>1962</v>
+        <v>3977</v>
       </c>
       <c r="E934" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="935" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A935" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A935" s="5"/>
+      <c r="B935" s="5" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C935" s="5"/>
+      <c r="D935" s="5"/>
+      <c r="E935" s="5"/>
     </row>
     <row r="936" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A936" s="0" t="s">
-        <v>1974</v>
+        <v>1957</v>
       </c>
       <c r="B936" s="6" t="s">
-        <v>1975</v>
+        <v>1958</v>
       </c>
       <c r="C936" s="0" t="s">
-        <v>1976</v>
+        <v>1959</v>
       </c>
       <c r="D936" s="0">
-        <v>1863</v>
+        <v>28571</v>
       </c>
       <c r="E936" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="937" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A937" s="0" t="s">
-        <v>1977</v>
+        <v>1960</v>
       </c>
       <c r="B937" s="6" t="s">
-        <v>1978</v>
+        <v>1961</v>
       </c>
       <c r="C937" s="0" t="s">
-        <v>1978</v>
+        <v>1962</v>
       </c>
       <c r="D937" s="0">
-        <v>6174</v>
+        <v>8500</v>
       </c>
       <c r="E937" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="938" spans="1:5" hidden="true" outlineLevel="2">
-[...14 lines deleted...]
-      </c>
+    <row r="938" spans="1:5" outlineLevel="1">
+      <c r="A938" s="4"/>
+      <c r="B938" s="4" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C938" s="4"/>
+      <c r="D938" s="4"/>
+      <c r="E938" s="4"/>
     </row>
     <row r="939" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A939" s="0" t="s">
-[...11 lines deleted...]
-      </c>
+      <c r="A939" s="5"/>
+      <c r="B939" s="5" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C939" s="5"/>
+      <c r="D939" s="5"/>
+      <c r="E939" s="5"/>
     </row>
     <row r="940" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A940" s="5"/>
       <c r="B940" s="5" t="s">
-        <v>1983</v>
+        <v>1965</v>
       </c>
       <c r="C940" s="5"/>
       <c r="D940" s="5"/>
       <c r="E940" s="5"/>
     </row>
     <row r="941" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A941" s="5"/>
       <c r="B941" s="5" t="s">
-        <v>151</v>
+        <v>1966</v>
       </c>
       <c r="C941" s="5"/>
       <c r="D941" s="5"/>
       <c r="E941" s="5"/>
     </row>
     <row r="942" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A942" s="5"/>
       <c r="B942" s="5" t="s">
-        <v>397</v>
+        <v>1967</v>
       </c>
       <c r="C942" s="5"/>
       <c r="D942" s="5"/>
       <c r="E942" s="5"/>
     </row>
-    <row r="943" spans="1:5" hidden="true" outlineLevel="2">
-[...1 lines deleted...]
-      <c r="B943" s="5" t="s">
+    <row r="943" spans="1:5" outlineLevel="1">
+      <c r="A943" s="4"/>
+      <c r="B943" s="4" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C943" s="4"/>
+      <c r="D943" s="4"/>
+      <c r="E943" s="4"/>
+    </row>
+    <row r="944" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A944" s="5"/>
+      <c r="B944" s="5" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C944" s="5"/>
+      <c r="D944" s="5"/>
+      <c r="E944" s="5"/>
+    </row>
+    <row r="945" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A945" s="5"/>
+      <c r="B945" s="5" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C945" s="5"/>
+      <c r="D945" s="5"/>
+      <c r="E945" s="5"/>
+    </row>
+    <row r="946" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A946" s="5"/>
+      <c r="B946" s="5" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C946" s="5"/>
+      <c r="D946" s="5"/>
+      <c r="E946" s="5"/>
+    </row>
+    <row r="947" spans="1:5" outlineLevel="1">
+      <c r="A947" s="4"/>
+      <c r="B947" s="4" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C947" s="4"/>
+      <c r="D947" s="4"/>
+      <c r="E947" s="4"/>
+    </row>
+    <row r="948" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A948" s="5"/>
+      <c r="B948" s="5" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C948" s="5"/>
+      <c r="D948" s="5"/>
+      <c r="E948" s="5"/>
+    </row>
+    <row r="949" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A949" s="5"/>
+      <c r="B949" s="5" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C949" s="5"/>
+      <c r="D949" s="5"/>
+      <c r="E949" s="5"/>
+    </row>
+    <row r="950" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A950" s="5"/>
+      <c r="B950" s="5" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C950" s="5"/>
+      <c r="D950" s="5"/>
+      <c r="E950" s="5"/>
+    </row>
+    <row r="951" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A951" s="0" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B951" s="6" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C951" s="0" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D951" s="0">
+        <v>163.78</v>
+      </c>
+      <c r="E951" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="952" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A952" s="0" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B952" s="6" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C952" s="0" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D952" s="0">
+        <v>66.9</v>
+      </c>
+      <c r="E952" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="953" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A953" s="0" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B953" s="6" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C953" s="0" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D953" s="0">
+        <v>596.68</v>
+      </c>
+      <c r="E953" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="954" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A954" s="0" t="s">
         <v>1984</v>
       </c>
-      <c r="C943" s="5"/>
-[...5 lines deleted...]
-      <c r="B944" s="7" t="s">
+      <c r="B954" s="6" t="s">
         <v>1985</v>
       </c>
-      <c r="C944" s="7"/>
-[...122 lines deleted...]
-      </c>
       <c r="C954" s="0" t="s">
-        <v>2004</v>
+        <v>1983</v>
       </c>
       <c r="D954" s="0">
-        <v>1487</v>
+        <v>604.43</v>
       </c>
       <c r="E954" s="0" t="s">
-        <v>13</v>
-[...379 lines deleted...]
-      <c r="E983" s="0" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_19"/>
@@ -21962,200 +21171,200 @@
     <hyperlink ref="B63" r:id="rId_hyperlink_43"/>
     <hyperlink ref="B64" r:id="rId_hyperlink_44"/>
     <hyperlink ref="B65" r:id="rId_hyperlink_45"/>
     <hyperlink ref="B66" r:id="rId_hyperlink_46"/>
     <hyperlink ref="B67" r:id="rId_hyperlink_47"/>
     <hyperlink ref="B68" r:id="rId_hyperlink_48"/>
     <hyperlink ref="B69" r:id="rId_hyperlink_49"/>
     <hyperlink ref="B70" r:id="rId_hyperlink_50"/>
     <hyperlink ref="B71" r:id="rId_hyperlink_51"/>
     <hyperlink ref="B72" r:id="rId_hyperlink_52"/>
     <hyperlink ref="B73" r:id="rId_hyperlink_53"/>
     <hyperlink ref="B74" r:id="rId_hyperlink_54"/>
     <hyperlink ref="B78" r:id="rId_hyperlink_55"/>
     <hyperlink ref="B79" r:id="rId_hyperlink_56"/>
     <hyperlink ref="B81" r:id="rId_hyperlink_57"/>
     <hyperlink ref="B82" r:id="rId_hyperlink_58"/>
     <hyperlink ref="B83" r:id="rId_hyperlink_59"/>
     <hyperlink ref="B84" r:id="rId_hyperlink_60"/>
     <hyperlink ref="B85" r:id="rId_hyperlink_61"/>
     <hyperlink ref="B86" r:id="rId_hyperlink_62"/>
     <hyperlink ref="B87" r:id="rId_hyperlink_63"/>
     <hyperlink ref="B88" r:id="rId_hyperlink_64"/>
     <hyperlink ref="B89" r:id="rId_hyperlink_65"/>
     <hyperlink ref="B90" r:id="rId_hyperlink_66"/>
     <hyperlink ref="B91" r:id="rId_hyperlink_67"/>
-    <hyperlink ref="B93" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="B92" r:id="rId_hyperlink_68"/>
     <hyperlink ref="B94" r:id="rId_hyperlink_69"/>
     <hyperlink ref="B95" r:id="rId_hyperlink_70"/>
     <hyperlink ref="B96" r:id="rId_hyperlink_71"/>
-    <hyperlink ref="B99" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="B97" r:id="rId_hyperlink_72"/>
     <hyperlink ref="B100" r:id="rId_hyperlink_73"/>
     <hyperlink ref="B101" r:id="rId_hyperlink_74"/>
     <hyperlink ref="B102" r:id="rId_hyperlink_75"/>
     <hyperlink ref="B103" r:id="rId_hyperlink_76"/>
     <hyperlink ref="B104" r:id="rId_hyperlink_77"/>
     <hyperlink ref="B105" r:id="rId_hyperlink_78"/>
     <hyperlink ref="B106" r:id="rId_hyperlink_79"/>
     <hyperlink ref="B107" r:id="rId_hyperlink_80"/>
     <hyperlink ref="B108" r:id="rId_hyperlink_81"/>
     <hyperlink ref="B109" r:id="rId_hyperlink_82"/>
     <hyperlink ref="B110" r:id="rId_hyperlink_83"/>
     <hyperlink ref="B111" r:id="rId_hyperlink_84"/>
     <hyperlink ref="B112" r:id="rId_hyperlink_85"/>
     <hyperlink ref="B113" r:id="rId_hyperlink_86"/>
-    <hyperlink ref="B116" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="B114" r:id="rId_hyperlink_87"/>
     <hyperlink ref="B117" r:id="rId_hyperlink_88"/>
     <hyperlink ref="B118" r:id="rId_hyperlink_89"/>
     <hyperlink ref="B119" r:id="rId_hyperlink_90"/>
     <hyperlink ref="B120" r:id="rId_hyperlink_91"/>
     <hyperlink ref="B121" r:id="rId_hyperlink_92"/>
     <hyperlink ref="B122" r:id="rId_hyperlink_93"/>
     <hyperlink ref="B123" r:id="rId_hyperlink_94"/>
     <hyperlink ref="B124" r:id="rId_hyperlink_95"/>
     <hyperlink ref="B125" r:id="rId_hyperlink_96"/>
     <hyperlink ref="B127" r:id="rId_hyperlink_97"/>
     <hyperlink ref="B128" r:id="rId_hyperlink_98"/>
     <hyperlink ref="B129" r:id="rId_hyperlink_99"/>
     <hyperlink ref="B131" r:id="rId_hyperlink_100"/>
     <hyperlink ref="B132" r:id="rId_hyperlink_101"/>
     <hyperlink ref="B133" r:id="rId_hyperlink_102"/>
     <hyperlink ref="B134" r:id="rId_hyperlink_103"/>
     <hyperlink ref="B138" r:id="rId_hyperlink_104"/>
     <hyperlink ref="B139" r:id="rId_hyperlink_105"/>
     <hyperlink ref="B140" r:id="rId_hyperlink_106"/>
     <hyperlink ref="B141" r:id="rId_hyperlink_107"/>
     <hyperlink ref="B142" r:id="rId_hyperlink_108"/>
     <hyperlink ref="B143" r:id="rId_hyperlink_109"/>
     <hyperlink ref="B144" r:id="rId_hyperlink_110"/>
     <hyperlink ref="B145" r:id="rId_hyperlink_111"/>
     <hyperlink ref="B146" r:id="rId_hyperlink_112"/>
     <hyperlink ref="B147" r:id="rId_hyperlink_113"/>
     <hyperlink ref="B148" r:id="rId_hyperlink_114"/>
     <hyperlink ref="B149" r:id="rId_hyperlink_115"/>
     <hyperlink ref="B150" r:id="rId_hyperlink_116"/>
     <hyperlink ref="B151" r:id="rId_hyperlink_117"/>
     <hyperlink ref="B152" r:id="rId_hyperlink_118"/>
     <hyperlink ref="B153" r:id="rId_hyperlink_119"/>
-    <hyperlink ref="B154" r:id="rId_hyperlink_120"/>
-    <hyperlink ref="B166" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="B166" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="B167" r:id="rId_hyperlink_121"/>
     <hyperlink ref="B168" r:id="rId_hyperlink_122"/>
     <hyperlink ref="B169" r:id="rId_hyperlink_123"/>
-    <hyperlink ref="B170" r:id="rId_hyperlink_124"/>
-[...1 lines deleted...]
-    <hyperlink ref="B178" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="B176" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="B179" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="B180" r:id="rId_hyperlink_126"/>
     <hyperlink ref="B181" r:id="rId_hyperlink_127"/>
     <hyperlink ref="B182" r:id="rId_hyperlink_128"/>
-    <hyperlink ref="B183" r:id="rId_hyperlink_129"/>
-[...6 lines deleted...]
-    <hyperlink ref="B198" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="B184" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="B188" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="B189" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="B191" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="B195" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="B196" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="B199" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="B200" r:id="rId_hyperlink_136"/>
     <hyperlink ref="B201" r:id="rId_hyperlink_137"/>
     <hyperlink ref="B202" r:id="rId_hyperlink_138"/>
     <hyperlink ref="B203" r:id="rId_hyperlink_139"/>
     <hyperlink ref="B204" r:id="rId_hyperlink_140"/>
     <hyperlink ref="B205" r:id="rId_hyperlink_141"/>
     <hyperlink ref="B206" r:id="rId_hyperlink_142"/>
     <hyperlink ref="B207" r:id="rId_hyperlink_143"/>
     <hyperlink ref="B208" r:id="rId_hyperlink_144"/>
     <hyperlink ref="B209" r:id="rId_hyperlink_145"/>
-    <hyperlink ref="B210" r:id="rId_hyperlink_146"/>
-    <hyperlink ref="B211" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="B211" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="B212" r:id="rId_hyperlink_147"/>
     <hyperlink ref="B213" r:id="rId_hyperlink_148"/>
     <hyperlink ref="B214" r:id="rId_hyperlink_149"/>
     <hyperlink ref="B215" r:id="rId_hyperlink_150"/>
     <hyperlink ref="B216" r:id="rId_hyperlink_151"/>
     <hyperlink ref="B217" r:id="rId_hyperlink_152"/>
     <hyperlink ref="B218" r:id="rId_hyperlink_153"/>
     <hyperlink ref="B219" r:id="rId_hyperlink_154"/>
     <hyperlink ref="B220" r:id="rId_hyperlink_155"/>
     <hyperlink ref="B221" r:id="rId_hyperlink_156"/>
     <hyperlink ref="B222" r:id="rId_hyperlink_157"/>
     <hyperlink ref="B223" r:id="rId_hyperlink_158"/>
     <hyperlink ref="B224" r:id="rId_hyperlink_159"/>
     <hyperlink ref="B225" r:id="rId_hyperlink_160"/>
     <hyperlink ref="B226" r:id="rId_hyperlink_161"/>
     <hyperlink ref="B227" r:id="rId_hyperlink_162"/>
     <hyperlink ref="B228" r:id="rId_hyperlink_163"/>
     <hyperlink ref="B229" r:id="rId_hyperlink_164"/>
     <hyperlink ref="B230" r:id="rId_hyperlink_165"/>
     <hyperlink ref="B231" r:id="rId_hyperlink_166"/>
     <hyperlink ref="B232" r:id="rId_hyperlink_167"/>
     <hyperlink ref="B233" r:id="rId_hyperlink_168"/>
     <hyperlink ref="B234" r:id="rId_hyperlink_169"/>
     <hyperlink ref="B235" r:id="rId_hyperlink_170"/>
     <hyperlink ref="B236" r:id="rId_hyperlink_171"/>
     <hyperlink ref="B237" r:id="rId_hyperlink_172"/>
-    <hyperlink ref="B238" r:id="rId_hyperlink_173"/>
-[...1 lines deleted...]
-    <hyperlink ref="B246" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="B244" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="B255" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="B256" r:id="rId_hyperlink_175"/>
     <hyperlink ref="B257" r:id="rId_hyperlink_176"/>
     <hyperlink ref="B258" r:id="rId_hyperlink_177"/>
     <hyperlink ref="B259" r:id="rId_hyperlink_178"/>
-    <hyperlink ref="B260" r:id="rId_hyperlink_179"/>
-[...1 lines deleted...]
-    <hyperlink ref="B263" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="B261" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="B263" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="B264" r:id="rId_hyperlink_181"/>
     <hyperlink ref="B265" r:id="rId_hyperlink_182"/>
     <hyperlink ref="B266" r:id="rId_hyperlink_183"/>
-    <hyperlink ref="B267" r:id="rId_hyperlink_184"/>
-    <hyperlink ref="B268" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="B269" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="B270" r:id="rId_hyperlink_185"/>
     <hyperlink ref="B271" r:id="rId_hyperlink_186"/>
     <hyperlink ref="B272" r:id="rId_hyperlink_187"/>
-    <hyperlink ref="B273" r:id="rId_hyperlink_188"/>
-[...1 lines deleted...]
-    <hyperlink ref="B275" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="B282" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="B283" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="B284" r:id="rId_hyperlink_190"/>
     <hyperlink ref="B285" r:id="rId_hyperlink_191"/>
     <hyperlink ref="B286" r:id="rId_hyperlink_192"/>
     <hyperlink ref="B287" r:id="rId_hyperlink_193"/>
     <hyperlink ref="B288" r:id="rId_hyperlink_194"/>
     <hyperlink ref="B289" r:id="rId_hyperlink_195"/>
     <hyperlink ref="B290" r:id="rId_hyperlink_196"/>
     <hyperlink ref="B291" r:id="rId_hyperlink_197"/>
     <hyperlink ref="B292" r:id="rId_hyperlink_198"/>
     <hyperlink ref="B293" r:id="rId_hyperlink_199"/>
     <hyperlink ref="B294" r:id="rId_hyperlink_200"/>
     <hyperlink ref="B295" r:id="rId_hyperlink_201"/>
-    <hyperlink ref="B296" r:id="rId_hyperlink_202"/>
-[...2 lines deleted...]
-    <hyperlink ref="B299" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="B299" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="B300" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="B301" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="B302" r:id="rId_hyperlink_205"/>
     <hyperlink ref="B303" r:id="rId_hyperlink_206"/>
     <hyperlink ref="B304" r:id="rId_hyperlink_207"/>
     <hyperlink ref="B305" r:id="rId_hyperlink_208"/>
     <hyperlink ref="B306" r:id="rId_hyperlink_209"/>
     <hyperlink ref="B307" r:id="rId_hyperlink_210"/>
     <hyperlink ref="B308" r:id="rId_hyperlink_211"/>
-    <hyperlink ref="B309" r:id="rId_hyperlink_212"/>
-[...4 lines deleted...]
-    <hyperlink ref="B315" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="B310" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="B311" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="B317" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="B318" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="B319" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="B320" r:id="rId_hyperlink_217"/>
     <hyperlink ref="B321" r:id="rId_hyperlink_218"/>
     <hyperlink ref="B322" r:id="rId_hyperlink_219"/>
     <hyperlink ref="B323" r:id="rId_hyperlink_220"/>
     <hyperlink ref="B324" r:id="rId_hyperlink_221"/>
     <hyperlink ref="B325" r:id="rId_hyperlink_222"/>
     <hyperlink ref="B326" r:id="rId_hyperlink_223"/>
     <hyperlink ref="B327" r:id="rId_hyperlink_224"/>
     <hyperlink ref="B328" r:id="rId_hyperlink_225"/>
     <hyperlink ref="B329" r:id="rId_hyperlink_226"/>
     <hyperlink ref="B330" r:id="rId_hyperlink_227"/>
     <hyperlink ref="B331" r:id="rId_hyperlink_228"/>
     <hyperlink ref="B332" r:id="rId_hyperlink_229"/>
     <hyperlink ref="B333" r:id="rId_hyperlink_230"/>
     <hyperlink ref="B334" r:id="rId_hyperlink_231"/>
     <hyperlink ref="B335" r:id="rId_hyperlink_232"/>
     <hyperlink ref="B336" r:id="rId_hyperlink_233"/>
     <hyperlink ref="B337" r:id="rId_hyperlink_234"/>
     <hyperlink ref="B338" r:id="rId_hyperlink_235"/>
     <hyperlink ref="B339" r:id="rId_hyperlink_236"/>
     <hyperlink ref="B340" r:id="rId_hyperlink_237"/>
     <hyperlink ref="B341" r:id="rId_hyperlink_238"/>
     <hyperlink ref="B342" r:id="rId_hyperlink_239"/>
     <hyperlink ref="B343" r:id="rId_hyperlink_240"/>
     <hyperlink ref="B344" r:id="rId_hyperlink_241"/>
     <hyperlink ref="B345" r:id="rId_hyperlink_242"/>
@@ -22168,496 +21377,467 @@
     <hyperlink ref="B352" r:id="rId_hyperlink_249"/>
     <hyperlink ref="B353" r:id="rId_hyperlink_250"/>
     <hyperlink ref="B354" r:id="rId_hyperlink_251"/>
     <hyperlink ref="B355" r:id="rId_hyperlink_252"/>
     <hyperlink ref="B356" r:id="rId_hyperlink_253"/>
     <hyperlink ref="B357" r:id="rId_hyperlink_254"/>
     <hyperlink ref="B358" r:id="rId_hyperlink_255"/>
     <hyperlink ref="B359" r:id="rId_hyperlink_256"/>
     <hyperlink ref="B360" r:id="rId_hyperlink_257"/>
     <hyperlink ref="B361" r:id="rId_hyperlink_258"/>
     <hyperlink ref="B362" r:id="rId_hyperlink_259"/>
     <hyperlink ref="B363" r:id="rId_hyperlink_260"/>
     <hyperlink ref="B364" r:id="rId_hyperlink_261"/>
     <hyperlink ref="B365" r:id="rId_hyperlink_262"/>
     <hyperlink ref="B366" r:id="rId_hyperlink_263"/>
     <hyperlink ref="B367" r:id="rId_hyperlink_264"/>
     <hyperlink ref="B368" r:id="rId_hyperlink_265"/>
     <hyperlink ref="B369" r:id="rId_hyperlink_266"/>
     <hyperlink ref="B370" r:id="rId_hyperlink_267"/>
     <hyperlink ref="B371" r:id="rId_hyperlink_268"/>
     <hyperlink ref="B372" r:id="rId_hyperlink_269"/>
     <hyperlink ref="B373" r:id="rId_hyperlink_270"/>
     <hyperlink ref="B374" r:id="rId_hyperlink_271"/>
     <hyperlink ref="B375" r:id="rId_hyperlink_272"/>
     <hyperlink ref="B376" r:id="rId_hyperlink_273"/>
-    <hyperlink ref="B377" r:id="rId_hyperlink_274"/>
-[...2 lines deleted...]
-    <hyperlink ref="B380" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="B378" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="B379" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="B380" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="B381" r:id="rId_hyperlink_277"/>
     <hyperlink ref="B382" r:id="rId_hyperlink_278"/>
     <hyperlink ref="B383" r:id="rId_hyperlink_279"/>
     <hyperlink ref="B384" r:id="rId_hyperlink_280"/>
     <hyperlink ref="B385" r:id="rId_hyperlink_281"/>
     <hyperlink ref="B386" r:id="rId_hyperlink_282"/>
     <hyperlink ref="B387" r:id="rId_hyperlink_283"/>
     <hyperlink ref="B388" r:id="rId_hyperlink_284"/>
-    <hyperlink ref="B389" r:id="rId_hyperlink_285"/>
-[...4 lines deleted...]
-    <hyperlink ref="B396" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="B391" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="B392" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="B394" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="B395" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="B396" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="B397" r:id="rId_hyperlink_290"/>
     <hyperlink ref="B398" r:id="rId_hyperlink_291"/>
     <hyperlink ref="B399" r:id="rId_hyperlink_292"/>
     <hyperlink ref="B400" r:id="rId_hyperlink_293"/>
-    <hyperlink ref="B401" r:id="rId_hyperlink_294"/>
-[...35 lines deleted...]
-    <hyperlink ref="B452" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="B403" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="B406" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="B407" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="B408" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="B409" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="B411" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="B412" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="B413" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="B414" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="B417" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="B418" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="B419" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="B420" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="B422" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="B423" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="B424" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="B425" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="B428" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="B429" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="B430" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="B432" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="B433" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="B435" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="B437" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="B440" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="B441" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="B443" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="B444" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="B445" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="B446" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="B447" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="B448" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="B449" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="B450" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="B451" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="B452" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="B453" r:id="rId_hyperlink_330"/>
     <hyperlink ref="B454" r:id="rId_hyperlink_331"/>
     <hyperlink ref="B455" r:id="rId_hyperlink_332"/>
     <hyperlink ref="B456" r:id="rId_hyperlink_333"/>
     <hyperlink ref="B457" r:id="rId_hyperlink_334"/>
     <hyperlink ref="B458" r:id="rId_hyperlink_335"/>
     <hyperlink ref="B459" r:id="rId_hyperlink_336"/>
     <hyperlink ref="B460" r:id="rId_hyperlink_337"/>
     <hyperlink ref="B461" r:id="rId_hyperlink_338"/>
     <hyperlink ref="B462" r:id="rId_hyperlink_339"/>
     <hyperlink ref="B463" r:id="rId_hyperlink_340"/>
     <hyperlink ref="B464" r:id="rId_hyperlink_341"/>
     <hyperlink ref="B465" r:id="rId_hyperlink_342"/>
-    <hyperlink ref="B466" r:id="rId_hyperlink_343"/>
-[...10 lines deleted...]
-    <hyperlink ref="B477" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="B467" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="B468" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="B469" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="B470" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="B471" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="B472" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="B473" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="B474" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="B475" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="B476" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="B477" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="B478" r:id="rId_hyperlink_354"/>
     <hyperlink ref="B479" r:id="rId_hyperlink_355"/>
     <hyperlink ref="B480" r:id="rId_hyperlink_356"/>
     <hyperlink ref="B481" r:id="rId_hyperlink_357"/>
     <hyperlink ref="B482" r:id="rId_hyperlink_358"/>
     <hyperlink ref="B483" r:id="rId_hyperlink_359"/>
     <hyperlink ref="B484" r:id="rId_hyperlink_360"/>
     <hyperlink ref="B485" r:id="rId_hyperlink_361"/>
     <hyperlink ref="B486" r:id="rId_hyperlink_362"/>
     <hyperlink ref="B487" r:id="rId_hyperlink_363"/>
     <hyperlink ref="B488" r:id="rId_hyperlink_364"/>
     <hyperlink ref="B489" r:id="rId_hyperlink_365"/>
     <hyperlink ref="B490" r:id="rId_hyperlink_366"/>
     <hyperlink ref="B491" r:id="rId_hyperlink_367"/>
     <hyperlink ref="B492" r:id="rId_hyperlink_368"/>
     <hyperlink ref="B493" r:id="rId_hyperlink_369"/>
     <hyperlink ref="B494" r:id="rId_hyperlink_370"/>
     <hyperlink ref="B495" r:id="rId_hyperlink_371"/>
     <hyperlink ref="B496" r:id="rId_hyperlink_372"/>
     <hyperlink ref="B497" r:id="rId_hyperlink_373"/>
     <hyperlink ref="B498" r:id="rId_hyperlink_374"/>
     <hyperlink ref="B499" r:id="rId_hyperlink_375"/>
     <hyperlink ref="B500" r:id="rId_hyperlink_376"/>
     <hyperlink ref="B501" r:id="rId_hyperlink_377"/>
     <hyperlink ref="B502" r:id="rId_hyperlink_378"/>
     <hyperlink ref="B503" r:id="rId_hyperlink_379"/>
     <hyperlink ref="B504" r:id="rId_hyperlink_380"/>
     <hyperlink ref="B505" r:id="rId_hyperlink_381"/>
     <hyperlink ref="B506" r:id="rId_hyperlink_382"/>
     <hyperlink ref="B507" r:id="rId_hyperlink_383"/>
     <hyperlink ref="B508" r:id="rId_hyperlink_384"/>
     <hyperlink ref="B509" r:id="rId_hyperlink_385"/>
     <hyperlink ref="B510" r:id="rId_hyperlink_386"/>
     <hyperlink ref="B511" r:id="rId_hyperlink_387"/>
     <hyperlink ref="B512" r:id="rId_hyperlink_388"/>
-    <hyperlink ref="B513" r:id="rId_hyperlink_389"/>
-[...66 lines deleted...]
-    <hyperlink ref="B610" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="B515" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="B516" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="B517" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="B518" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="B522" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="B525" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="B533" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="B534" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="B535" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="B539" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="B540" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="B541" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="B542" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="B543" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="B545" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="B547" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="B549" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="B550" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="B553" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="B554" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="B555" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="B556" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="B558" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="B559" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="B561" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="B562" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="B563" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="B565" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="B566" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="B567" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="B568" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="B573" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="B574" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="B575" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="B576" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="B577" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="B578" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="B579" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="B580" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="B582" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="B583" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="B584" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="B585" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="B586" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="B588" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="B589" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="B590" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="B591" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="B592" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="B593" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="B594" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="B595" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="B596" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="B597" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="B598" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="B599" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="B600" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="B601" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="B602" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="B603" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="B604" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="B605" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="B606" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="B607" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="B608" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="B609" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="B610" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="B611" r:id="rId_hyperlink_456"/>
     <hyperlink ref="B612" r:id="rId_hyperlink_457"/>
     <hyperlink ref="B613" r:id="rId_hyperlink_458"/>
     <hyperlink ref="B614" r:id="rId_hyperlink_459"/>
     <hyperlink ref="B615" r:id="rId_hyperlink_460"/>
     <hyperlink ref="B616" r:id="rId_hyperlink_461"/>
     <hyperlink ref="B617" r:id="rId_hyperlink_462"/>
     <hyperlink ref="B618" r:id="rId_hyperlink_463"/>
     <hyperlink ref="B619" r:id="rId_hyperlink_464"/>
     <hyperlink ref="B620" r:id="rId_hyperlink_465"/>
-    <hyperlink ref="B621" r:id="rId_hyperlink_466"/>
-[...80 lines deleted...]
-    <hyperlink ref="B735" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="B624" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="B625" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="B628" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="B629" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="B630" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="B631" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="B632" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="B633" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="B634" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="B635" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="B636" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="B638" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="B639" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="B641" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="B642" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="B643" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="B644" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="B646" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="B649" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="B650" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="B651" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="B656" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="B657" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="B659" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="B660" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="B661" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="B662" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="B663" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="B664" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="B665" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="B666" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="B667" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="B673" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="B675" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="B676" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="B677" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="B678" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="B679" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="B680" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="B681" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="B682" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="B683" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="B684" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="B685" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="B686" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="B687" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="B696" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="B697" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="B698" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="B699" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="B702" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="B703" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="B706" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="B707" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="B708" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="B709" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="B710" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="B711" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="B713" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="B714" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="B715" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="B716" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="B717" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="B718" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="B719" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="B720" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="B721" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="B722" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="B723" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="B724" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="B725" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="B726" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="B727" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="B728" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="B729" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="B730" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="B731" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="B732" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="B733" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="B734" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="B735" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="B736" r:id="rId_hyperlink_547"/>
     <hyperlink ref="B737" r:id="rId_hyperlink_548"/>
     <hyperlink ref="B738" r:id="rId_hyperlink_549"/>
     <hyperlink ref="B739" r:id="rId_hyperlink_550"/>
     <hyperlink ref="B740" r:id="rId_hyperlink_551"/>
     <hyperlink ref="B741" r:id="rId_hyperlink_552"/>
     <hyperlink ref="B742" r:id="rId_hyperlink_553"/>
     <hyperlink ref="B743" r:id="rId_hyperlink_554"/>
     <hyperlink ref="B744" r:id="rId_hyperlink_555"/>
     <hyperlink ref="B745" r:id="rId_hyperlink_556"/>
     <hyperlink ref="B746" r:id="rId_hyperlink_557"/>
     <hyperlink ref="B747" r:id="rId_hyperlink_558"/>
     <hyperlink ref="B748" r:id="rId_hyperlink_559"/>
     <hyperlink ref="B749" r:id="rId_hyperlink_560"/>
     <hyperlink ref="B750" r:id="rId_hyperlink_561"/>
     <hyperlink ref="B751" r:id="rId_hyperlink_562"/>
     <hyperlink ref="B752" r:id="rId_hyperlink_563"/>
     <hyperlink ref="B753" r:id="rId_hyperlink_564"/>
     <hyperlink ref="B754" r:id="rId_hyperlink_565"/>
     <hyperlink ref="B755" r:id="rId_hyperlink_566"/>
-    <hyperlink ref="B756" r:id="rId_hyperlink_567"/>
-[...46 lines deleted...]
-    <hyperlink ref="B824" r:id="rId_hyperlink_614"/>
+    <hyperlink ref="B757" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="B758" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="B759" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="B761" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="B762" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="B763" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="B766" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="B767" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="B770" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="B771" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="B772" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="B774" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="B775" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="B780" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="B781" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="B785" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="B789" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="B790" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="B795" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="B796" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="B797" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="B798" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="B808" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="B809" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="B810" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="B811" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="B812" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="B813" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="B814" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="B815" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="B816" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="B817" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="B818" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="B819" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="B820" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="B821" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="B822" r:id="rId_hyperlink_603"/>
+    <hyperlink ref="B823" r:id="rId_hyperlink_604"/>
+    <hyperlink ref="B824" r:id="rId_hyperlink_605"/>
+    <hyperlink ref="B825" r:id="rId_hyperlink_606"/>
+    <hyperlink ref="B826" r:id="rId_hyperlink_607"/>
+    <hyperlink ref="B827" r:id="rId_hyperlink_608"/>
+    <hyperlink ref="B828" r:id="rId_hyperlink_609"/>
+    <hyperlink ref="B829" r:id="rId_hyperlink_610"/>
+    <hyperlink ref="B830" r:id="rId_hyperlink_611"/>
+    <hyperlink ref="B831" r:id="rId_hyperlink_612"/>
+    <hyperlink ref="B832" r:id="rId_hyperlink_613"/>
+    <hyperlink ref="B833" r:id="rId_hyperlink_614"/>
     <hyperlink ref="B834" r:id="rId_hyperlink_615"/>
     <hyperlink ref="B835" r:id="rId_hyperlink_616"/>
     <hyperlink ref="B836" r:id="rId_hyperlink_617"/>
     <hyperlink ref="B837" r:id="rId_hyperlink_618"/>
     <hyperlink ref="B838" r:id="rId_hyperlink_619"/>
     <hyperlink ref="B839" r:id="rId_hyperlink_620"/>
-    <hyperlink ref="B840" r:id="rId_hyperlink_621"/>
-[...97 lines deleted...]
-    <hyperlink ref="B983" r:id="rId_hyperlink_719"/>
+    <hyperlink ref="B841" r:id="rId_hyperlink_621"/>
+    <hyperlink ref="B842" r:id="rId_hyperlink_622"/>
+    <hyperlink ref="B843" r:id="rId_hyperlink_623"/>
+    <hyperlink ref="B844" r:id="rId_hyperlink_624"/>
+    <hyperlink ref="B845" r:id="rId_hyperlink_625"/>
+    <hyperlink ref="B847" r:id="rId_hyperlink_626"/>
+    <hyperlink ref="B848" r:id="rId_hyperlink_627"/>
+    <hyperlink ref="B849" r:id="rId_hyperlink_628"/>
+    <hyperlink ref="B850" r:id="rId_hyperlink_629"/>
+    <hyperlink ref="B852" r:id="rId_hyperlink_630"/>
+    <hyperlink ref="B853" r:id="rId_hyperlink_631"/>
+    <hyperlink ref="B854" r:id="rId_hyperlink_632"/>
+    <hyperlink ref="B855" r:id="rId_hyperlink_633"/>
+    <hyperlink ref="B856" r:id="rId_hyperlink_634"/>
+    <hyperlink ref="B858" r:id="rId_hyperlink_635"/>
+    <hyperlink ref="B859" r:id="rId_hyperlink_636"/>
+    <hyperlink ref="B862" r:id="rId_hyperlink_637"/>
+    <hyperlink ref="B863" r:id="rId_hyperlink_638"/>
+    <hyperlink ref="B865" r:id="rId_hyperlink_639"/>
+    <hyperlink ref="B868" r:id="rId_hyperlink_640"/>
+    <hyperlink ref="B869" r:id="rId_hyperlink_641"/>
+    <hyperlink ref="B870" r:id="rId_hyperlink_642"/>
+    <hyperlink ref="B871" r:id="rId_hyperlink_643"/>
+    <hyperlink ref="B872" r:id="rId_hyperlink_644"/>
+    <hyperlink ref="B874" r:id="rId_hyperlink_645"/>
+    <hyperlink ref="B875" r:id="rId_hyperlink_646"/>
+    <hyperlink ref="B876" r:id="rId_hyperlink_647"/>
+    <hyperlink ref="B877" r:id="rId_hyperlink_648"/>
+    <hyperlink ref="B878" r:id="rId_hyperlink_649"/>
+    <hyperlink ref="B879" r:id="rId_hyperlink_650"/>
+    <hyperlink ref="B880" r:id="rId_hyperlink_651"/>
+    <hyperlink ref="B881" r:id="rId_hyperlink_652"/>
+    <hyperlink ref="B882" r:id="rId_hyperlink_653"/>
+    <hyperlink ref="B883" r:id="rId_hyperlink_654"/>
+    <hyperlink ref="B886" r:id="rId_hyperlink_655"/>
+    <hyperlink ref="B887" r:id="rId_hyperlink_656"/>
+    <hyperlink ref="B890" r:id="rId_hyperlink_657"/>
+    <hyperlink ref="B891" r:id="rId_hyperlink_658"/>
+    <hyperlink ref="B892" r:id="rId_hyperlink_659"/>
+    <hyperlink ref="B893" r:id="rId_hyperlink_660"/>
+    <hyperlink ref="B894" r:id="rId_hyperlink_661"/>
+    <hyperlink ref="B895" r:id="rId_hyperlink_662"/>
+    <hyperlink ref="B896" r:id="rId_hyperlink_663"/>
+    <hyperlink ref="B897" r:id="rId_hyperlink_664"/>
+    <hyperlink ref="B898" r:id="rId_hyperlink_665"/>
+    <hyperlink ref="B906" r:id="rId_hyperlink_666"/>
+    <hyperlink ref="B907" r:id="rId_hyperlink_667"/>
+    <hyperlink ref="B908" r:id="rId_hyperlink_668"/>
+    <hyperlink ref="B909" r:id="rId_hyperlink_669"/>
+    <hyperlink ref="B910" r:id="rId_hyperlink_670"/>
+    <hyperlink ref="B911" r:id="rId_hyperlink_671"/>
+    <hyperlink ref="B921" r:id="rId_hyperlink_672"/>
+    <hyperlink ref="B922" r:id="rId_hyperlink_673"/>
+    <hyperlink ref="B924" r:id="rId_hyperlink_674"/>
+    <hyperlink ref="B925" r:id="rId_hyperlink_675"/>
+    <hyperlink ref="B926" r:id="rId_hyperlink_676"/>
+    <hyperlink ref="B927" r:id="rId_hyperlink_677"/>
+    <hyperlink ref="B928" r:id="rId_hyperlink_678"/>
+    <hyperlink ref="B929" r:id="rId_hyperlink_679"/>
+    <hyperlink ref="B930" r:id="rId_hyperlink_680"/>
+    <hyperlink ref="B931" r:id="rId_hyperlink_681"/>
+    <hyperlink ref="B932" r:id="rId_hyperlink_682"/>
+    <hyperlink ref="B933" r:id="rId_hyperlink_683"/>
+    <hyperlink ref="B934" r:id="rId_hyperlink_684"/>
+    <hyperlink ref="B936" r:id="rId_hyperlink_685"/>
+    <hyperlink ref="B937" r:id="rId_hyperlink_686"/>
+    <hyperlink ref="B951" r:id="rId_hyperlink_687"/>
+    <hyperlink ref="B952" r:id="rId_hyperlink_688"/>
+    <hyperlink ref="B953" r:id="rId_hyperlink_689"/>
+    <hyperlink ref="B954" r:id="rId_hyperlink_690"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>