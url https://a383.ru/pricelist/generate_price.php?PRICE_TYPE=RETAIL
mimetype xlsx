--- v5 (2026-07-15)
+++ v6 (2026-09-19)
@@ -14,53 +14,53 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="a383" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1986">
-[...1 lines deleted...]
-    <t>ПРАЙС-ЛИСТ ЗА 15-07-2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1745">
+  <si>
+    <t>ПРАЙС-ЛИСТ ЗА 19-09-2026</t>
   </si>
   <si>
     <t>ВАКАНСИИ</t>
   </si>
   <si>
     <t>Новосибирск, Объединения 8, тел.: (383) 272-30-00</t>
   </si>
   <si>
     <t>ID в 1С</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Розн.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Автоматика для ворот, шлагбаумы, парковочные системы</t>
   </si>
@@ -84,50 +84,53 @@
 Пуск автоматики шлагбаума (импульс на сухих контактах).
 Прямое управление магнитными или электромеханическими замками любых типов
 От минус 40 до плюс 40 градусов. Термостат.
 Питание +9 В … +15 В</t>
   </si>
   <si>
     <t>в наличии</t>
   </si>
   <si>
     <t>00-00016600</t>
   </si>
   <si>
     <t>Модуль GSM &amp;quot;Домовой NEXT&amp;quot; 15000 4G LTE</t>
   </si>
   <si>
     <t>Полнофункциональный GSM модуль для ворот 
 1. До 15000 пользователей c функцией Авторегистрация
 2. Ограничение доступа по дням недели и времени
 3. Возможность задать количество проходов и/или установить период доступа для каждого пользователя.
 4. Хранение/изменение всех настроек и списка телефонных номеров через облачный сервис.
 5. Поддержка цифровой фотокамеры для фиксации проходов
 6. Сохранение статистики проходов и фотографий в облаке.
 7. Удаленное открыие и управление по IP.
 8. Возможность подключения к диспетчерской системе "Безопасный город" для предоставления возможности беспрепятственного доступа МЧС, Милиции, Скорой помощи, пожарным и социальным службам.
 9. Поддержка RFID и кодовые панели Wiegand 26/34</t>
+  </si>
+  <si>
+    <t>нет в наличии</t>
   </si>
   <si>
     <t>00-00011044</t>
   </si>
   <si>
     <t>SOS112 (вер. 3.1) Акустический детектор сирен экстренных служб</t>
   </si>
   <si>
     <t>Базовая модель акустического детектора сирен для обеспечения беспрепятственного доступа экстренных служб. В комплекте устройства есть выносной микрофонный блок, что удобно при монтаже на шлагбаумы
 Есть функция ручной или автоматический разблокировки с подключением пожарного извещателя (ИПС) или непосредственно к пожарной сигнализации (ПС).
 Технические характеристики:
 Напряжение питания: 220 В
 Выходы: Контактное реле NC/NО (5А)
 Класс защиты корпусов: IP65
 Время обнаружения: 3-5 сек
 Время задержки срабатывания реле: 5 секунд / 5 минут (установка по DIP)
 Датчик обнаружения: микрофонный капсюль
 Частота приема: от 0,4 кГц до 1.9 кГц
 Размеры:
 Исполнительный блок: 160х80х55 мм
 Микрофонный блок: 52х50х35 мм
 Комплектация:
 Исполнительный блок – 1 шт.
 Микрофонный блок - 1 шт.
 Инструкция по эксплуатации – 1 шт.
@@ -135,53 +138,50 @@
 Упаковка - 1шт.</t>
   </si>
   <si>
     <t>Автоматика для откатных ворот</t>
   </si>
   <si>
     <t>Компектующие</t>
   </si>
   <si>
     <t>00024898</t>
   </si>
   <si>
     <t>88001-0254, Нагревательный кабель для BX, BK, BY, FAST, FERNI и FROG (PSRT02)</t>
   </si>
   <si>
     <t>Универсальный нагревательный кабель CAME со встроенным термостатом для использования с приводами CAME для откатных ворот серии BX, BK, BY, а также с приводами CAME для распашных ворот серии FAST, FERNI и FROG.</t>
   </si>
   <si>
     <t>00-00014632</t>
   </si>
   <si>
     <t>SGN.00.001, С-профиль</t>
   </si>
   <si>
     <t>Предназначен для установки крепления рейки зубчатой</t>
-  </si>
-[...1 lines deleted...]
-    <t>нет в наличии</t>
   </si>
   <si>
     <t>00-00014633</t>
   </si>
   <si>
     <t>SGN.00.400, Крепление для зубчатой рейки</t>
   </si>
   <si>
     <t>Предназначен для установки рейки зубчатой. Один комплект идет на установку одной рейки зубчатой.</t>
   </si>
   <si>
     <t>00-00014823</t>
   </si>
   <si>
     <t>SG.01.002.A, шина направляющая</t>
   </si>
   <si>
     <t>Неоцинкованная
 Неокрашенная
 Устанавливается на нижнюю часть ворот 
 Обеспечивает движение ворот по роликовым опорам.</t>
   </si>
   <si>
     <t>00-00015549</t>
   </si>
@@ -978,375 +978,131 @@
   <si>
     <t>BOOM-4-R, стрела алюминиевая круглая L=4000 (DOORHAN)</t>
   </si>
   <si>
     <t>Стрела алюминиевая для шлагбаума BARRIER - 4,3 м., круглая.</t>
   </si>
   <si>
     <t>00036823</t>
   </si>
   <si>
     <t>NBOOM-R5, Стрела алюминиевая круглая L = 5000мм со светоотражающими наклейками + комплект к стреле</t>
   </si>
   <si>
     <t>Стрела для шлагбаума NordMotors круглого сечения (диаметр 75 мм) с функцией "антиветер" выполнена из прочного алюминиевого профиля с защитным покрытием и обладает высокой стойкостью к ветровым нагрузкам.</t>
   </si>
   <si>
     <t>Тумбы шлагбаумов</t>
   </si>
   <si>
     <t>Аккумуляторы</t>
   </si>
   <si>
     <t>Аккумуляторы для слаботочных систем</t>
   </si>
   <si>
-    <t>00022282</t>
-[...20 lines deleted...]
-  <si>
     <t>00022156</t>
   </si>
   <si>
     <t>Аккумулятор SF 6045</t>
   </si>
   <si>
     <t>Аккумуляторные батареи SECURITY FORCE специально разработаны для
 систем охранно-пожарной сигнализации. Срок службы 5 лет. Технология AGM.
 6 В, 4.5 Ач, 70/47/100 мм</t>
   </si>
   <si>
     <t>00028460</t>
   </si>
   <si>
     <t>Аккумулятор DELTA DT 12022</t>
   </si>
   <si>
     <t>Свинцово-кислотные аккумуляторы DELTA серии DT специально разработаны для
 применения в слаботочных системах и оптимизированы для работы в буферном
 режиме. Аккумуляторы DELTA серии DT имеют низкое внутреннее сопротивление
 и высокую плотность энергии. Отвечая международным стандартам
 безопасности, рекомендованы для применения в охранно-пожарных системах, а
 также системах контроля и управления доступом. Срок службы – 5 лет.
 12 В, 2.2 Ач, 178/35/66 мм</t>
   </si>
   <si>
-    <t>00022670</t>
-[...51 lines deleted...]
-  <si>
     <t>00025650</t>
   </si>
   <si>
     <t>Аккумулятор DELTA  DT 401</t>
   </si>
   <si>
     <t>Свинцово-кислотные аккумуляторы DELTA серии DT специально разработаны для применения в слаботочных системах и оптимизированы для работы в буферном режиме. Аккумуляторы DELTA серии DT имеют низкое внутреннее сопротивление и высокую плотность энергии. Отвечая международным стандартам
 безопасности, рекомендованы для применения в охранно-пожарных системах, а также системах контроля и управления доступом. 
 Срок службы – 5 лет.
 4 В, 1 Ач, 35/22/69 мм</t>
   </si>
   <si>
-    <t>00027265</t>
-[...88 lines deleted...]
-  <si>
     <t>00-00000435</t>
   </si>
   <si>
     <t>Аккумулятор Rexant Li-ion 16340 unprotected 700 mAH 3.7 В (30-2040)</t>
   </si>
   <si>
     <t>Видеонаблюдение</t>
   </si>
   <si>
     <t>Взрывозащищенное оборудование</t>
   </si>
   <si>
     <t>Видеокамеры</t>
   </si>
   <si>
     <t>HD-Аналог</t>
   </si>
   <si>
     <t>IP-камеры</t>
   </si>
   <si>
     <t>Коммутаторы</t>
   </si>
   <si>
     <t>Термокожухи</t>
   </si>
   <si>
-    <t>00040999</t>
-[...30 lines deleted...]
-  <si>
     <t>00-00013987</t>
   </si>
   <si>
     <t>TC-C32XN (I3/E/Y/2.8mm/V 5.1), цветная видеокамера купольная</t>
   </si>
   <si>
     <t>Купольная "турель", 2Мп, 1920×1080@30к/c, DWDR, цвет: 0.02лк, S+265, H.265 (HP), S+264, H.264 (HP, MP, BP), объектив 2.8мм, встроенный микрофон, G.711A, G.711U 8кГц , только PoE 802.3af, адаптивная ИК подсветка до 30м, защита IP40, современный WEB интерфейс без плагинов, только детектор движения, без тревожных входов/выходов, без поддержки microSD</t>
   </si>
   <si>
-    <t>00-00006633</t>
-[...21 lines deleted...]
-  <si>
     <t>Видеонаблюдение для транспорта</t>
   </si>
   <si>
     <t>Видеорегистраторы</t>
   </si>
   <si>
     <t>IP-регистраторы</t>
-  </si>
-[...22 lines deleted...]
-- металлический корпус.</t>
   </si>
   <si>
     <t>Видеосерверы</t>
   </si>
   <si>
     <t>Гибридные регистраторы</t>
   </si>
   <si>
     <t>00-00001424</t>
   </si>
   <si>
     <t>AK-XVR3104, видеорегистратор</t>
   </si>
   <si>
     <t>Цифровой мультиформатный видеорегистратор 
 -Видеовходы 4 x BNC
 -Видеовыходы HDMI (1*4K), VGA (1*FHD)
 -Вход/выход аудио - 2/1 
 -Вход/выход  тревоги - 4/1 
 -Компрессия H.265+/H.265/H.264
 -Жесткий диск 1 x SATA 2.5"/3.5" HDD до 6 Tb (приобретается отдельно)
 -Режимы 4HD+2IPC, 9CH/HD+IPC, 16CH/IPC
 HD Input:  4K@15fps, 5M@20fp, 4M@30fps, 3M@30fp, 2M@30fps
 IPC Input:  IPC  Only/16CH;  Default 2CH, MAX 5MP                              
 -Запись  4K-N@8fps, 5M-N@10fps, 5M@6fps, 4M-N@15fps, 4M@8fps,3M-N@18fps, 3M@9fps, 2M@15fps
@@ -1440,56 +1196,50 @@
   <si>
     <t>Аксессуары</t>
   </si>
   <si>
     <t>00-00016666</t>
   </si>
   <si>
     <t>Лента хомутная оцинкованная (30м / 9мм)</t>
   </si>
   <si>
     <t>Лента хомутная оцинкованная. Длина 30м, ширина 9мм. Используется (в комплекте с замком) для крепления на столб кронштейнов для камер наружного видеонаблюдения и других конструкций различного назначения.</t>
   </si>
   <si>
     <t>00-00016667</t>
   </si>
   <si>
     <t>Замок хомутной ленты (9мм)</t>
   </si>
   <si>
     <t>Замок хомутной ленты (9мм). Используется для закрепления и фиксации хомутной ленты.</t>
   </si>
   <si>
     <t>Кронштейны</t>
   </si>
   <si>
-    <t>00-00002380</t>
-[...4 lines deleted...]
-  <si>
     <t>Микрофоны</t>
   </si>
   <si>
     <t>Монтажные коробки</t>
   </si>
   <si>
     <t>Наклейки, муляжи</t>
   </si>
   <si>
     <t>00027792</t>
   </si>
   <si>
     <t>Наклейка &amp;quot;Ведется видеонаблюдение&amp;quot; (красная)</t>
   </si>
   <si>
     <t>Комплект состоит из 2х наклеек: "ВЕДЕТСЯ ВИДЕОНАБЛЮДЕНИЕ" (140*110мм) и "ОБЪЕКТ НАХОДИТСЯ ПОД ОХРАНОЙ" (140*40 мм). Пленка</t>
   </si>
   <si>
     <t>00027793</t>
   </si>
   <si>
     <t>Наклейка &amp;quot;Ведется видеонаблюдение&amp;quot; (серая)</t>
   </si>
   <si>
     <t>Объективы</t>
@@ -1799,132 +1549,69 @@
   <si>
     <t>Усилители и удлинители</t>
   </si>
   <si>
     <t>Домофония и переговорные устройства</t>
   </si>
   <si>
     <t>IP-домофония</t>
   </si>
   <si>
     <t>Видеомониторы</t>
   </si>
   <si>
     <t>Вызывные панели</t>
   </si>
   <si>
     <t>Комплекты домофонов</t>
   </si>
   <si>
     <t>Аналоговая домофония</t>
   </si>
   <si>
     <t>Аудиодомофония</t>
   </si>
   <si>
-    <t>00020192</t>
-[...16 lines deleted...]
-  <si>
     <t>00015200</t>
   </si>
   <si>
     <t>БВД-403A, блок вызова</t>
   </si>
   <si>
     <t>Блок вызова на 1 абонента</t>
-  </si>
-[...10 lines deleted...]
-    <t>AVC-109, аудиопанель накладная, черная</t>
   </si>
   <si>
     <t>00011684</t>
   </si>
   <si>
     <t>Lira, монитор видеодомофона</t>
   </si>
   <si>
     <t>Видеодомофон: дисплей 4,3"" TFT; сенсорные кнопки; подключение до 2-х вызывных панелей и до 2-х камер; OSD меню; питание AC 220В (встроенный БП)   
 Особенность: Возможность подключения до 4-х мониторов Lira в одной системе с широкими возможностями адресного интеркома</t>
   </si>
   <si>
-    <t>00027776</t>
-[...31 lines deleted...]
-  <si>
     <t>00010076</t>
   </si>
   <si>
     <t>VIZIT-КТМ600R, контроллер ключей RF</t>
   </si>
   <si>
     <t>Контроллер ключей  VIZIT-RF2 (RFID-125 kHz брелок EM-Marin), до  2680 ключей, управление замком, таймер (1 или 7 сек.), напряжение питания контроллера 12…24VDC.</t>
   </si>
   <si>
     <t>00039531</t>
   </si>
   <si>
     <t>FE-GR001, реле открытия ворот</t>
   </si>
   <si>
     <t>Дополнительное реле открытия ворот. Для моделей: FE-70CH ORION, FE-70CH ORION DVR, FE-70 CAPELLA DVR</t>
   </si>
   <si>
     <t>00040204</t>
   </si>
   <si>
     <t>RD-4R, считыватель ключей VIZIT-RF2</t>
   </si>
   <si>
     <t>Считыватель ключей VIZIT-RF2 (RFID-125 kHz брелок EM-Marin) для контроллера VIZIT-КТМ600R, VIZIT-КТМ602R; накладной вариант крепления; звуковая индикация режимов работы, светодиодный индикатор.</t>
@@ -1942,60 +1629,50 @@
     <t>Переговорные устройства</t>
   </si>
   <si>
     <t>Досмотровое оборудование</t>
   </si>
   <si>
     <t>Алкотестеры</t>
   </si>
   <si>
     <t>Ручные металлодетекторы</t>
   </si>
   <si>
     <t>Стационарные металлодетекторы</t>
   </si>
   <si>
     <t>Температурный контроль</t>
   </si>
   <si>
     <t>Источники питания</t>
   </si>
   <si>
     <t>Блоки защиты</t>
   </si>
   <si>
     <t>Блоки питания</t>
-  </si>
-[...8 lines deleted...]
-Новая модель: Белый корпус, светодиодная индикация, 2 напряжения, заводская установка 12В, для получения напряжения 14В необходимо удалить перемычку.</t>
   </si>
   <si>
     <t>00038131</t>
   </si>
   <si>
     <t>ИВЭП-1220 DIN, блок питания, 12В/2А</t>
   </si>
   <si>
     <t>Блок питания для монтажа на DIN-рейку. Регулировка выходного U=11.5 - 14.5 B, Iном=2 А,  Iмакс.=2.5 А. Размер 78х93х56мм.</t>
   </si>
   <si>
     <t>00038742</t>
   </si>
   <si>
     <t>ИВЭП-1220, блок питания, 12В/2А</t>
   </si>
   <si>
     <t>Блок питания, сьемный сетевой шнур, клеммы в закрытом корпусе, крепление на стену. U=11,5-14.5 B,  Iном=2 А, Iмакс.=2,5 А. Дополнительная защита сети 220 В от помех. Размер 147х39х31мм.</t>
   </si>
   <si>
     <t>00-00005049</t>
   </si>
   <si>
     <t>ИВЭП-2420G, блок питания, 24В/2А</t>
   </si>
@@ -2139,59 +1816,50 @@
   <si>
     <t xml:space="preserve">Скат-1200 (СКАТ ИБП-12/5-2х7), ИБП,12 В/5А </t>
   </si>
   <si>
     <t>12В, 5А,  Работа с 2-мя независимыми АКБ, 2 канала зарядки. Корпус под 2 АКБ 7 Ач, диапазон входного напряжения 150-250В; Соответствует ФЗ 123 и  ГОСТ Р 53325-2009: 3 индикатора и 3 информационных выхода  - Сеть, АКБ, Выход, защита выхода от прегрузки и КЗ, защита АКБ от глубокого разряда, КЗ и переполюсовки, контроль наличия АКБ, холодный пуск.</t>
   </si>
   <si>
     <t>00020877</t>
   </si>
   <si>
     <t>Скат-2400 (СКАТ ИБП-24/3-2x12), ИБП, 24В/3А</t>
   </si>
   <si>
     <t>24В, 3А, кратковременно и в режиме резерва до 3,5А, корпус под 2  АКБ 12Ач. Сообщение  “Переход на резерв“ осуществляется с регулируемой задержкой. Соответствует ФЗ 123 и  ГОСТ Р 53325-2009: 3 индикатора и 3 информационных выхода  - Сеть, АКБ, Выход, защита выхода от прегрузки и КЗ, защита АКБ от глубокого разряда, КЗ и переполюсовки, контроль наличия АКБ, холодный пуск.</t>
   </si>
   <si>
     <t>00030557</t>
   </si>
   <si>
     <t xml:space="preserve">SKAT-12-6.0-DIN </t>
   </si>
   <si>
     <t>12В 6А пластиковый корпус под DIN рейку 35 мм  Внешний АКБ от 7Ач. Защита от КЗ в нагрузке, Защита АКБ от глубокого разряда и преполюсовки. Размер — 139х89х65 мм</t>
   </si>
   <si>
-    <t>00031103</t>
-[...7 lines deleted...]
-  <si>
     <t>00031460</t>
   </si>
   <si>
     <t>Скат-1200 Д исп. 2 (СКАТ ИБП-12/5-2х17), ИБП, 12В/5А</t>
   </si>
   <si>
     <t>12В, 5А,  Работа с 2-мя независимыми АКБ, 2 канала зарядки. Корпус под 2 АКБ 17 Ач, диапазон входного напряжения 150-250В; Соответствует ФЗ 123 и  ГОСТ Р 53325-2009: 3 индикатора и 3 информационных выхода  - Сеть, АКБ, Выход, защита выхода от прегрузки и КЗ, защита АКБ от глубокого разряда, КЗ и переполюсовки, контроль наличия АКБ, холодный пуск.</t>
   </si>
   <si>
     <t>00033125</t>
   </si>
   <si>
     <t>Скат-1200 И7 исп.1 (СКАТ ИБП-12/4-2х7), ИБП, 12В/4А</t>
   </si>
   <si>
     <t>12 В, 4 А; металлопластиковый корпус под АКБ 2х7 Ач или 1х17 Ач, Соответствует ФЗ 123 и ГОСТ Р 53325-2009. 3 индикатора и информационных выход, защита выхода от прегрузки и КЗ, защита АКБ от глубокого разряда, КЗ и переполюсовки клемм АКБ посредством плавкого предохранителя , соответствует ГОСТ Р 53325-2012</t>
   </si>
   <si>
     <t>Источники питания POE</t>
   </si>
   <si>
     <t>00030274</t>
   </si>
   <si>
     <t>PPK-11, комплект инжектор + сплиттер</t>
@@ -2715,87 +2383,66 @@
   <si>
     <t>Металлорукав в ПВХ изоляции Р3-ЦП-НГ-25 (50м/уп) Промрукав, PR.08253</t>
   </si>
   <si>
     <t>00-00007092</t>
   </si>
   <si>
     <t>Металлорукав в ПВХ изоляции Р3-ЦП-НГ-32 (25м/уп) Промрукав</t>
   </si>
   <si>
     <t>Трубы для проводки и аксессуары</t>
   </si>
   <si>
     <t>00023539</t>
   </si>
   <si>
     <t>Гофротруба ПВХ легкая 350Н серая с зондом d32/25 м (Промрукав)</t>
   </si>
   <si>
     <t>00023538</t>
   </si>
   <si>
     <t>Гофротруба ПВХ легкая 350Н серая с зондом d25/50 м (Промрукав), PR.012531</t>
   </si>
   <si>
-    <t>00-00005118</t>
-[...10 lines deleted...]
-  <si>
     <t>00012907</t>
   </si>
   <si>
     <t>Труба жесткая ПВХ 3-х метровая легкая атмосферостойкая д20 (150м/уп) Промрукав, PR.01420</t>
   </si>
   <si>
     <t>00-00005610</t>
   </si>
   <si>
     <t>Гофротруба ПВХ серая с зондом d25/50 м (Строитель)</t>
   </si>
   <si>
     <t>00-00012382</t>
   </si>
   <si>
     <t>Труба жесткая ПВХ белая 3-х метровая d32 мм (90 м/уп) Промрукав</t>
-  </si>
-[...7 lines deleted...]
-    <t>Труба гофрированная ПВХ 25 легкого типа с зондом (75 м/уп)</t>
   </si>
   <si>
     <t>Кабельная продукция</t>
   </si>
   <si>
     <t>Кабели LAN</t>
   </si>
   <si>
     <t>00009691</t>
   </si>
   <si>
     <t>F/UTP Cat5e 4х2х0,52 PVC/PE tr ParLan™ , кабель парной скрутки уличный на тросу (Паритет)</t>
   </si>
   <si>
     <t>Кабель парной скрутки для структурированных кабельных систем. Предназначен для передачи сигналов с частотой до 100 МГц (категории 5е) в сетях по стандарту ИСО/МЭК 11801 при рабочем напряжение до 145 В переменного тока.
 Для внешней прокладки структурных систем связи.
 Пары с однопроволочными проводниками диаметром 0,52 мм, с изоляцией из сплошного полиэтилена, имеющей цветовую кодировку, с экраном из ламинированной алюминиевой фольги и контактным проводником. Оболчка двойная: из ПВХ - пластиката и поверх него наложен светостабилизированный полиэтилен. 
 Для наружной прокладки и подвески на опорах и местных конструкциях кабель снабжен тросом из стальной оцинковонной проволоки с разрывным усилием не менее 100 кг.
 Диаметр по изоляции - 1,15 мм, наружный размер кабеля - 7,6х13,2 мм. Бухта 200м.
 Цена за 1км.</t>
   </si>
   <si>
     <t>Кабели для ОПС и СОУЭ</t>
   </si>
   <si>
@@ -2808,56 +2455,50 @@
     <t>КСПВ 12х0,5, кабель (Паритет)</t>
   </si>
   <si>
     <t>Кабель с однопроволочными медными жилами, с изоляцией из композиции полиэтилена и оболочкой из белого ПВХ пластиката, предназначен для внутренней стационарной прокладки для систем сигнализации, телекоммуникации, управления и сбора данных. 
 Бухта 200м
 Цена за 1км.</t>
   </si>
   <si>
     <t>00006053</t>
   </si>
   <si>
     <t>КСПВ 16х0,4, кабель (Паритет)</t>
   </si>
   <si>
     <t>00010360</t>
   </si>
   <si>
     <t>КСПВ 20х0,5, кабель (Паритет)</t>
   </si>
   <si>
     <t>Кабель с однопроволочными медными жилами, с изоляцией из композиции полиэтилена и оболочкой из белого ПВХ пластиката, предназначен для внутренней стационарной прокладки для систем сигнализации, телекоммуникации, управления и сбора данных. 
 Бухта 200м.
 Цена за 1км.</t>
   </si>
   <si>
-    <t>00004322</t>
-[...4 lines deleted...]
-  <si>
     <t>нг(A) - FRHF</t>
   </si>
   <si>
     <t>00032478</t>
   </si>
   <si>
     <t>КПСнг(А)-FRHF 1х2х1.0 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>00039654</t>
   </si>
   <si>
     <t>КПСнг(А)-FRHF 2х2х0.75 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>00037166</t>
   </si>
   <si>
     <t>КПСЭнг(А)-FRHF 1х2х1.5 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>00-00000041</t>
   </si>
   <si>
     <t>КПСнг(А)-FRHF 1х2х1.5 мм2, кабель (ЭНТЭ г. Орел)</t>
@@ -2889,155 +2530,99 @@
 Кабель с медными токопроводящими жилами сечением 0,20; 0,35; 0,50; 0,75; 1,00; 1,50; 2,50 мм2
 Число скрученных пар- 1,2 ;
 Изоляция из огнестойкой кремнийорганической резины,
 Наружная оболочкакрасного цвета из поливинилхлоридного пластиката пониженной пожароопасности, с низким дымо- и газовыделением.</t>
   </si>
   <si>
     <t>00024649</t>
   </si>
   <si>
     <t>КПСнг(А)-FRLS 2x2x0.75 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>00016561</t>
   </si>
   <si>
     <t>КПКЭВнг(А)-FRLS 1x2x0.2 мм2, кабель (СПКБ Техно)</t>
   </si>
   <si>
     <t>Кабель с медными однопроволочными жилами сечением 0,2 мм2 с изоляцией из огнестойкой кремнийорганической резины, с общим экраном из ламинированной алюминиевой фольги и дренажным проводником из медной луженой проволки под экраном, в оболочке из  ПВХ пластиката пониженной пожароопасности, с низким дымо- и газовыделением. Цвет оболочки – красный. Бухта 200м.
 Цена за 1км.</t>
   </si>
   <si>
     <t>нг(А) - FRLS LTx</t>
   </si>
   <si>
-    <t>00029734</t>
-[...10 lines deleted...]
-  <si>
     <t>00036145</t>
   </si>
   <si>
     <t>КПСнг(А)-FRLSLTx 1х2х1.5 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>00014876</t>
   </si>
   <si>
     <t>КПСнг(А)-FRLSLTx 1х2х2.5 мм2, кабель (ЭНТЭ г. Орел)</t>
   </si>
   <si>
     <t>нг(А) - LS LTx</t>
   </si>
   <si>
     <t>Кабели и провода силовые</t>
   </si>
   <si>
     <t>00002507</t>
   </si>
   <si>
     <t>ШВВП 2х0,5, шнур соединительный (Паритет)</t>
   </si>
   <si>
     <t>Шнур гибкий с параллельными жилами, с поливинилхлоридной изоляцией, в поливинилхлоридной оболочке, на номинальное напряжение до 380 В для систем 380/380 В. Рамер 3,1х5,1 мм.
 Предназначен для присоединения приборов личной гигиены и микроклимата, электропаяльников, светильников, кухонных электромеханических приборов, радиоэлектронной аппаратуры, шнуров удлинительных, стиральных машин, холодильников и других подобных приборов, эксплуатируемых в жилых и административных помещениях .
 Бухта 200м.
 Цена за 1км.</t>
   </si>
   <si>
-    <t>00000556</t>
-[...16 lines deleted...]
-  <si>
     <t>Кабель акустический</t>
   </si>
   <si>
     <t>00003853</t>
   </si>
   <si>
     <t>Шнур стерео 3.5мм гнездо-3.5мм штекер 3 м VA147/148</t>
   </si>
   <si>
     <t>00003780</t>
   </si>
   <si>
     <t>Шнур стерео 6.35мм гнездо-6.35мм штекер 3 м VA178</t>
   </si>
   <si>
     <t>Комбинированый кабель</t>
   </si>
   <si>
-    <t>00010523</t>
-[...12 lines deleted...]
-  <si>
     <t>Радиочастотный кабель</t>
-  </si>
-[...10 lines deleted...]
-Цена за 1км.</t>
   </si>
   <si>
     <t>Монтажное оборудование</t>
   </si>
   <si>
     <t>Инструменты</t>
   </si>
   <si>
     <t>00024126</t>
   </si>
   <si>
     <t>Круг отрезной 230х2.5х22 по камню Луга</t>
   </si>
   <si>
     <t>00020246</t>
   </si>
   <si>
     <t>Круг отрезной 230х2.5х22 по металлу Луга</t>
   </si>
   <si>
     <t>Коробки коммутационные</t>
   </si>
   <si>
     <t>00016721</t>
   </si>
@@ -3104,169 +2689,110 @@
   <si>
     <t>00000304</t>
   </si>
   <si>
     <t>КС-4, коробка коммутационная (СТЛ, Омск)</t>
   </si>
   <si>
     <t>00029182</t>
   </si>
   <si>
     <t>УК-2П  коробка коммутационная (СТЛ, Омск)</t>
   </si>
   <si>
     <t>Коробка разветвительная низковольтная на винте,  4 контакта, 62x62x20 мм.</t>
   </si>
   <si>
     <t>00-00006409</t>
   </si>
   <si>
     <t>КРТП-10, коробка коммутационная</t>
   </si>
   <si>
     <t>Коробка распределительная телефонная плоская на 2х10 пар проводов, 125х113х27мм.</t>
   </si>
   <si>
-    <t>00-00007085</t>
-[...12 lines deleted...]
-  <si>
     <t>00-00006282</t>
   </si>
   <si>
     <t>Коробка огнестойкая 40-0450-FR1.5-4 Е15-Е120 75х75х30мм для кабель-канала (Промрукав)</t>
   </si>
   <si>
     <t>Коробки огнестойкие применяются при прокладке систем противопожарной безопасности по стенам, потолкам зданий и сооружений. Огнестойкие коробки применяются для механической защиты мест соединения проводов и кабелей, а так же для защиты от проникновения пыли, влаги и посторонних предметов.
 Область применения:
 установка в сетях с применением огнестойких кабелей серии FR с допустимым рабочим напряжением до 750 В;
 входят в состав Огнестойких кабельных линий Промрукав.
 Сечение клеммы - 1,5мм2
 Количество полюсов - 4 шт</t>
   </si>
   <si>
-    <t>00-00006709</t>
-[...28 lines deleted...]
-  <si>
     <t>00-00008046</t>
   </si>
   <si>
     <t>Коробка 80х80х40 распределительная 60-0210-9005 для прямого монтажа двухкомпонентная безгалогенная (HF) черная (132шт/кор) Промрукав</t>
   </si>
   <si>
     <t>00-00008048</t>
   </si>
   <si>
     <t>Коробка 70х70х40 распределительная 60-0200 для прямого монтажа двухкомпонентная безгалогенная (HF) (150шт/кор) Промрукав</t>
   </si>
   <si>
     <t>00-00008051</t>
   </si>
   <si>
     <t>Коробка 70х70х40 распределительная 60-0200-9005 для прямого монтажа двухкомпонентная безгалогенная (HF) черная (150шт/кор) Промрукав</t>
   </si>
   <si>
     <t>00-00008054</t>
   </si>
   <si>
     <t>Коробка 85х85х45 универсальная 40-0460 для кабель-канала безгалогенная (HF) (152шт/кор) Промрукав, 40-0460</t>
   </si>
   <si>
     <t>00-00008058</t>
   </si>
   <si>
     <t>Коробка 75х75х30 универсальная 40-0450 для кабель-канала безгалогенная (HF) (90шт/кор) Промрукав, 40-0450</t>
   </si>
   <si>
     <t>00022502</t>
   </si>
   <si>
     <t>Коробка 68х45 установочная ГСК 80-0600 безгалогенная (HF) (200шт/кор) Промрукав</t>
   </si>
   <si>
     <t>00003391</t>
   </si>
   <si>
     <t>КРН-4/1, коробка коммутационная</t>
   </si>
   <si>
     <t>Коробка квадратная на 4 пары проводов, 40х20мм. Крепление крышки на защелке.</t>
   </si>
   <si>
     <t>Крепежные материалы</t>
-  </si>
-[...13 lines deleted...]
-    <t>Бур SDS plus HELLER в блистере 16х260 мм</t>
   </si>
   <si>
     <t>00011603</t>
   </si>
   <si>
     <t>Дюбель-U, 12х71Б (250 шт)</t>
   </si>
   <si>
     <t>Дюбель тип "U" универсальный с бортом
 Универсальный дюбель из полипропилена с повышенной эластичностью предназначен для использования его как в сплошном основании, так и в полостной кладке (полые бетонные блоки, кирпич с отверстиями и т.д.). В плотной кладке дюбель ведет себя как обычный трёхлепестковый дюбель и обладает всеми его преимуществами. При попадании в полость дюбель наворачивается на шуруп и завязывается в плотный узел, который надёжно крепит шуруп в стене.
 Диаметр сверла 12 мм, диаметр самореза/шурупа 8-10 мм.</t>
   </si>
   <si>
     <t>00011601</t>
   </si>
   <si>
     <t>Дюбель-U, 5х32Б (1000 шт)</t>
   </si>
   <si>
     <t>Дюбель тип "U" универсальный с бортом
 Универсальный дюбель из полипропилена с повышенной эластичностью предназначен для использования его как в сплошном основании, так и в полостной кладке (полые бетонные блоки, кирпич с отверстиями и т.д.). В плотной кладке дюбель ведет себя как обычный трёхлепестковый дюбель и обладает всеми его преимуществами. При попадании в полость дюбель наворачивается на шуруп и завязывается в плотный узел, который надёжно крепит шуруп в стене.
 Диаметр сверла 5 мм, диаметр самореза/шурупа 3.5 мм.</t>
   </si>
   <si>
     <t>00016084</t>
@@ -3308,68 +2834,50 @@
     <t>Сверло по металлу Heller HSS DIN-338 9.0 мм</t>
   </si>
   <si>
     <t>00021412</t>
   </si>
   <si>
     <t>Сверло по металлу HSS-G DIN-338 4.8x86 мм</t>
   </si>
   <si>
     <t>00021415</t>
   </si>
   <si>
     <t>Сверло по металлу HSS-G DIN-338 9.0x125 мм</t>
   </si>
   <si>
     <t>00023330</t>
   </si>
   <si>
     <t>Стяжка-хомут 4.7х200 мм (100 шт) с металлическим замком (белыйе</t>
   </si>
   <si>
     <t>00023331</t>
   </si>
   <si>
     <t>Стяжка-хомут 4.7х300 мм (100 шт) с металлическим замком (белые)</t>
-  </si>
-[...16 lines deleted...]
-    <t>Талреп d8 (крюк-кольцо)</t>
   </si>
   <si>
     <t>00-00007587</t>
   </si>
   <si>
     <t>Хомут (FR ПР-60) (100шт/5000шт уп/кор) Промрукав</t>
   </si>
   <si>
     <t>Хомут FR ПР предназначен для монтажа огнестойкого кабеля в кабельных каналах на негорючих вертикальных и горизонтальных поверхностях. Может применяться для монтажа кабеля обычного назначения открытым способом на горизонтальных и вертикальных поверхностях. Изделие является интеллектуальной собственностью компании Промрукав и защищается Патентом.
 Область применения:
 применяется для крепления огнестойкого кабеля в кабельных каналах;
 входит в состав Огнестойких кабельных линий Промрукав.
 Преимущества хомута FR ПР:
 легкость монтажа;
 надежная фиксация кабеля внутри кабельного канала;
 предел огнестойкости Е120 (время работы линии в условиях пожара, необходимого для эвакуации людей в безопасную зону и выполнения функций электрических систем, работающих во время пожара, мин.)
 Совместимость с кабельным каналом - от 60х40мм
 Максимальный диаметр охвата - 36мм
 Площадь сечения охвата - 1050мм2</t>
   </si>
   <si>
     <t>00-00006144</t>
   </si>
   <si>
     <t>Хомут (FR ПР-25) (100шт/5000шт уп/кор) Промрукав, PR08.3659</t>
@@ -3462,102 +2970,78 @@
   <si>
     <t>00-00013533</t>
   </si>
   <si>
     <t>Стяжки нейлоновые КСС «NORD» 3х200 белые морозостойкие (100шт/уп) (Fortisflex)</t>
   </si>
   <si>
     <t>00-00013534</t>
   </si>
   <si>
     <t>Стяжки нейлоновые КСС «NORD» 3х150 белые морозостойкие (100шт/уп) (Fortisflex)</t>
   </si>
   <si>
     <t>00021806</t>
   </si>
   <si>
     <t>Стяжки нейлоновые КСС «NORD» 3х150 черные морозостойкие (100шт/уп) (Fortisflex)</t>
   </si>
   <si>
     <t>00029350</t>
   </si>
   <si>
     <t>Винт с полуцил.гол. M4х12 (DIN967), PR08.3734</t>
   </si>
   <si>
-    <t>00-00012568</t>
-[...16 lines deleted...]
-  <si>
     <t>00017088</t>
   </si>
   <si>
     <t>Дюбель металлический универсальный 5х30 (100 шт/уп) (Промрукав), PR08.3481</t>
   </si>
   <si>
     <t>00-00013128</t>
   </si>
   <si>
     <t>Зажим троса двойной D4мм Duplex (100шт/уп) Промрукав, PR08.3889</t>
   </si>
   <si>
     <t>00-00014194</t>
   </si>
   <si>
     <t>Заклепка резьбовая, стальная оцинкованная цилиндр, М4х0,7х11,6 (100 шт/уп) Промрукав, PR08.4989</t>
   </si>
   <si>
     <t>00006683</t>
   </si>
   <si>
     <t>Рым-гайка М10 1238</t>
   </si>
   <si>
     <t>00003098</t>
   </si>
   <si>
     <t xml:space="preserve">Дюбель распорный  KEW DSD 8*40 </t>
-  </si>
-[...4 lines deleted...]
-    <t>Рым-гайка М12 1239</t>
   </si>
   <si>
     <t>00040448</t>
   </si>
   <si>
     <t>Анкер забивной М8</t>
   </si>
   <si>
     <t>00003604</t>
   </si>
   <si>
     <t>Дюбель 12х70 с бортом нейлон универсальный</t>
   </si>
   <si>
     <t>00011582</t>
   </si>
   <si>
     <t>Дюбель 14*70, нейлон 3330</t>
   </si>
   <si>
     <t>00028809</t>
   </si>
   <si>
     <t>Дюбель фасадный TSX-S 10х160 с шеститигранной головкой</t>
   </si>
@@ -3677,76 +3161,54 @@
   <si>
     <t>00024742</t>
   </si>
   <si>
     <t>Кронштейн для ИК датчика КР-1</t>
   </si>
   <si>
     <t>Акустические извещатели</t>
   </si>
   <si>
     <t>Вибрационные извещатели</t>
   </si>
   <si>
     <t>Извещатели магнитоконтактные</t>
   </si>
   <si>
     <t>00020250</t>
   </si>
   <si>
     <t>ИО 102-29 Эстет-Сейф (НСТК.425119.015), извещатель магнитоконтактный накладной</t>
   </si>
   <si>
     <t>Магнитоконтактный на металлические поверхности миниатюрный с крышкой и встроенной колодкой Цвет корпуса белый</t>
   </si>
   <si>
-    <t>00026881</t>
-[...14 lines deleted...]
-  <si>
     <t>00026883</t>
   </si>
   <si>
     <t>ИО 102-20Б2П(3), извещатель магнитоконтактный, пластиковый корпус, выводы в защитном рукаве из металла</t>
-  </si>
-[...4 lines deleted...]
-    <t>ИО 102-20А2П(В), извещатель магнитоконтактный, подключение внутри датчика под винт</t>
   </si>
   <si>
     <t>Извещатели утечки воды</t>
   </si>
   <si>
     <t>00009795</t>
   </si>
   <si>
     <t>Астра-361, извещатель утечки воды</t>
   </si>
   <si>
     <t>Извещатель утечки воды аварийного типа, 3 - 12 В, 0,003 мА - деж. Режим.</t>
   </si>
   <si>
     <t>Комбинированные извещатели</t>
   </si>
   <si>
     <t>00024175</t>
   </si>
   <si>
     <t>PATROL-801 PET, извещатель комбинированный</t>
   </si>
   <si>
     <t>Пассивный инфракрасный извещатель совмещённый с акустическим извещателем разрушения стекла. 
 * Цифровой програмный алгоритм обработки сигналов
@@ -3776,60 +3238,50 @@
   </si>
   <si>
     <t>00031951</t>
   </si>
   <si>
     <t>PATROL-203 PET, ИК-извещатель</t>
   </si>
   <si>
     <t>Пассивный инфракрасный извещатель для закрытых помещений
 * Невосприимчив к животным массой до 20 кг
 * Исключает мёртвые зоны
 * Плавная настройка чувствительности веса животного
 * Уникальная сферическая линза с экстрашироким (EWA) углом обзора 120*
 * Дальность обнаружения 15 метров
 * Высокая защита от радиочастотных и электромагнитных помех
 * Диапазон рабочих температур -30* + 60*С
 * Гарантия 5 лет</t>
   </si>
   <si>
     <t>Извещатели пожарные</t>
   </si>
   <si>
     <t>Извещатели пожарные дымовые</t>
   </si>
   <si>
-    <t>00014554</t>
-[...8 lines deleted...]
-  <si>
     <t>00011471</t>
   </si>
   <si>
     <t>ИП 212-63 &amp;quot;Данко&amp;quot;, извещатель</t>
   </si>
   <si>
     <t>Извещатель пожарный, дымовой, оптико-электронный с питанием по шлейфу, 9 - 30 В, 85 мкА - деж. режим, Ф100 х 47 мм, от - 30 до + 55, высокая помехозащищенность, кнопка для ручного контроля извещателя, возможность подключения выносного оптического индикатора. 24 шт в коробке.</t>
   </si>
   <si>
     <t>00020410</t>
   </si>
   <si>
     <t>ИП 212-63М &amp;quot;Данко-2&amp;quot;, извещатель</t>
   </si>
   <si>
     <t>дымовой, оптико-электронный точечный, с индикатором, контроль с помощью магнита, автоматическая компенсация запыленности, 75 мкА. Предназначен для обнаружения загораний в закрытых помещениях, сопровождающихся появлением дыма. Извещатель регистрирует оптическое излучение, отражённое от частиц дыма, и передаёт информацию на приёмно-контрольный прибор (ПКП).     Извещатель предназначен для круглосуточной работы с любым ПКП, обеспечивающим постоянное (или знакопеременное) напряжение питания в шлейфе сигнализации и воспринимающим сигнал «Пожар» в виде дискретного уменьшения внутреннего сопротивления извещателя в прямой полярности.</t>
   </si>
   <si>
     <t>00006624</t>
   </si>
   <si>
     <t>ИПДЛ-Д-II/4P, извещатель дымовой линейный</t>
   </si>
   <si>
     <t>Извещатель пожарный, дымовой,  линейный. Двухпозиционный, рабочая дальность действия 150 м, контролируемая площадь 1350 м2, Uпит.=8...28 В, Iпотр.=17 мА., 86х80х96 мм, IP41</t>
@@ -3900,96 +3352,74 @@
   <si>
     <t>ИП 103-5/1-А3 ••, тепловой извещатель</t>
   </si>
   <si>
     <t>Извещатели пожарные тепловые ИП103-5/1-A3 предназначены для работы в закрытых помещениях наземных стационарных объектов с целью выдачи информации о пожаре при достижении температуры окружающего воздуха 64-76°С путем размыкания контактов теплового реле. Извещатели предназначены для непрерывной круглосуточной работы в установках пожарной и охранно-пожарной сигнализации.
 Основные характеристики:
 контакты нормально разомкнуты;
 габаритные размеры извещателя: 60 мм х 35 мм;
 рабочая температура окружающей среды от -50°С до +50°С;
 относительная влажность до 95 % при температуре 35°С;
 максимальное число срабатывания извещателя не менее 100 при напряжении 24 В и токе 0,05 А;
 электрическое сопротивление замкнутых контактов извещателя не более 0,5 Ом;
 наработка до отказа извещателей не менее 200 000 часов.
 25шт/упаковка</t>
   </si>
   <si>
     <t>00014591</t>
   </si>
   <si>
     <t>ИП 114-5-А2 (62), тепловой извещатель</t>
   </si>
   <si>
     <t>Извещатель пожарный, тепловой, 10.5 - 28 В, D 60 x 40 мм, от - 40 до + 50°С, с нормально-замкнутыми контактами класса А2 с температурой срабатывания от 54 до 70°С, упаковка 180 шт</t>
   </si>
   <si>
-    <t>00015548</t>
-[...14 lines deleted...]
-  <si>
     <t>00042031</t>
   </si>
   <si>
     <t>ИП 103-5/4-А3 ••, тепловой извещатель</t>
   </si>
   <si>
     <t>Интегрированные системы</t>
   </si>
   <si>
     <t>Адресная система ВС-ВЕКТОР-АП</t>
   </si>
   <si>
     <t>Адресная система Гранд Магистр 125</t>
   </si>
   <si>
     <t>Адресная система Рубеж</t>
   </si>
   <si>
     <t>00040698</t>
   </si>
   <si>
     <t>ИО 40920-2-R3, извещатель объемный адресный</t>
   </si>
   <si>
-    <t>00041296</t>
-[...4 lines deleted...]
-  <si>
     <t>00041687</t>
   </si>
   <si>
     <t>МКД-2-R3, модуль контроля доступа</t>
   </si>
   <si>
     <t>00-00000611</t>
   </si>
   <si>
     <t>РМ-1-R3, релейный модуль</t>
   </si>
   <si>
     <t>00-00009637</t>
   </si>
   <si>
     <t>ИВЭПР 12/5 RS-R3 2х12 БР (K2), ИБП 12В/5А</t>
   </si>
   <si>
     <t>00-00000732</t>
   </si>
   <si>
     <t>ИВЭПР 12/5 RS-R3 2х17 БР (K4), ИБП 12В/5А</t>
   </si>
   <si>
     <t>00-00008086</t>
@@ -4003,74 +3433,50 @@
   <si>
     <t>Кронштейн универсальный для ИО 40920-2, ИО 30920-2</t>
   </si>
   <si>
     <t>Мираж (Stels)</t>
   </si>
   <si>
     <t>00026160</t>
   </si>
   <si>
     <t>Мираж-ТК-01, транскодер</t>
   </si>
   <si>
     <t>Транскодер для кодовых панелей. Обеспечивает независимость кодов доступа пользователей от ключей Touch Memory базовых контроллеров. Гарантия 3 года.</t>
   </si>
   <si>
     <t>00026170</t>
   </si>
   <si>
     <t>Мираж-УКП-01, устройство контроля питания</t>
   </si>
   <si>
     <t>Устройство контроля питания, позволяет подключать информационные выходы "Авария", "Разряд", "Напряжение 220В" внешних РИП к ШС контроллеров Мираж для передачи информации на станцию мониторинга.</t>
   </si>
   <si>
-    <t>00-00007565</t>
-[...22 lines deleted...]
-  <si>
     <t>Орион (НПО Болид)</t>
   </si>
   <si>
     <t>00012696</t>
   </si>
   <si>
     <t>РИП-12 исп.03 (РИП-12-1/7М2),  12В/1.3А, источник питания</t>
   </si>
   <si>
     <t>Резервированный источник питания 12 В, 1,3 А (2 мин-2 А), емкость 7 А/ч (без аккумулятора). Защита от переразряда аккумулятора</t>
   </si>
   <si>
     <t>00006193</t>
   </si>
   <si>
     <t>РИП-24 исп.01 (РИП-24-3/7М4), 24В/3А, источник питания</t>
   </si>
   <si>
     <t>Резервированный источник питания с микропроцессорным управлением, 24 В, 3,0 А (10 мин-4 А, 2 мин-6 А), световая и звуковая индикация режимов, емкость 2х7 Ач      (без аккумуляторов), возможность подключения внешних аккумуляторов 2х17 Ач , защита от переразряда.Крышка под замок</t>
   </si>
   <si>
     <t>00007126</t>
   </si>
   <si>
     <t>С2000-Proxy-Н, считыватель проксимити карты</t>
@@ -4084,77 +3490,50 @@
   <si>
     <t>С2000-АР1 исп.01, расширитель адресный</t>
   </si>
   <si>
     <t>Адресный расширитель. Размещается внутри охранного извещателя, питается от двухпроводной линии, передает состояние контактов сигнального реле (на замыкание) и датчика вскрытия корпуса через «С2000-КДЛ» на пульт «С2000» или АРМ. Рабочая температура от минус 30 до +50°С</t>
   </si>
   <si>
     <t>00018988</t>
   </si>
   <si>
     <t>С2000-ИК (Болид)  кронштейн (исп.01, 02,03 )</t>
   </si>
   <si>
     <t>С2000-ИК (Болид)  кронштейн (исп.01, 02,03 )</t>
   </si>
   <si>
     <t>00019926</t>
   </si>
   <si>
     <t>С2000-СТИК, извещатель комбинированный адресный</t>
   </si>
   <si>
     <t>Охранный комбинированный объемный оптико-электронный и акустический адресный извещатель, от минус 30 до +50°С, питается по двухпроводной линии от "С2000-КДЛ"</t>
   </si>
   <si>
-    <t>00012692</t>
-[...25 lines deleted...]
-  <si>
     <t>00033889</t>
   </si>
   <si>
     <t>БРИЗ исп.03, блок разветвительно- изолирующий</t>
   </si>
   <si>
     <t>Блок разветвительно-изолирующий, встраеваемый в розетку адресных извещателей ДИП-34А-03, С2000-ИП-03. Обеспечивает изоляцию короткозамкнутого участка двухпроводной линии связи контроллера С2000-КДЛ с последующим автоматическим восстановлением после устранения неисправности.</t>
   </si>
   <si>
     <t>00036080</t>
   </si>
   <si>
     <t>ДИП-34А-04, извещатель дымовой адресный</t>
   </si>
   <si>
     <t>Дымовой оптико-электронный пожарный извещатель, адресно-аналоговый со встроенным изолирующим блоком, питается по двухпроводной линии от "С2000-КДЛ", до 127 адресов</t>
   </si>
   <si>
     <t>00037727</t>
   </si>
   <si>
     <t>С2000Р-ИК, извещатель охранный объемный радиоканальный</t>
   </si>
   <si>
     <t>Охранный объемный оптико-электронный адресный радиоканальный извещатель, дальность 12 м. Время работы от основного элемента - 7 лет. Батарея в комплекте. От минус 30 до +50°С</t>
@@ -4183,75 +3562,57 @@
   <si>
     <t>С2000Р-Сирена, оповещатель светозвуковой радиоканальный</t>
   </si>
   <si>
     <t>Оповещатель свето звуковой радиоканальный. Уровень звукового давления 100 дБ на 1 м. Контроль вскрытия корпуса, отрыва от стены. Время работы от основного элемента - 7 лет. Батарея в комплекте. Защита оболочки IP41. От минус 30 до +50°С</t>
   </si>
   <si>
     <t>00037728</t>
   </si>
   <si>
     <t>С2000Р-СМК, извещатель охранный магнитоконтактный радиоканальный</t>
   </si>
   <si>
     <t>Охранный магнитоконтактный адресный радиоканальный извещатель. Дополнительная контролируемая цепь. Контроль вскрытия корпуса, отрыва от стены, поднесения внешнего магнита. Время работы от основного элемента - 7 лет. Батарея в комплекте. От минус 30 до +50°С</t>
   </si>
   <si>
     <t>00034141</t>
   </si>
   <si>
     <t>С2000-ДЗ, датчик затопления адресный</t>
   </si>
   <si>
     <t>Датчик затопления адресный. Питание от двухпроводной линии от С2000-КДЛ</t>
   </si>
   <si>
-    <t>00002586</t>
-[...7 lines deleted...]
-  <si>
     <t>00017733</t>
   </si>
   <si>
     <t xml:space="preserve">МК-3, монтажный комплект </t>
   </si>
   <si>
     <t>Монтажный комплект для крепления извещателей ДИП-34А и С2000-ИП, ДИП-31 в подвесной потолок.  Крепление пружинными  скобами.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Адресный магнитоконтактный охранный извещатель. Вожможность установки на металлические конструкции. Питание по двухпроводной линии от С2000-КДЛ.  От  минус 30 до +50°С. Длина подсоединительных проводов - 0,2 м. Габаритные размеры 71х13х9 мм, размеры проставок 71х13х5 мм</t>
   </si>
   <si>
     <t>00-00002770</t>
   </si>
   <si>
     <t>УДП 513-3АМ исп.01, устройство ДУ для подачи аварийных сигналов</t>
   </si>
   <si>
     <t>Устройство дистанционного управления адресное для подачи аварийных сигналов, питается по двухпроводной линии от С2000-КДЛ, до 127 адресов</t>
   </si>
   <si>
     <t>00023573</t>
   </si>
   <si>
     <t>С2000-КДЛ-С, блок расширения</t>
   </si>
   <si>
     <t>Блок расширения ППКУП "Сириус" для подключения второй адресной кольцевой линии</t>
   </si>
   <si>
     <t>00-00003817</t>
   </si>
   <si>
     <t>ШПС-12 исп.11, шкаф</t>
   </si>
@@ -4334,161 +3695,137 @@
   <si>
     <t>00002224</t>
   </si>
   <si>
     <t>ШКП-10RS (M), шкаф контрольно-пусковой (дефект корпуса)</t>
   </si>
   <si>
     <t>Пультовая система ВЕТТА-2020</t>
   </si>
   <si>
     <t>Ритм</t>
   </si>
   <si>
     <t>Модули пожаротушения</t>
   </si>
   <si>
     <t>00-00006797</t>
   </si>
   <si>
     <t>МПП(Н)-3-И-ГЭ-У2, модуль пожаротушения</t>
   </si>
   <si>
     <t>Модуль порошкового пожаротушения потолочного крепления нормального исполнения с температурным диапазоном эксплуатации от минус 50°С до плюс 50°С. Огнетушащая способность по площади/объему до 38 м2/76 м3</t>
   </si>
   <si>
-    <t>00-00012734</t>
-[...7 lines deleted...]
-  <si>
     <t>Звуковые оповещатели</t>
   </si>
   <si>
     <t>00003693</t>
   </si>
   <si>
     <t>Маяк-12-ЗМ, звуковой оповещатель</t>
   </si>
   <si>
     <t>Звуковой оповещатель, 12В, 20мА, 105 dB, IP56, 80х80х50мм, -50С.. +55С. Пластиковый корпус. Кабельный ввод.</t>
   </si>
   <si>
     <t>00000368</t>
   </si>
   <si>
     <t>Маяк-12-ЗМ1, звуковой оповещатель</t>
   </si>
   <si>
     <t>Звуковой оповещатель, 12В, 20мА, 105 dB, IP52, 80х100х30мм, -50С.. +55С. Пластиковый корпус. Кабельный ввод.</t>
   </si>
   <si>
     <t>00012554</t>
   </si>
   <si>
     <t>Маяк-24-ЗМ, звуковой оповещатель</t>
   </si>
   <si>
     <t>Звуковой оповещатель, 24В, 20мА, 105 dB, IP56, 80х80х50мм, -50С.. +55С. Пластиковый корпус. Кабельный ввод.</t>
   </si>
   <si>
     <t>00028611</t>
   </si>
   <si>
     <t>Маяк-24-ЗМ2, звуковой оповещатель</t>
   </si>
   <si>
     <t>Звуковой оповещатель, 24В, 30мА, 115 dB, IP55, 100х80х30мм, -50С.. +55С. Пластиковый корпус. Кабельный ввод.</t>
   </si>
   <si>
     <t>00-00000324</t>
   </si>
   <si>
     <t>Марс 24-ЗП, оповещатель звуковой</t>
   </si>
   <si>
     <t>Звуковой, 24В, 37мА, 110дБ, 90x90x43, IP52</t>
   </si>
   <si>
-    <t>00009868</t>
-[...4 lines deleted...]
-  <si>
     <t>00014220</t>
   </si>
   <si>
     <t>Г-12-М, оповещатель звуковой</t>
   </si>
   <si>
     <t>Звуковой оповещатель, пластик. корпус, внутр. исполнение, 9-13.8В, 40мА, 105дБ, Ø86х50, 0.05 кг, -10С..+55C, IP 52. Пониженное токопотребление и высокий уровень громкости!</t>
   </si>
   <si>
     <t>00020527</t>
   </si>
   <si>
     <t>Г-24, оповещатель звуковой</t>
   </si>
   <si>
     <t>Звуковой оповещатель, пластик. корпус, внутр. исполнение,   18-27.6В, 40мА, 105дБ, 90х110х40мм, 0.07кг, -10С..+55С, IP 52. Пониженное токопотребление и высокий уровень громкости!</t>
   </si>
   <si>
     <t>00011789</t>
   </si>
   <si>
     <t>Свирель-12Б, оповещатель звуковой 12В</t>
   </si>
   <si>
     <t>Звуковой оповещатель, 12В, 110 дБ. Габаритные размеры 102х32 мм, - 40º С до + 55º С, IP41</t>
   </si>
   <si>
     <t>Световые оповещатели</t>
   </si>
   <si>
     <t>00018471</t>
   </si>
   <si>
     <t>Маяк-12-СТ, световой оповещатель, красный</t>
   </si>
   <si>
     <t>Световой оповещатель стробоскопический, 12В, 20мА, IP66, 80х100х30мм, -40С.. +55С. Пластиковый корпус. Кабельный ввод.</t>
   </si>
   <si>
-    <t>00004097</t>
-[...7 lines deleted...]
-  <si>
     <t>Светозвуковые оповещатели</t>
   </si>
   <si>
     <t>00007214</t>
   </si>
   <si>
     <t>Астра-10 исп.3, светозвуковой оповещатель, 12В</t>
   </si>
   <si>
     <t>Оповещатель светозвуковой, сверхяркие светодиоды, питание 10-15 В, 118 дБ, два самостоятельных канала: свет и звук.</t>
   </si>
   <si>
     <t>00022240</t>
   </si>
   <si>
     <t>Маяк-24-КПМ, светозвуковой оповещатель</t>
   </si>
   <si>
     <t>00028119</t>
   </si>
   <si>
     <t>Маяк-220-К, оповещатель комбинированный</t>
   </si>
   <si>
     <t>Комбинированный (свето-звуковой) оповещатель, 220В, свет-5ВА, звук-11ВА, 105 dB, IP52, 140х95х40мм, -50С.. +55С. Металлический корпус, наружнее исполнение.</t>
@@ -4505,96 +3842,69 @@
   <si>
     <t>00013777</t>
   </si>
   <si>
     <t>ИВС-1, извещатель выносной световой</t>
   </si>
   <si>
     <t>Индикатор выносной световой с возможностью оконечника.</t>
   </si>
   <si>
     <t>Приемо-контрольные приборы</t>
   </si>
   <si>
     <t>1-3 шлейфа</t>
   </si>
   <si>
     <t>00007194</t>
   </si>
   <si>
     <t>Астра-712/1, приемно-контрольный прибор, 1 шлейф</t>
   </si>
   <si>
     <t>Контроль 1 ШС, РИП (место под АКБ 7 А/ч), возможность постановки-снятия ключами Touch Memory или кнопкой (комплектуется кнопкой и считывателем ТМ), выход для питания извещ-ей 12В, 550мА,  1 релейный выход, возможность цифрового обмена по линии расширения с модулями передачи извещений по GSM и радиоканалу. Выбор режимов работы с ПК.</t>
   </si>
   <si>
-    <t>00008578</t>
-[...7 lines deleted...]
-  <si>
     <t>00-00006991</t>
   </si>
   <si>
     <t>ВЭРС-2 GSM, прибор приемно-контрольный</t>
   </si>
   <si>
     <t>2 ШС четырех типов (охр, пож, техн, неисп), 3 реле, 2 выхода на оповещатели. Передача извещений пользователю (10 групп сообщений) и управление ШС и реле ПЦН по SMS, 2 SIM-карты, контроль баланса и температуры. Программирование прибора через компьютер с помощью ПО "ВЭРС-2 GSM Prog" с питанием по USB. Высокоэффективный импульсный источник питания (135-242В), АКБ 1,2А*ч. Компактный пластмассовый корпус. АКБ в комплект поставки не входит.</t>
   </si>
   <si>
     <t>11-16 шлейфов</t>
   </si>
   <si>
     <t>4-7 шлейфов</t>
   </si>
   <si>
     <t>8-10 шлейфов</t>
   </si>
   <si>
     <t>Более 16 шлейфов</t>
-  </si>
-[...16 lines deleted...]
-    <t>20 зон, 4 ПЦН, эл. ключ, под аккумулятор 7 Ач</t>
   </si>
   <si>
     <t>00000277</t>
   </si>
   <si>
     <t>БВИ (4 ШС), блок выносных индикаторов</t>
   </si>
   <si>
     <t>Блок выносных индикаторов для ППКОП «Аккорд» вариантов исполнения 1.00, 1.11, 1.12, 1.20, 1.21, 1.22, 1.31</t>
   </si>
   <si>
     <t>00013903</t>
   </si>
   <si>
     <t xml:space="preserve">Резистор CF- 0.25 - 1.0 кОм </t>
   </si>
   <si>
     <t>О</t>
   </si>
   <si>
     <t>00031809</t>
   </si>
   <si>
     <t>Резистор CF- 0.25 - 4,7 кОм</t>
   </si>
@@ -4785,68 +4095,50 @@
   <si>
     <t>Лавина</t>
   </si>
   <si>
     <t>Ладога-РК</t>
   </si>
   <si>
     <t>РИТМ</t>
   </si>
   <si>
     <t>Стрелец</t>
   </si>
   <si>
     <t>Светильники аварийного освещения</t>
   </si>
   <si>
     <t>00033625</t>
   </si>
   <si>
     <t>SKAT LT-301300 LED Li-ion, лампа аварийного освещения</t>
   </si>
   <si>
     <t xml:space="preserve"> Li-Ion АКБ 1300 мАч, 30 светодиодов; 2 режима работы; время резерва до 3/6 часа; потолочное крепление; 2 варианта настенного крепления; защита АКБ от перезаряда и глубокого разряда; яркие светодиоды</t>
   </si>
   <si>
-    <t>00035366</t>
-[...16 lines deleted...]
-  <si>
     <t>00-00007313</t>
   </si>
   <si>
     <t>SKAT LT-2360 LED Li-ion, лампа аварийного освещения (алюминиевый корпус)</t>
   </si>
   <si>
     <t>негорючий алюминиевый корпус,  Li-Ion АКБ  1200 мАч, 60 светодиодов; 2 режима работы; время резерва до 4/8 часов; световой поток 150 лм, цветовая температура 6100 К, крепление на DIN-рейку; защита АКБ от перезаряда и глубокого разряда, сверхъяркие светодиоды, быстрозажимные клеммы питания. Гарантия 3 года.</t>
   </si>
   <si>
     <t>Двухсторонние табло</t>
   </si>
   <si>
     <t>00031798</t>
   </si>
   <si>
     <t>Люкс-24 Д - Автоматика отключена, световое табло полусферическое</t>
   </si>
   <si>
     <t>00-00012638</t>
   </si>
   <si>
     <t>М-2-24 Стрелка, световое табло</t>
   </si>
   <si>
     <t>Двухстороннее плоское световое табло, 18-27.6В, 52мА, 304х103х30, 0.45кг, -30С..+55С, IP 52. Любая надпись</t>
@@ -5007,63 +4299,57 @@
   <si>
     <t>Люкс-12 - Газ не входи, световое табло полусферическое</t>
   </si>
   <si>
     <t>00023140</t>
   </si>
   <si>
     <t>Люкс-12 - Стрелка влево, световое табло полусферическое</t>
   </si>
   <si>
     <t>00023944</t>
   </si>
   <si>
     <t>Люкс-12 - Стрелка вправо, световое табло полусферическое</t>
   </si>
   <si>
     <t>00021812</t>
   </si>
   <si>
     <t>Люкс-12 СН - Газ! Не входи!, световое табло полусферическое</t>
   </si>
   <si>
     <t>Полусферическое световое табло, 12В, 100мА, IP55, 300х100х25мм, -30С.. +55С. Клеммная колодка. Скрытая надпись.</t>
   </si>
   <si>
-    <t>00016674</t>
-[...2 lines deleted...]
-    <t>Люкс-24 - Выход, световое табло полусферическое (LUX NBO TL-24)</t>
+    <t>00012801</t>
+  </si>
+  <si>
+    <t>Люкс-24 - Порошок не входи, световое табло полусферическое (LUX NBO TL-24)</t>
   </si>
   <si>
     <t>Полусферическое световое табло, 24В, 20мА, IP55, 300х100х25мм, -30С.. +55С. Клеммная колодка.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Люкс-24 - Порошок не входи, световое табло полусферическое (LUX NBO TL-24)</t>
   </si>
   <si>
     <t>00032232</t>
   </si>
   <si>
     <t>Люкс-24 МС - Пожар, световое табло</t>
   </si>
   <si>
     <t>00019035</t>
   </si>
   <si>
     <t>Молния-220 &amp;quot;Выход&amp;quot;, световое табло</t>
   </si>
   <si>
     <t>Плоское световое табло новый дизайн корпуса, 220В, 1Вт, 300х130х25мм, 0.3кг, 0..+55С, IP 51.
 28шт/уп</t>
   </si>
   <si>
     <t>00020111</t>
   </si>
   <si>
     <t>Молния-24В &amp;quot;Порошок уходи&amp;quot;, световое табло</t>
   </si>
   <si>
     <t>Плоское световое табло, корпус с возможностью смены надписи, 20.4-27.6В, 20мА, 304х103х19мм, 0.22кг,  -30С..+55С, IP 52. Световое светодиодное табло "ПОРОШОК. УХОДИ" используется в качестве световой индикации для оповещения людей о выпуске огнетушащего порошка и необходимости покинуть помещение при работе автоматических установок пожаротушения.
@@ -5207,59 +4493,50 @@
     <t>00-00000510</t>
   </si>
   <si>
     <t>Люкс-24 - Пожар уходи, световое табло</t>
   </si>
   <si>
     <t>Тревожные кнопки</t>
   </si>
   <si>
     <t>00007438</t>
   </si>
   <si>
     <t>Астра-321М, кнопка тревожная, разблокировка встроенным толкателем на торце</t>
   </si>
   <si>
     <t>Тревожная кнопка, фиксация при нажатии, разблокировка встроенным толкателем на торце</t>
   </si>
   <si>
     <t>00031292</t>
   </si>
   <si>
     <t>ИО 101-50 (КНС-1), тревожная кнопка</t>
   </si>
   <si>
     <t>Извещатель охранный ручной электроконтактный (тревожная кнопка) без замка, с защитой от вскрытия корпуса, пониженным шумом переключения, защитой от ложных срабатываний</t>
-  </si>
-[...7 lines deleted...]
-    <t>Тревожная кнопка, фиксация при нажатии, индивидуальный механический ключ разблокировки.</t>
   </si>
   <si>
     <t>Щитки и шкафы ОПС</t>
   </si>
   <si>
     <t>00002279</t>
   </si>
   <si>
     <t>Защитный кожух для ИПР ЗК-5</t>
   </si>
   <si>
     <t>Защитный кожух для ИПР. Вес 289гр, габаритные размеры 175*175*60мм, внутренние размеры 135*135*55мм</t>
   </si>
   <si>
     <t>00-00012415</t>
   </si>
   <si>
     <t>Защитный кожух для дымовых извещателей и свето-звуковых оповещателей ЗК-7</t>
   </si>
   <si>
     <t>Защитный кожух для дымовых извещателей и свето-звуковых оповещателей. Вес 210гр,  габаритные размеры Ø154*60 мм, внутренние размеры Ø114*55 мм.</t>
   </si>
   <si>
     <t>00-00011977</t>
   </si>
@@ -5497,69 +4774,57 @@
     <t>00026049</t>
   </si>
   <si>
     <t>L280, уголок для крепления замка FE-L280</t>
   </si>
   <si>
     <t>00006020</t>
   </si>
   <si>
     <t>Замок ML-100К электромагнитный  с планкой</t>
   </si>
   <si>
     <t>Электромагнитный замок, 12V DC, не более 0,4 A, усилие 100 кг,  180x33x23.   Вес 0.6 кг, новый дизайн, планка в комплекте, оригинальная упаковка.
  Варианты цветового исполнения: серый, коричневый</t>
   </si>
   <si>
     <t>00012544</t>
   </si>
   <si>
     <t>Замок М1-300 электромагнитный белый</t>
   </si>
   <si>
     <t>Электромагнитный замок, усилие удержания при 12 В - 300 кг, DC 12В/330м А, габариты электромагнита/якоря, мм - 140*55*35 / 96*53*12, без отсека. В комплекте монтажный уголок 50*40 мм.</t>
   </si>
   <si>
-    <t>00016031</t>
-[...4 lines deleted...]
-  <si>
     <t>00006327</t>
   </si>
   <si>
     <t>Замок М1-400 электромагнитный белый</t>
   </si>
   <si>
     <t>Электромагнитный замок, усилие удержания при 12 В - 400 кг, DC 12В/400м А, габариты электромагнита/якоря, мм - 170*55*35 / 126*53*12, без отсека. В комплекте монтажный уголок 50*40 мм.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Замок М1-400 электромагнитный серый</t>
   </si>
   <si>
     <t>00016036</t>
   </si>
   <si>
     <t>Замок М2-300 электромагнитный белый с отсеком</t>
   </si>
   <si>
     <t>Электромагнитный замок, усилие удержания при 12 В - 300 кг, DC 12В/330м А, габариты электромагнита/якоря, мм - 160*55*35 / 96*53*12, с отсеком для установки контроллера Z-5R. В комплекте монтажный уголок 50*40 мм.</t>
   </si>
   <si>
     <t>00014812</t>
   </si>
   <si>
     <t>Замок М2-400 электромагнитный коричневый с отсеком</t>
   </si>
   <si>
     <t>Электромагнитный замок, усилие удержания при 12 В - 400 кг, DC 12В/400м А, габариты электромагнита/якоря, мм - 190*55*35 / 126*53*12, с отсеком для установки контроллера Z-5R. В комплекте монтажный уголок 50*40 мм.</t>
   </si>
   <si>
     <t>00016037</t>
   </si>
   <si>
     <t>Замок М2-400 электромагнитный серый с отсеком</t>
   </si>
@@ -5771,117 +5036,84 @@
   <si>
     <t>Планка для электрозащёлки AT-ES01 d=250мм</t>
   </si>
   <si>
     <t>00-00013000</t>
   </si>
   <si>
     <t>AT-ES02, электрозащелка НО</t>
   </si>
   <si>
     <t>Электрозащелка, НО (открыта без подачи питания) , напряжение питания 12В, ток потребления 250мА, габаритные размеры 75 x 20,5 x 34 мм, рабочая температура от -20 до +50 °С.</t>
   </si>
   <si>
     <t>00-00013001</t>
   </si>
   <si>
     <t>AT-FS02, планка для AT-ES02</t>
   </si>
   <si>
     <t>Планка для электрозащёлки AT-ES02 NO. Габаритные размеры: 149 x 28 x 3 мм.</t>
   </si>
   <si>
     <t>Ключи, карты, брелоки</t>
   </si>
   <si>
-    <t>00025206</t>
-[...4 lines deleted...]
-  <si>
     <t>00038602</t>
   </si>
   <si>
     <t>Брелок RFID серия E-Marin перезаписываемый 5577</t>
   </si>
   <si>
     <t>Брелок RFID T5577 перезаписываемый - стандарт EM-Marine, рабочая частота 125КГц, чипсет Т5577, возможность перезаписи кода.</t>
   </si>
   <si>
     <t>00039027</t>
   </si>
   <si>
     <t>IL-20MB, браслет Mifare, синий</t>
   </si>
   <si>
     <t>Силиконовый браслет с металлической застежкой. Влаго и пыле защищенный корпус, что позволяет применять браслет в аквапарках и бассейнах. Застежка позволяет регулировать длину ремешка, что обеспечивает фиксацию как на руке взрослого человека, так и ребенка. Возможность наносить логотип.</t>
   </si>
   <si>
     <t>00022860</t>
   </si>
   <si>
     <t>IL-20MR, браслет Mifare, красный</t>
   </si>
   <si>
     <t>Кнопки выхода</t>
   </si>
   <si>
-    <t>00018753</t>
-[...19 lines deleted...]
-  <si>
     <t>00034945</t>
   </si>
   <si>
     <t>Кнопка выхода Циклоп ИК, медь</t>
   </si>
   <si>
     <t>Бесконтактная кнопка выхода ЦИКЛОП ИК работает на принципе регистрации отраженного кодированного инфракрасного сигнала. Двухцветная подсветка из двух светодиодов сигнализирует о срабатывании и позволяет быстро найти кнопку открывания замка даже при отсутствии освещения дверной площадки. Сенсорная кнопка выхода ЦИКЛОП ИК имеет литой антивандальный алюминиевый корпус современного дизайна и окрашена порошковой краской.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кнопка выхода PUSHka черный</t>
   </si>
   <si>
     <t>Кодовые панели</t>
   </si>
   <si>
     <t>00003469</t>
   </si>
   <si>
     <t>Полис 51, накладная кодовая панель</t>
   </si>
   <si>
     <t>накладная, 2 кода до 12 цифр, 110х84х17мм, 12В., эл.мех. зам. до 3А 8 кодов до 6 цифр эл.маг. зам. до1А</t>
   </si>
   <si>
     <t>00037207</t>
   </si>
   <si>
     <t>Полис 153, накладная кодовая панель</t>
   </si>
   <si>
     <t>Предназначена для работы в системах ограничения доступа для управления электромеханическими, электромагнитными замками и другими исполнительными устройствами. Имеет универсальное крепление, что позволяет крепить ее как на стены, так и на двери. Лицевая панель выполнена из шлифованной нержавеющей стали толщиной 2мм, что придаёт изделию превосходный внешний вид.</t>
   </si>
   <si>
     <t>Контроллеры</t>
   </si>
@@ -5893,56 +5125,50 @@
   </si>
   <si>
     <t>Matrix-II (мод. E К) (Matrix-II (мод. К)), контроллер-считыватель (серый)</t>
   </si>
   <si>
     <t>Сочетает возможности контроллера и считывателя в одном корпусе. Модель Matrix-II (мод. E K) идеально подойдет в случаях, когда отсутствует необходимость устанавливать контроллер отдельно от считывателя. 
 Рабочая частота: 125 кГц
 Работа с идентификаторами: EM-Marine
 Дальность чтения: 6-8 см
 Количество ключей: 1364
 Типы записываемых ключей: простой, мастер, блокирующий
 Интерфейс связи со считывателем: Dallas TM (iButton)
 Максимальная длина линии от считывателя до контроллера: 
 - Dallas Touch Memory: не более 15 м
 Наличие перемычки для выбора типа замка: есть
 Тип исполнительного устройства: электромеханический/электромагнитный замок
 Световая и звуковая индикация режимов работы: есть
 Возможность записи содержимого памяти контроллера в ключ DS1996 и наоборот: есть
 Возможность программирования контроллера с помощью адаптера: есть
 Установка длительности открывания замка: от 0 до 220 c
 Выход: МДП транзистор 1шт.
 Напряжение питания: 8-18V DC
 Ток потребления: 45мA
 Ток коммутации: 5А
 Защита от неправильного включения: е</t>
-  </si>
-[...4 lines deleted...]
-    <t>Matrix-II (мод. E К) (Matrix-II (мод. К)), контроллер-считыватель (черный)</t>
   </si>
   <si>
     <t>Сетевые контроллеры</t>
   </si>
   <si>
     <t>00019174</t>
   </si>
   <si>
     <t xml:space="preserve">Matrix-II (мод. E K Net), сетевой контроллер (серый)  </t>
   </si>
   <si>
     <t>Предназначен для работы в составе сетевых и автономных СКУД. 
 Рабочая частота: 125 кГц
 Работа с идендификаторами: EM-Marine
 Дальность чтения: 6-8 см
 Количество ключей: 2024 шт.
 Количество запоминаемых событий: 2048 шт.
 Интерфейс связи со считывателем: Dallas TM (iButton)
 Максимальная длина линии от считывателя до контроллера: 
 - Dallas Touch Memory: не более 15 м
 Наличие перемычки для выбора типа замка: есть
 Тип исполнительного устройства: электромеханический/электромагнитный замок
 Световая и звуковая индикация режимов работы: есть
 Установка длительности открывания замка: от 0 до 25,5 c
 Выход: МДП транзистор 1шт.
@@ -5973,96 +5199,50 @@
   <si>
     <t>VGL Патруль 4 Беспроводная автономная контрольная RFID метка MIFARE Plus (красная)</t>
   </si>
   <si>
     <t>00023646</t>
   </si>
   <si>
     <t xml:space="preserve">VGL Патруль 4 Идентификатор для персонализации в системе		</t>
   </si>
   <si>
     <t>VGL Патруль 4 Идентификатор для персонализации в системе        </t>
   </si>
   <si>
     <t>00023649</t>
   </si>
   <si>
     <t>VGL Патруль 4 Беспроводная автономная контрольная RFID метка MIFARE Plus (бирюзовая)</t>
   </si>
   <si>
     <t>00038062</t>
   </si>
   <si>
     <t xml:space="preserve">VGL Патруль 4 Дополнительный фирменный чехол для считывающего устройства СУ </t>
   </si>
   <si>
-    <t>00016452</t>
-[...44 lines deleted...]
-  <si>
     <t>00016002</t>
   </si>
   <si>
     <t>Matrix-III (мод. E H), считыватель E-Marin, HID (светлый)</t>
   </si>
   <si>
     <t>Предназначен для работы с сетевыми и автономными системами контроля доступа.
 Рабочая частота: 125 кГц
 Чтение идентификаторов: HID ProxCard II, EM-Marine
 Дальность чтения: 6-14 см
 Напряжение питания: 8 - 18В постоянного тока
 Потребление тока: 50мA
 Световая и звуковая индикация: есть
 Внешнее управление светодиодом и звуком
 Материал корпуса: ABS пластик
 Цвет корпуса: темно-серый металлик, светлый перламутр
 Выходной интерфейс: Wiegand 26, Dallas Touch Memory (эмуляция DS1990A)
 Максимальная длина линии от считывателя до контроллера: 
 - Dallas Touch Memory: не более 15 м
 - Wiegand: не более 100 м
 Рабочая температура: -40°С +50°С
 Габаритные размеры (мм): 115х45х22</t>
   </si>
   <si>
     <t>00026434</t>
@@ -6070,121 +5250,57 @@
   <si>
     <t>Matrix-III (мод. E H), считыватель E-Marin, HID (темный)</t>
   </si>
   <si>
     <t>00024990</t>
   </si>
   <si>
     <t>Z-2 (мод. MF-I), считыватель Mifare, темный</t>
   </si>
   <si>
     <t>Предназначен для считывания и передачи в компьютер серийных номеров бесконтактных идентификаторов по интерфейсу USB. 
 Рабочая частота: 13,56 МГц
 Чтение/запись идентификаторов: Mifare Classic, Mifare Plus, Mifare Ultralight
 Дальность работы: до 2-6 см
 Питание: USB
 Минимальное потребление тока: 70 мA
 Потребление тока при чтении карты: 100 мA
 Световая и звуковая индикация: есть
 Материал корпуса: ABS пластик
 Цвет корпуса: матовый чёрный
 Выходной интерфейс: USB
 Рабочая температура: +5°С +50°С
 Габаритные размеры (мм): 110х80х25</t>
   </si>
   <si>
-    <t>00026876</t>
-[...38 lines deleted...]
-  <si>
     <t>00023121</t>
   </si>
   <si>
     <t>PERCo-IR15.9, считыватель контрольный</t>
   </si>
   <si>
     <t>Контрольный считыватель бесконтактных карт формата EMM/HID/MIFARE, интерфейс связи - USB</t>
-  </si>
-[...22 lines deleted...]
-Габаритные размеры (мм): 78х26х10</t>
   </si>
   <si>
     <t>Турникеты</t>
   </si>
   <si>
     <t>00009643</t>
   </si>
   <si>
     <t>PERCo-АS-01, планки стандартные</t>
   </si>
   <si>
     <t>Стандартные преграждающие планки для электронных проходных и тумбовых турникетов, нержавеющая сталь</t>
   </si>
   <si>
     <t>00007159</t>
   </si>
   <si>
     <t>PERCo-АS-04, планки стандартные</t>
   </si>
   <si>
     <t>Стандартные преграждающие планки для турникетов-триподов, нержавеющая сталь</t>
   </si>
   <si>
     <t>Калитки</t>
   </si>
@@ -6279,112 +5395,93 @@
   <si>
     <t>Турникеты с распашными створками</t>
   </si>
   <si>
     <t>Турникеты-триподы</t>
   </si>
   <si>
     <t>Электронные проходные</t>
   </si>
   <si>
     <t>Системы оповещения</t>
   </si>
   <si>
     <t>Акустические системы</t>
   </si>
   <si>
     <t>00033401</t>
   </si>
   <si>
     <t>HP-01T, рупорный громкоговоритель 10/5 Вт ( ROXTON)</t>
   </si>
   <si>
     <t>Достоинством громкоговорителя ROXTON HP-01T является сочетание хороших акустических характеристик с эргономикой и удобством монтажа. Конструктив громкоговорителя тщательно продуман. Громкоговоритель выполнен из первичного морозостойкого пластика. Прямоугольный раскрыв, обеспечивает различные значения вертикальной и горизонтальной диаграмм направленностей, что позволяет варьировать звуковым полем озвучиваемого пространства. Громкоговоритель монтируется на стене при помощи П-образного металлического кронштейна.</t>
   </si>
   <si>
-    <t>00033396</t>
-[...7 lines deleted...]
-  <si>
     <t>00016271</t>
   </si>
   <si>
     <t>WP-06T, настенный громкоговоритель 6/3/1,5 Вт, широкополосный ( ROXTON)</t>
   </si>
   <si>
     <t>Достоинством громкоговорителя является сочетание хороших акустических характеристик с эргономикой и удобством монтажа. Конструктив громкоговорителя тщательно продуман. Громкоговоритель выполнен из первичного пластика, имеет дополнительную защитную металлическую сетку. Монтажные провода подводятся к винтовой клеммной колодке с различными градациями включения. Громкоговоритель ROXTON WP-06T легко крепится на стене, после чего закрывается защитной металлической сеткой.</t>
   </si>
   <si>
     <t>00038274</t>
   </si>
   <si>
     <t>MP-30T, широкополосный рупорный громкоговоритель 30/15/7,5 Вт и 8 Ом, , IP-44</t>
   </si>
   <si>
     <t>00033573</t>
   </si>
   <si>
     <t>WS-06T, настенный громкоговоритель 6/3/1,5/0,75 Вт, металлический, вандалозащищенный ( ROXTON)</t>
   </si>
   <si>
     <t>00019877</t>
   </si>
   <si>
     <t>LBC3090/31, Громкоговоритель потолочный 6W, 100V</t>
   </si>
   <si>
     <t>Аудиошнуры</t>
   </si>
   <si>
     <t>Речевое оповещение ОПС</t>
   </si>
   <si>
     <t>SONAR RUBEZH</t>
   </si>
   <si>
     <t>Ария</t>
   </si>
   <si>
     <t>Орфей</t>
   </si>
   <si>
     <t>Рокот</t>
-  </si>
-[...8 lines deleted...]
-5шт в упаковке</t>
   </si>
   <si>
     <t>00035341</t>
   </si>
   <si>
     <t>АС-4-2, акустическая система</t>
   </si>
   <si>
     <t>Акустическая система настенная (настенный громкоговоритель) 0,5 Вт/ 3 Вт/ 5 Вт, 200 Гц-5 кГц, 30/50/70/100 В, пластик, ткань, 140х200х67 мм, IP40</t>
   </si>
   <si>
     <t>Соната</t>
   </si>
   <si>
     <t>00006665</t>
   </si>
   <si>
     <t>Соната-3 (4 Ом), модуль акустический</t>
   </si>
   <si>
     <t>Модуль акустический для воспроизведения сообщений в системах с низкоомным выходом, 3Вт, 4 Ом, 100-15000 Гц, 84±7%дБ, 218х135х64мм, 0.5кг, -10..+50С, IP  41. Удобные клеммы!</t>
   </si>
   <si>
     <t>00016265</t>
   </si>
@@ -6456,59 +5553,50 @@
   </si>
   <si>
     <t>Модуль акустический со встроенным трансформатором. 100В, возможность выбора 5 Вт или 3Вт, 160-16000 Гц, 86±10%дБ, 240х150х84мм, 0.8кг, -10..+50С, IP 41</t>
   </si>
   <si>
     <t>00007434</t>
   </si>
   <si>
     <t>Соната-У, речевой оповещатель</t>
   </si>
   <si>
     <t>Активный речевой оповещатель, 12В, 250мА, 3 Вт, 96дБ, 160х265х73мм, 0.45кг, -10..+50С, IP 41. Настенное исполнение</t>
   </si>
   <si>
     <t>00016861</t>
   </si>
   <si>
     <t>Соната-КЛД, прибор управления оповещением</t>
   </si>
   <si>
     <t>Прибор управления оповещением СОНАТА КЛД предназначен для принятия и обработки сигнала тревоги от прибора приемно-контрольного пожарного и/или от элементов дистанционного управления речевым оповещением и дальнейшей трансляции заранее записанных сообщений о пожаре, антитеррористической угрозе и других чрезвычайных ситуациях через громкоговорители типа "СОНАТА Л" внутри зданий, а также передаче речевых объявлений оператором через аварийный микрофон. Осуществляет контроль линий.
 Работает с речевыми оповещателями Соната-3Л, Соната-5Л, Соната-3Л исп.2, Соната-5Л исп.2</t>
   </si>
   <si>
     <t>Усилители</t>
-  </si>
-[...7 lines deleted...]
-    <t>Трансляционный усилитель ROXTON AA-240 используются для построения систем оповещения и музыкальной трансляции на базе дополнительного оборудования. Данный усилитель предназначен для микширования и усиления звукового сигнала с целью его дальнейшей трансляции на громкоговорители. К ROXTON AA-240 может быть подключено до 5-ти источников аудио сигнала, 3 микрофонных и 2 линейных входа. Уровни линейных и микрофонных входов регулируются при помощи ручек на передней панели. Выходной каскад усилителя содержит трансформатор, который дополнительно повышает напряжение усиленного сигнала до 100В. Это необходимо для минимизации потерь в линии. К высоковольтным выводам усилителя необходимо подключать только специализированные громкоговорители, содержащие трансформатор. Кроме высоковольтных, усилитель ROXTON AA-240 также имеет низкоомные выводы, для подключения стандартных акустических систем. Общая регулировка усиления осуществляется при помощи регулятора на передней панели блока. Питание усилителя осуществляется от переме</t>
   </si>
   <si>
     <t>00015180</t>
   </si>
   <si>
     <t>PAM–СDМ, модуль</t>
   </si>
   <si>
     <t>Модуль PAM-CDM предназначен для проигрывания CD/MP3 дисков в усилителях серии PAM. Основные возможности: Выбор и поиск трека для воспроизведения, повтор трека и диска, режим произвольного воспроизведения треков, просмотр времени; Жидкокристаллический дисплей с подсветкой; Регулятор громкости, совмещенный с выключателем питания.</t>
   </si>
   <si>
     <t>Умный дом</t>
   </si>
   <si>
     <t>AX PRO Hikvision</t>
   </si>
   <si>
     <t>Livicom</t>
   </si>
   <si>
     <t>Бастион</t>
   </si>
   <si>
     <t>ТЕКО</t>
   </si>
@@ -7038,62 +6126,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/company/vacancy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/gsm-audio-domofon-slx-adm-bez-nds-avrora-ural/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/modul-gsm-domovoy-next-15000-4g-lte/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/sos112-ver-3-1-akusticheskiy-detektor-siren-ekstrennykh-sluzhb/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/88001-0254-nagrevatelnyy-kabel-dlya-bx-bk-by-fast-ferni-i-frog-psrt02/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-001-s-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-400-kreplenie-dlya-zubchatoy-reyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-002-a-shina-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-001-a-shina-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0932-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sb0100-zasov/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0940-kronshteyn-s-napravleniem-otkryvaniya-vpravo/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-200-podstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-150-opora-rolikovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-002-a-shina-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-600-kryshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-320-rolik-opornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-420-ulavlivatel-nizhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-500-ulavlivatel-verkhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-718-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-720-rolik-podderzhivayushchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-600-zaglushka-dlya-napravlyayushchey-shiny-sg-01-002-kryshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-150-opora-rolikovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-718-kronshteyn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-320-rolik-opornyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-420-ulavlivatel-nizhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0904-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-200-podstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-510-upor/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0939-kronshteyn-s-napravleniem-otkryvaniya-vlevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-500-lovitel-verkhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-701-shina/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-710-rolik-podderzhivayushchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-001-shina-napravlyushchaya-6-metrov-otsinkovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-100-rolikovaya-opora/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-300-rolik-kontsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-400-ulavlivatel-nizhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-600-zaglushka-dlya-napravlyayushchey-shiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/bloki-upravleniya/801qa-0050-zlx24ma-universalnyy-mnogofunktsionalnyy-blok-upravleniya-24-v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/bloki-upravleniya/ja320-boks-dlya-blokov-upravleniya-ja592-plastik-ip55/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/privody-dlya-raspashnykh-vorot/a5024n-lineynyy-privod/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-sektsionnykh-vorot/komplekty-avtomatiki-dlya-sektsionnykh-vorot/ver10dms-2-25-komplekt-avtomatiki-dlya-sektsionnykh-vorot-vysotoy-do-2-25-m-na-osnove-privoda-ver10d/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105209-fotoelementy-miniswitch-gls/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105122-para-rolikovykh-opor-a1000-v-sbore-dlya-podvesa-dopolnitelnoy-stvorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105434-para-bokovykh-kryshek-a100-s-krepezhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105129-svch-radar-xm100/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105211-plastiny-dlya-montazha-fot-ov-miniswitch-gls/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105123-komplekt-aksessuarov-dlya-krepleniya-profilya-litsevoy-kryshki-privoda-a1000-a1400-vysotoy-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105127-miniatyurnye-fotoelementy-fotoperedatchik-fotopriemnik-dlya-vreznogo-montazha-xfa/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105163-8-remen-zubchatyy-privoda-a100-a140/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105406-para-napravlyayushchikh-opor-iz-plastika-montazh-na-pol-dlya-fiksatsii-ot-poperechnogo-pereme/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105427-1-profil-nesushchiy-sistemy-a1000-dlinnoy-6-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105431-profil-litsevoy-kryshki-vysotoy-100-mm-sistemy-a100-a140-iz-neobrabotannogo-alyuminiya-pod-ok/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105487-blok-napravlyayushchiy-napolnyy-s-kronshteynom-krepleniya-k-vertikalnoy-poverkhnosti-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/dopolnitelnoe-oborudovanie/sma-datchik-magnitnyy-odnokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/dopolnitelnoe-oborudovanie/rse-plata-dlya-sinkhronnoy-raboty-avtomatiki-i-peredachi-dannykh-po-crp-came-remote-protocol/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/6100012-antenna-433-9-mgts/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/af43ru-radiopriemnik-vstraivaemyy-dlya-001top-432ee-001top-434ee-001tam-432sa/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/flo2r-s-peredatchik-2-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/flo4r-s-peredatchik-4-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/af43tw-radiopriemnik-vstraivaemyy-dlya-001twin-2-i-001twin-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/af43s-radiopriemnik-vstraivaemyy-chastota-433-92-mgts/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/dhre-1-priemnik-vneshniy-1kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/transmitter-4-pro-pult-4-kh-kanalnyy-433mgts/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/at-4n-4-kh-kanalnyy-pult-distantsionnogo-upravleniya-alutech/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/806ts-0270-top44rbn-brelok-peredatchik-4-kh-kanalnyy-433-92-mgts-s-dinamicheskim-kodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/abf-kit-antenna-dlya-montazha-na-lampu-lucy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/flo4re-pult-4-kh-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/dhpc-stoyka-pod-fotoelementy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/epm-para-fotoelementov-medium-dlya-naruzhnoy-ustanovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/806la-0020-krx1fxsw-svetodiodnaya-signalnaya-lampa-s-belym-plafonom-elektropitanie-24-230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/806la-0040-kronshteyn-dlya-krepleniya-signalnoy-lampy-krx-k-vertikalnoy-poverkhnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rig208-119g0401sac-zaglushka-dlya-strely-g0401/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/3199zg2-plata-upravleniya-zg2/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119ric025-chervyak-c100/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rig044-kreplenie-strely-g4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rid181-kontsevye-vykl-v-sbore-krono-3-prav/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rie111-zaglushka-napravlyayushchey-s-natyazhitelem-ver/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rir241-plafon-lampy-g2080/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rir279-kondensator-20mf-s-gibk-vyvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rir282-kondensator-31-mkf-s-gibk-vyvodami-i-boltom/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/mo-l-2640-pruzhina-balansirovochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/pmcu11-4630-podshipnik-dlya-will-i-me/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/pmd0526-4610-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/ppd0416a-4540-klyuch-treugolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/prspin01a-karetka-spin-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/88001-0063-plata-bloka-upravleniya-zbkn/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0405-kreplenie-dlya-trubchatoy-strely-g0402/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0603-nakladki-rezinovye-dlya-strely-g0601/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/spring-4-5-pruzhina-dlya-beam-3-58f1812/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0605-kreplenie-dlya-trubchatoy-strely-g0602/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g02807-opora-statsionarnaya-dlya-strel-s-pazom-pod-dyuralayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0468-kronshteyn-krepleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/fix-boom-kit-kreplenie-krugloy-strely-v-soctave-kreplenie-1sht-vint-dhm0613-4sht-bolt-dhm0112-6sht-sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/br13pro-pruzhina-balansirovochnaya-dlya-strely-boom-5-barrier-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/wa4-kronshteyn-krepleniya-krugloy-reyki-rbn4-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplekty-shlagbaumov/gard-3750-komplekt-shlagbauma-dlya-pravostoronnego-montazha-tumba-strela-svetootrazhayushchie-nakley/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplekty-shlagbaumov/gard-6000-komplekt-shlagbauma-tumba-strela-nakladki-na-strelu-svetootrazhayushchie-nakleyki-opora-dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplekty-shlagbaumov/shlagbaum-bg545r-elektromekhanicheskiy-s-teleskopicheskoy-streloy-4-5-m-pravyy-zkteco/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/g0601-strela-pryamougolnaya-alyuminievaya-100kh40kh6850-mm-bez-zaglushki-art-zaglushki-119rig209/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/boom-4-strela-alyuminievaya-dlya-barrier-4000-strela-v-sbore-zaglushki-rezinovyy-dempfer-nakleyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/boom-4-r-strela-alyuminievaya-kruglaya-l-4000-doorhan/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/nboom-r5-strela-alyuminievaya-kruglaya-l-5000mm-so-svetootrazhayushchimi-nakleykami-komplekt-k-strel/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-sf-1226/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-sf-12045/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-sf-6045/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-12022/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-12045/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dtm-1212/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-12012/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dtm-1205/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-401/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-kt-12-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-kt-12-4-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-kt-12-26/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-gs-12-12-ach/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-ktl-12-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-etalon-fors-1212/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-rexant-li-ion-16340-unprotected-700-mah-3-7-v-30-2040/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/ak-ip2-bl-af-poe-tsvetnaya-ip-videokamera/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/bolid-vci-222-ver-2-3-4-5-tsvetnaya-videokamera-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/tc-c32xn-i3-e-y-2-8mm-v-5-1-tsvetnaya-videokamera-kupolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/ak-ip2-bl-dv28-poe-tsvetnaya-ip-videokamera/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/ip-registratory/ak-nvr5109-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/ak-xvr3104-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/ak-xvr2108-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/ak-xvr3108-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/rvi-1hdr2081l-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/zhestkie-diski/zhyestkiy-disk-1-tb-wd-original-wd10purz-video-purple-64mb-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/aksessuary/lenta-khomutnaya-otsinkovannaya-30m-9mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/aksessuary/zamok-khomutnoy-lenty-9mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/kronshteyny/br-103-kronshteyn-bolid-dlya-krepleniya-videokamer-na-stolb-130-4kh170kh45-mm-do-10kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/nakleyki-mulyazhi/nakleyka-vedetsya-videonablyudenie-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/nakleyki-mulyazhi/nakleyka-vedetsya-videonablyudenie-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/patchkord-stp-5e-1-8m-belyy-bp002-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-tv-gnezdo-rca-va313/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-rca-gnezdo-rca-metal-va328-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-tv-gnezdo-tv-va234-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-tv-gnezdo-tv-va311-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-tv-shteker-tv-va233-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-hdmi-2-gnezda-hdmi-provod-gold-rexant-17-6832/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/usb-kabel-10-v-1-microusb-miniusb-30-pin-lg-chocolate-samsung-sonyericsson-dc-3-5-dc-4-0-nokia-18-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-3-5mm-stereo-gnezdo-3-5mm-stereo-rexant-14-0203/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-bnc-gnezdo-f-rexant-05-3201-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-vga-2-gnezda-vga-provod-seryy-rexant-17-6834/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-pod-vint-s-kolpachkom-proconnect-05-3071-4-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-s-klemmnoy-kolodkoy-proconnect-05-3076-4-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-shteker-tyulpan-krasnyy-14-0403-100-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-gnezdo-na-korpus-tc5031-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-shteker-tv-bez-payki-belyy-oreshek-va220-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razem-shteker-pod-payku-rg-59-va250-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-gnezdo-pod-obzhim-rg-58-va253-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-gnezdo-chernyy-gold-s-pruzhinoy-va379-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-shteker-2-1kh5-5kh10mm-s-provodom-20-sm-rexant-14-0313-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-shteker-2-1kh5-5kh10mm-s-klemmnoy-kolodkoy-rexant-14-0314-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razem-shteker-pod-payku-01-014-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-gnezdo-metall-gold-va387-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-gnezdo-metall-gold-s-pruzhinoy-va373-377/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-shteker-tyulpan-zheltyy-va370-rca-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-shteker-tv-bez-payki-belyy-uglovoy-va226-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-f-tipa-pod-kabel-rg-6-net-on-nakruchivayushchiysya-10-0211/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-f-tipa-pod-kabel-rg-6-net-on-pod-obzhim-10-0212/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razem-gnezdo-s-klemmnoy-kolodkoy-rexant-05-3081-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-gnezdo-2-1kh5-5-s-klemmnoy-kolodkoy-rexant-14-0315-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-f-razem-rg-59-rexant-05-4002-100-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-shteker-tv-nikel-c-pruzhinoy-proconnect-05-2011-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-s-klemmnoy-kolodkoy-rexant-05-3076-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-shteker-2-1kh5-5kh10mm-s-klemmnoy-kolodkoy-adapter-hf-2-pina/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-s-klemmnoy-kolodkoy-pod-vint-ts-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/gnezdo-avtoprikurivatelya-rexant-16-0211-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/perekhodnik-gnezdo-rca-gnezdo-rca-gold-va328/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-f-bnc-f-bnc-i-konnektor-hyperline-ad-mama-mama/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/peredacha-signala/preobrazovateli/vh01-preobrazovatel-vga-audio-v-hdmi-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/bvd-sm101t-blok-vyzova/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/avc-109-audiopanel-nakladnaya-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/bvd-403a-blok-vyzova/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/avc-109-audiopanel-nakladnaya-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/avc-109-audiopanel-nakladnaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/videomonitory_1/lira-monitor-videodomofona/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/avp-505-pal-videopanel-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/avp-506-pal-videopanel-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/avp-506-pal-videopanel-temno-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/vyzyvnye-paneli_1/at-vd-305n-bl-videopanel-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/vizit-ktm600r-kontroller-klyuchey-rf/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/fe-gr001-rele-otkrytiya-vorot-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/rd-4r-schityvatel-klyuchey-vizit-rf2/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/bk-401-blok-kommutatsii-domofona/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/mollyusk-12-14-1-5-blok-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220-din-blok-pitaniya-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220-blok-pitaniya-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-2420g-blok-pitaniya-24v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1230-blok-pitaniya-12v-3a/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/mollusk-vr-12-1-blok-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220er-blok-pitaniya-12v-2a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1230er-blok-pitaniya-12v-3a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220ev-blok-pitaniya-12v-2a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1280g-blok-pitaniya-12v-8a/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-2410g-blok-pitaniya-24v-1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ad-1250v-blok-pitaniya-12v-0-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/dsa-12-ca-12-blok-pitaniya-12v-1a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ps2-cs1-blok-pitaniya-dlya-domofonov-eltis/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-12-3-0-din-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-b-skat-ibp-12-2-7-ibp-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-d-skat-ibp-12-2-2kh7-ibp-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-i7-isp-5000-skat-ibp-12-5-2kh40-ibp-12v-5a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-skat-ibp-12-5-2kh7-ibp-12-v-5a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-2400-skat-ibp-24-3-2x12-ibp-24v-3a/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-12-6-0-din-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-i7-skat-ibp-12-5-2kh12-p-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-d-isp-2-skat-ibp-12-5-2kh17-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-i7-isp-1-skat-ibp-12-4-2kh7-ibp-12v-4a/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-pitaniya-poe/ppk-11-komplekt-inzhektor-splitter-/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-pitaniya-poe/stl-01p-poe-inzhektor-ieee-802-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-10kh7-elekor-iek-200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-degross-bi-plast-ostatki-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-elekor-iek-120m/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-16kh16-elekor-iek-84m/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh16-belyy-2-y-zamok-v-p-e-80m-up-promrukav-pr-0625161/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh16-elekor-iek-50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh16-elekor-iek-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh25-degross-bi-plast-ostatki-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh25-belyy-2-y-zamok-v-p-e-30m-up-promrukav-pr-0540251/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh40-belyy-2-y-zamok-v-p-e-60m-up-promrukav-pr-0640401/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-60kh40-belyy-2-y-zamok-v-p-e-40m-up-promrukav-pr-0560401/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-60kh60-elekor-iek-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-100-40-vnutrenniy-ugol-elekor-30-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-16-16-vnutrenniy-ugol-elekor-300-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-16-16-zaglushka-elekor-550-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-100-40-povorot-90-gr-elekor-16-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-16-16-povorot-90-gr-elekor-350-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-25-16-vnutrenniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-40-25-vnutrenniy-ugol-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-40-25-zaglushka-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-40-25-povorot-90-gr-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-40-25-t-obraznyy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-100kh40-belyy-2-y-zamok-v-p-e-24m-up-promrukav-pr-0510041/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-100kh60-belyy-2-y-zamok-v-p-e-16m-up-promrukav-pr-0610061/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh25-belyy-2-y-zamok-v-p-e-48m-up-promrukav-pr-0625251/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh16-belyy-2-y-zamok-v-p-e-56m-up-promrukav-pr-0325206/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-80kh60-belyy-2-y-zamok-v-p-e-18m-up-promrukav-pr-0580601/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-16-16-vnutrenniy-ugol-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-20-10-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-40-25-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-40-16-povorot-90-gr-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-15-10-t-obraznyy-ugol-elekor-4sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-20-10-t-obraznyy-ugol-elekor-4sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-25-16-t-obraznyy-ugol-elekor-4sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-60-40-zaglushka-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-16-16-povorot-90-gr-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-ecoline-iek-120m/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-16kh16-ecoline-iek-84m/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh16-ecoline-iek-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-15-10-zaglushka-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-60-40-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-40-16-vneshniy-ugol-elekor-4-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-40-16-vnutrenniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-40-16-t-obraznyy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kms-25-16-soedinitel-na-styk-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-15-10-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/t-obraznyy-ugol-25kh16-4-sht-komp-promrukav-pr08-2830/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/zaglushka-40kh25-4-sht-komp-promrukav-pr08-2857/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vneshniy-ugol-40kh25-4-sht-komp-promrukav-pr08-2809/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vneshniy-ugol-25kh16-4-sht-komp-promrukav-pr08-2806/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vnutrenniy-ugol-25kh16-4-sht-komp-promrukav-pr08-2818/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/povorot-na-90-gradusov-25kh16-4-sht-komp-promrukav-pr08-2842/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vnutrenniy-ugol-40kh25-4-sht-komp-promrukav-pr08-2821/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/povorot-na-90-gradusov-40kh25-4-sht-komp-promrukav-pr08-2845/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/soedinitel-na-styk-40kh25-4-sht-komp-promrukav-pr08-2869/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/t-obraznyy-ugol-40kh25-4-sht-komp-promrukav-pr08-2833/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/soedinitel-na-styk-25kh16-4-sht-komp-promrukav-pr08-2866/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/zaglushka-25kh16-4-sht-komp-promrukav-pr08-2854/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-belyy-2-y-zamok-v-p-e-242m-up-promrukav-pr-0325200/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-60kh40-belyy-2-y-zamok-v-p-e-18m-up-promrukav-pr03-0055/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-polistirol-seraya-d20-100-sht-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-polistirol-seraya-d40-15-sht-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-krepezh-dlya-trub-25-mm-rosdyubel-250-sht-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-16-mm-ge50140-c-zashchelkoy-seraya-ral-7035-100-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-20-mm-ge50141-c-zashchelkoy-seraya-ral-7035-100-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-32-mm-ge50143-c-zashchelkoy-seraya-ral-7035-40-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-25-mm-ge50142-c-zashchelkoy-seraya-ral-7035-90-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-40-mm-ge50144-c-zashchelkoy-seraya-ral-7035-30-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-krepezh-dlya-trub-12-mm-rosdyubel-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-dlya-pryamogo-montazha-seraya-v-p-e-d20-mm-100sht-900sht-up-kor-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-dlya-pryamogo-montazha-seraya-v-p-e-d25-mm-100sht-700sht-up-kor-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/metallorukav/metallorukav-v-pvkh-izolyatsii-r3-tsp-ng-25-50m-up-promrukav-pr-08253/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/metallorukav/metallorukav-v-pvkh-izolyatsii-r3-tsp-ng-32-25m-up-promrukav-pr-08323/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-legkaya-350n-seraya-s-zondom-d32-25-m-promrukav-pr-013231/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-legkaya-350n-seraya-s-zondom-d25-50-m-promrukav-pr-012531/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pnd-s-zondom-d25-50-m-chernaya-iek/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/truba-zhestkaya-pvkh-3-kh-metrovaya-legkaya-atmosferostoykaya-d20-150m-up-promrukav-pr-01420/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-seraya-s-zondom-d25-50-m-stroitel-pr-032550/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/truba-zhestkaya-pvkh-belaya-3-kh-metrovaya-d32-mm-90-m-up-promrukav-pr05-0017/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-s-zondom-d25-75-m-uralpak/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-lan/f-utp-cat5e-4kh2kh0-52-pvc-pe-tr-parlan-kabel-parnoy-skrutki-ulichnyy-na-trosu-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-12kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-16kh0-4-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-20kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-8kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-1kh2kh1-0-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-2kh2kh0-75-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpseng-a-frhf-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/ksrvng-a-frls-4kh0-5-mm-0-2-mm2-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/kpsng-a-frls-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/kpsng-a-frls-2x2x0-75-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/kpkevng-a-frls-1x2x0-2-mm2-kabel-spkb-tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh0-75-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpseng-a-frlsltx-1kh2kh0-5-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh2-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/shvvp-2kh0-5-shnur-soedinitelnyy-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/shvvp-2kh0-75-shnur-soedinitelnyy-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/shvvp-2kh0-5-gost-7399-97-shnur-soedinitelnyy-nkz-200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabel-akusticheskiy/shnur-stereo-3-5mm-gnezdo-3-5mm-shteker-3-m-va147-148/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabel-akusticheskiy/shnur-stereo-6-35mm-gnezdo-6-35mm-shteker-3-m-va178-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kombinirovanyy-kabel/shvep-4kh0-12-shnur-kombinirovannyy-dlya-domofonov-i-sistem-kontrolya-dostupa-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/radiochastotnyy-kabel/rk-75-2-122-paraks-kabel-radiochastotnyy-koaksialnyy-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/instrumenty/krug-otreznoy-230kh2-5kh22-po-kamnyu-luga/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/instrumenty/krug-otreznoy-230kh2-5kh22-po-metallu-luga/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ge44101-01-shchitok-dlya-avtovyklyuchateley-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ge44102-01-shchitok-dlya-avtovyklyuchateley-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krtn-10-korobka-raspredelitelnaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krtp-15kh2-korobka-raspredelitelnaya-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/km-o-8k-ip41-korobka-montazhnaya-ognestoykaya-72kh72kh36-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/kk-8-korobka-kommutatsionnaya-stl-omsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ks-4-korobka-kommutatsionnaya-stl-omsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/uk-2p-korobka-kommutatsionnaya-stl-omsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krtp-10-korobka-kommutatsionnaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0450-fr2-5-4-e15-e120-75kh75kh30mm-dlya-kabel-kanala-promrukav-40-0450-fr2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0450-fr1-5-4-e15-e120-75kh75kh30mm-dlya-kabel-kanala-promrukav-40-0450-fr1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0300-fr1-5-4-e15-e120-100kh100kh50-dlya-otkrytoy-provodki-promrukav-40-0300-/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0210-fr1-5-6-e15-e120-80kh80kh40-dlya-otkrytoy-provodki-promrukav-40-0210-fr/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0460-fr2-5-4-e15-e120-85kh85kh45mm-dlya-kabel-kanala-promrukav-40-0460-fr2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0300-fr2-5-4-e15-e120-100kh100kh50-dlya-otkrytoy-provodki-promrukav-40-0300-/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0450-fr1-5-6-e15-e120-75kh75kh30mm-dlya-kabel-kanala-promrukav-40-0450-fr1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-80kh80kh40-raspredelitelnaya-60-0210-9005-dlya-pryamogo-montazha-dvukhkomponentnaya-bezgalog/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-70kh70kh40-raspredelitelnaya-60-0200-dlya-pryamogo-montazha-dvukhkomponentnaya-bezgalogennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-70kh70kh40-raspredelitelnaya-60-0200-9005-dlya-pryamogo-montazha-dvukhkomponentnaya-bezgalog/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-85kh85kh45-universalnaya-40-0460-dlya-kabel-kanala-bezgalogennaya-hf-152sht-kor-promrukav-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-75kh75kh30-universalnaya-40-0450-dlya-kabel-kanala-bezgalogennaya-hf-90sht-kor-promrukav-40-/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-68kh45-ustanovochnaya-gsk-80-0600-bezgalogennaya-hf-200sht-kor-promrukav-80-0600/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krn-4-1-korobka-kommutatsionnaya-700-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-plus-heller-v-blistere-14kh260-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/bur-sds-plus-heller-v-blistere-16kh260-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-u-12kh71b-250-sht-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-u-5kh32b-1000-sht-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-u-8kh72b-500-sht-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/zazhim-dlya-trosa-kanatov-m3-din741/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-11-0-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-4-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-8-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-9-0-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-hss-g-din-338-4-8x86-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-hss-g-din-338-9-0x125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh200-mm-100-sht-s-metallicheskim-zamkom-belyye/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh300-mm-100-sht-s-metallicheskim-zamkom-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-d10-kryuk-koltso/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-d14-kryuk-koltso/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-d8-kryuk-koltso/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/khomut-fr-pr-60-100sht-5000sht-up-kor-promrukav-pr08-3828/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/khomut-fr-pr-25-100sht-5000sht-up-kor-promrukav-pr08-3659/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/skoba-metallicheskaya-dvukhlapkovaya-smd-8-9-dlya-trub-8-mm-100-sht-up-promrukav-pr08-2542/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/koush-4mm-100sht-up-pr08-3895/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/derzhatel-kabelya-dvustoronniy-dlya-pryamogo-montazha-chernyy-20sht-120sht-up-kor-promrukav-pr13-038/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/derzhatel-kabelya-odnostoronniy-dlya-pryamogo-montazha-chernyy-20sht-240sht-up-kor-promrukav-pr13-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-stalnye-sks-304-4-6kh100-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-stalnye-sks-304-4-6kh150-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh200-chernye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh250-chernye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh250-belye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh200-belye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh150-belye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh150-chernye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/vint-s-polutsil-gol-m4kh12-din967-pr08-3734/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh300-mm-100-sht-s-metallicheskim-zamkom-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh200-mm-100-sht-s-metallicheskim-zamkom-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/talrep-koltso-koltso-m12-din-1480-tip-v-50sht-up-pr08-3911/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-metallicheskiy-universalnyy-5kh30-100-sht-up-promrukav-pr08-3481/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/zazhim-trosa-dvoynoy-d4mm-duplex-100sht-up-promrukav-pr08-3889/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/zaklepka-rezbovaya-stalnaya-otsinkovannaya-tsilindr-m4kh0-7kh11-6-100-sht-up-promrukav-pr08-4989/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/rym-gayka-m10-1238/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-raspornyy-kew-dsd-8-40-/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/rym-gayka-m12-1239/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/anker-zabivnoy-m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-12kh70-s-bortom-neylon-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-14-70-neylon-3330/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-fasadnyy-tsx-s-10kh160-s-shestitigrannoy-golovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-tip-k-usilennyy-6-40-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/zazhim-krokodil-100a-105mm-rexant-16-0019-1-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/klemma-na-kronu-rexant-14-0322-100-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/klemma-mnogorazovaya-smk-222-412-50-sht-soedinitelnaya-2-kh-provodnaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/klemma-mnogorazovaya-smk-222-413-50-sht-soedinitelnaya-3-kh-provodnaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/vzryvozashchishchennoe-oborudovanie_1/dopolnitelnoe-oborudovanie_7/kvm-15-12-m-g1-2-kabelnyy-vvod/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/vzryvozashchishchennoe-oborudovanie_1/izveshchateli-plameni/spektron-804-exm-m-izveshchatel-plameni/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/aksessuary_1/ubl-1110-kronshteyn-universalnyy-dlya-montazha-izveshchateley/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/aksessuary_1/ubl-1112-kronshteyn-universalnyy-dlya-montazha-izveshchateley/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/aksessuary_1/kronshteyn-dlya-ik-datchika-kr-1-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-29-estet-seyf-nstk-425119-015-izveshchatel-magnitokontaktnyy-nakladnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20a2p-3-izveshchatel-magnitokontaktnyy-plastikovyy-korpus-vyvody-v-zashchitnom-rukave-iz-meta/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20a3m-3-izveshchatel-magnitokontaktnyy-metallicheskiy-korpus-vyvody-v-zashchitnom-rukave-iz-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20b2p-3-izveshchatel-magnitokontaktnyy-plastikovyy-korpus-vyvody-v-zashchitnom-rukave-iz-meta/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20a2p-v-izveshchatel-magnitokontaktnyy-podklyuchenie-vnutri-datchika-pod-vint/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-utechki-vody/astra-361-izveshchatel-utechki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/kombinirovannye-izveshchateli/patrol-801-pet-izveshchatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/optiko-elektronnye-izveshchateli-datchiki-dvizheniya/astra-5-isp-b-ik-izveshchatel-shtora/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/optiko-elektronnye-izveshchateli-datchiki-dvizheniya/patrol-203-pet-ik-izveshchatel-84/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ip-212-141-v1-04-izveshchatel-dymovoy-20-spets-tsena-diler-ot-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ip-212-63-danko-izveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ip-212-63m-danko-2-izveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ipdl-d-ii-4p-izveshchatel-dymovoy-lineynyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-plameni/spektron-201-izveshchatel-plameni-v-komplekte-s-k-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-plameni/k-01-kronshteyn-dlya-pulsar-1-01-bez-nds/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/ipr-513-10-izveshchatel-pozharnyy-ruchnoy-20-spets-tsena-diler-ot-20-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/ip-535-8-a-izveshchatel-ruchnoy-pozharnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/ip-535-26-sever-6-12mm-atfe-425211-001-izveshchatel-pozharnyy-ruchnoy-novyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-103-5-1-a3-teplovoy-izveshchatel-250_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-114-5-a2-62-teplovoy-izveshchatel-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-103-5-1-a3-svetodiod-teplovoy-izveshchatel-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-103-5-4-a3-teplovoy-izveshchatel-50_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/io-40920-2-r3-izveshchatel-obemnyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ip-101-29-pr-r3-w1-02-izveshchatel-teplovoy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/mkd-2-r3-modul-kontrolya-dostupa/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/rm-1-r3-releynyy-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ivepr-12-5-rs-r3-2kh12-br-k2-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ivepr-12-5-rs-r3-2kh17-br-k4-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ivepr-12-2-rs-r3-2kh12-br-k2-ibp-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/kronshteyn-universalnyy-dlya-io-40920-2-io-30920-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/mirazh-tk-01-transkoder-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/mirazh-ukp-01-ustroystvo-kontrolya-pitaniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/stemax-rx410-kontroller/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/stemax-ze10-kontrolnaya-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/mirazh-gsm-a8-05-kontroller/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/rip-12-isp-03-rip-12-1-7m2-12v-1-3a-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/rip-24-isp-01-rip-24-3-7m4-24v-3a-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-proxy-n-schityvatel-proksimiti-karty-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ar1-isp-01-rasshiritel-adresnyy-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ik-bolid-kronshteyn-isp-01-02-03-/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-stik-izveshchatel-kombinirovannyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/schityvatel-2-chernyy-isp-01-kontaktor-tm/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/schityvatel-3-chernyy-isp-01-kontaktor-tm/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/uk-vk-01-releynyy-usilitel-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/briz-isp-03-blok-razvetvitelno-izoliruyushchiy-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/dip-34a-04-izveshchatel-dymovoy-adresnyy-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-ik-izveshchatel-okhrannyy-obemnyy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-ip-izveshchatel-pozharnyy-teplovoy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-rm-isp-01-modul-releynyy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-sirena-opoveshchatel-svetozvukovoy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-smk-izveshchatel-okhrannyy-magnitokontaktnyy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-dz-datchik-zatopleniya-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ost-isp-07-opoveshchatel-svetovoy-adresnyy-strelka-vlevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/mk-3-montazhnyy-komplekt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-smk-isp-06-izveshchatel-magnitokontaktnyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/udp-513-3am-isp-01-ustroystvo-du-dlya-podachi-avariynykh-signalov/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-kdl-s-blok-rasshireniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/shps-12-isp-11-shkaf/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-sp4-24-isp-01-adresnyy-blok-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ost-isp-08-opoveshchatel-svetovoy-adresnyy-strelka-vpravo/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-ost-isp-01-opoveshchatel-svetovoy-radiokanalnyy-vykhod/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/vuos-31-ustroystvo-vynosnoe-opticheskoy-signalizatsii-dlya-dip-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/ipr-513-3m-ip67-izveshchatel-pozharnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-smk-isp-07-izveshchatel-magnitokontaktnyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/proxy-6-usb-w-schityvatel-beskontaktnyy-nastolnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/proxy-6ehu-b-schityvatel-beskontaktnyy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/proxy-6ehu-w-schityvatel-beskontaktnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/shkp-10rs-m-shkaf-kontrolno-puskovoy-defekt-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/moduli-pozharotusheniya/mpp-n-3-i-ge-u2-modul-pozharotusheniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/moduli-pozharotusheniya/mpp-n-4-p-i-ge-u2-modul-pozharotusheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-12-zm-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-12-zm1-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-24-zm-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-24-zm2-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mars-24-zp-opoveshchatel-zvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-24-zm1-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/g-12-m-opoveshchatel-zvukovoy-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/g-24-opoveshchatel-zvukovoy-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/svirel-12b-opoveshchatel-zvukovoy-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetovye-opoveshchateli/mayak-12-st-svetovoy-opoveshchatel-krasnyy-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetovye-opoveshchateli/mayak-220-s-svetovoy-opoveshchatel-220-v-20-ma-plastikovyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/astra-10-isp-3-svetozvukovoy-opoveshchatel-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/mayak-24-kpm-svetozvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/mayak-220-k-opoveshchatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/mayak-24-kp-svetozvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/ustroystva-kontrolya-shleyfa/ivs-1-izveshchatel-vynosnoy-svetovoy-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/astra-712-1-priemno-kontrolnyy-pribor-1-shleyf/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/grand-magistr-1-a-pribor-priemno-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/vers-2-gsm-pribor-priemno-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/bolee-16-shleyfov/signal-20-isp-04-pribor-priemno-kontrolnyy-15-/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/bolee-16-shleyfov/granit-20-pribor-priemno-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/bvi-4-shs-blok-vynosnykh-indikatorov-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-1-0-kom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-4-7-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-mlt-0-25-1-8-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-mlt-0-25-8-2-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-5-6-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-2-0-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-mlt-0-25-10-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-mlt-0-25-2-2-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/altonika/rr-701t-radioknopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-421-isp-rk-signalizator-dymovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-5121-ik-passivnyy-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-5131-isp-a-ik-passivnyy-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-7-isp-a-ik-izveshchatel-potolochnyy-do-3-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-814-pult-kontrolya-i-upravleniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-821-modul-silovykh-rele-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-r-rpu-radiopriemnoe-ustroystvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/linza-luch-dlya-astra-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/modul-astra-mip-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-z-8145-pult-upravleniya-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/modul-astra-rs-485/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-3531-lit-1-datchik-polozheniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/modul-astra-mr/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/skat-lt-301300-led-li-ion-lampa-avariynogo-osveshcheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/kl-90-lampa-avariynogo-osveshcheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/skat-lt-2330-led-li-ion-lampa-avariynogo-osveshcheniya-alyuminievyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/skat-lt-2360-led-li-ion-lampa-avariynogo-osveshcheniya-alyuminievyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/dvukhstoronnie-tablo/lyuks-24-d-avtomatika-otklyuchena-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/dvukhstoronnie-tablo/m-2-24-strelka-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-vykhod-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-gaz-ne-vkhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-gaz-ukhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-24-k-sn-poroshok-ukhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-aerozol-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-strelka-vpravo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-avtomatika-otklyuchena-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-poroshok-ukhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-avtomatika-otklyuchena-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-poroshok-ne-vkhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-poroshok-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-strelka-vlevo-60-/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-strelka-vpravo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-avtomatika-otklyuchena-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-poroshok-ne-vkhodi-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-poroshok-ukhodi-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-avtomatika-vklyuchena-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-avtomatika-otklyuchena-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-vykhod-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-poroshok-ne-vkhodi-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-poroshok-ukhodi-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-gaz-ne-vkhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-strelka-vlevo-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-strelka-vpravo-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-sn-gaz-ne-vkhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-vykhod-svetovoe-tablo-polusfericheskoe-lux-nbo-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-poroshok-ne-vkhodi-svetovoe-tablo-polusfericheskoe-lux-nbo-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-ms-pozhar-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-220-vykhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-poroshok-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/topaz-12-avtomatika-vklyuchena-svetovoe-tablo-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/topaz-12-avtomatika-otklyuchena-svetovoe-tablo-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/topaz-12-gaz-ne-vkhodi-svetovoe-tablo-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-vykhod-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-avtomatika-otklyuchena-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-strelka-vlevo-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-strelka-vpravo-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-12-strelka-vlevo-svetovoe-tablo-staraya-tsena-/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-12-strelka-vpravo-svetovoe-tablo-staraya-tsena-/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/t-12-strelka-vpravo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/t-24-vykhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-zapasnyy-vykhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-poroshok-ne-vkhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-strelka-vlevo-tablo-svetovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-strelka-vpravo/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-220-vkhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-otkryto-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-pozhar-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-pozhar-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/trevozhnye-knopki/astra-321m-knopka-trevozhnaya-razblokirovka-vstroennym-tolkatelem-na-tortse/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/trevozhnye-knopki/io-101-50-kns-1-trevozhnaya-knopka-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/trevozhnye-knopki/astra-321-knopka-trevozhnaya-metallicheskiy-klyuch-zamok/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/shchitki-i-shkafy-ops/zashchitnyy-kozhukh-dlya-ipr-zk-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/shchitki-i-shkafy-ops/zashchitnyy-kozhukh-dlya-dymovykh-izveshchateley-i-sveto-zvukovykh-opoveshchateley-zk-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/shchitki-i-shkafy-ops/zashchitnyy-kozhukh-dlya-svetovogo-tablo-zk-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/avtomatika/zt5-blok-upravleniya-utsenka-narushen-tovarnyy-vid/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/avtomatika/privod-roller-genius-casali-italiya-privod-dlya-raspashnykh-vorot-elektromekhanicheskiy-podzemnoy-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/videokamery_3/sk-2146xaip-so-c-cs-tsvetnaya-videokamera-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/videokamery_3/zc25-pr4-25x-zoomcam-videokamera-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/videokamery_3/ctcc-4120ex-tsvetnaya-videokamera-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/peredacha-signala_1/cd102-raspredelitel-videosignala-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/peredacha-signala_1/cd1664-raspredelitel-videosignala-s-vystavki/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/ops/datchiki-okhrannye/gx-25-akusticheskiy-izveshchatel-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/ops/datchiki-okhrannye/ligard-kombi-izveshch-okhrannyy-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/skud/perco-c-03g-blue-kryshka-dlya-turniketa-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/setevoe-oborudovanie/kommutatory/kommutator-st-es51-/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/setevoe-oborudovanie/kommutatory/kommutator-st-es81-versiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/m-20-stelberry-mikrofon-aktivnyy-s-regulirovkoy-chuvstvitelnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/m-30-stelberry-mikrofon-aktivnyy-s-aru-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/m-60-stelberry-mikrofon-aktivnyy-mems-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/shorokh-9-mikrofon-s-aru/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/fe-2369-zamok-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/fe-2370-zamok-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l180-ugolok-dlya-krepleniya-zamka-fe-l180-aktiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l280-ugolok-dlya-krepleniya-zamka-fe-l280/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-ml-100k-elektromagnitnyy-s-plankoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-300-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-300-elektromagnitnyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-400-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-400-elektromagnitnyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-300-elektromagnitnyy-belyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-400-elektromagnitnyy-korichnevyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-400-elektromagnitnyy-seryy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-polis-11-01-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/fe-2369-i-zamok-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l500w-ugolok-dlya-krepleniya-zamka-fe-l500w/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-ml-180k-elektromagnitnyy-s-ugolkom-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-500-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-500-elektromagnitnyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-500-elektromagnitnyy-belyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-500-elektromagnitnyy-korichnevyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l500-ugolok-dlya-krepleniya-zamka-fe-l500/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-200-elektromagnitnyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-200-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-200-elektromagnitnyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-sprut-lock-296ma-elektromagnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-300-elektromagnitnyy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/z-495-eht-elektronnyy-zamok-dlya-mebeli/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-tm-eml-f-180-elektromagnitnyy-montazhnaya-planka-i-l-obraznoe-kreplenie-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-tm-eml-f-280-elektromagnitnyy-montazhnaya-planka-i-l-obraznoe-kreplenie-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-tm-eml-f-350-elektromagnitnyy-montazhnaya-planka-i-l-obraznoe-kreplenie-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-skat-ac-181mas-l-lock-elektromagnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-300-elektromagnitnyy-seryy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-es01-elektrozashchelka-nz/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-fs-korotkaya-planka-dlya-at-es01/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-fl-dlinnaya-planka-dlya-at-es01/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-es02-elektrozashchelka-no/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-fs02-planka-dlya-at-es02/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/il-06m-num-karta-mifare-1k-tonkaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/brelok-rfid-seriya-e-marin-perezapisyvaemyy-5577-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/il-20mb-braslet-mifare-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/il-20mr-braslet-mifare-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-serebristyy-metallik-svetlo-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-ik-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-pushka-chernyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kodovye-paneli/polis-51-nakladnaya-kodovaya-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kodovye-paneli/polis-153-nakladnaya-kodovaya-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kontrollery/avtonomnye-kontrollery/matrix-ii-mod-e-k-matrix-ii-mod-k-kontroller-schityvatel-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kontrollery/avtonomnye-kontrollery/matrix-ii-mod-e-k-matrix-ii-mod-k-kontroller-schityvatel-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kontrollery/setevye-kontrollery/matrix-ii-mod-e-k-net-setevoy-kontroller-seryy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/litsenzionnyy-klyuch-po-vgl-patrul-bez-nds/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-besprovodnaya-avtonomnaya-kontrolnaya-rfid-metka-mifare-plus-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-identifikator-dlya-personalizatsii-v-sisteme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-besprovodnaya-avtonomnaya-kontrolnaya-rfid-metka-mifare-plus-biryuzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-dopolnitelnyy-firmennyy-chekhol-dlya-schityvayushchego-ustroystva-su-/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-e-p-schityvatel-e-marin-nakladnoy-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-1-mod-e-b-cp-z-schityvatel-e-marin-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/matrix-iii-mod-e-h-schityvatel-e-marin-hid-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/matrix-iii-mod-e-h-schityvatel-e-marin-hid-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/z-2-mod-mf-i-schityvatel-mifare-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-mf-i-schityvatel-mifare-vreznoy-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-2-mod-e-p-schityvatel-e-marin-nakladnoy-temnyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/perco-ir15-3-schityvatel-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/perco-ir15-9-schityvatel-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/cp-z-3-mod-eh-schityvatel-e-marin-nakladnoy-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/dopolnitelnoe-oborudovanie_12/perco-as-01-planki-standartnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/dopolnitelnoe-oborudovanie_12/perco-as-04-planki-standartnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-01-dvukhstoronnyaya-stoyka-s-kryshkoy-180-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-14-stoyka-s-otverstiem-s-kryshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-15-stoyka-s-otverstiem-s-kryshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-16-stoyka-s-otverstiem-s-kryshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-0-11-patrubok-povorotnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-1-00-poruchen-dlinoy-925-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-1-16-stvorka-povorotnaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/asp-d32-1470-poruchen-ograzhdeniya-dlinoy-1470-mm-nerzhaveyushchaya-shlifovannaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/asp-d50-8-05-lt-stoyka-s-otverstiem-dlya-fiksatora-stvorki-polirovannaya-nerzhaveyushchaya-stal-aisi/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/hp-01t-rupornyy-gromkogovoritel-10-5-vt-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/sws-10-nastennyy-gromkogovoritel-10-5-vt-shirokopolosnyy-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/wp-06t-nastennyy-gromkogovoritel-6-3-1-5-vt-shirokopolosnyy-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/mp-30t-shirokopolosnyy-rupornyy-gromkogovoritel-30-15-7-5-vt-i-8-om-ip-44/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/ws-06t-nastennyy-gromkogovoritel-6-3-1-5-0-75-vt-metallicheskiy-vandalozashchishchennyy-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/lbc3090-31-gromkogovoritel-potolochnyy-6w-100v/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/rokot/rokot-pribor-upravleniya-opoveshcheniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/rokot/as-4-2-akusticheskaya-sistema/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-3-4-om-modul-akusticheskiy-15-/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-3-8-om-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-tl-100-1-3vt-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/s-tl-100-1-3vt-isp-2-modul-akusticheskiy-12-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-3-l-4-om-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-k-120m-s-vneshnim-mikrofonom-pribor-upravleniya-rechevymi-opoveshchatelyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-m-rechevoy-opoveshchatel-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-tl-100-3-5vt-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-t-100-3-5vt-modul-akusticheskiy-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-u-rechevoy-opoveshchatel-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-kld-pribor-upravleniya-opoveshcheniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/usiliteli/aa-240-usilitel-240-vt-3-mikr-2-lin-vkhoda-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/usiliteli/pam-sdm-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/avt-vykl-va47-29-2r-6a-4-5ka-kh-ka-s-iek-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/telefonnaya-rozetka-2-6p-4c-rexant-03-0002-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/setevoy-filtr-ippon-bk232-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/setevoy-filtr-ippon-bk232-belyy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/company/vacancy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/gsm-audio-domofon-slx-adm-bez-nds-avrora-ural/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/modul-gsm-domovoy-next-15000-4g-lte/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/gsm-moduli/sos112-ver-3-1-akusticheskiy-detektor-siren-ekstrennykh-sluzhb/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/88001-0254-nagrevatelnyy-kabel-dlya-bx-bk-by-fast-ferni-i-frog-psrt02/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-001-s-profil/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-400-kreplenie-dlya-zubchatoy-reyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-002-a-shina-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-001-a-shina-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0932-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sb0100-zasov/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0940-kronshteyn-s-napravleniem-otkryvaniya-vpravo/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-200-podstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-150-opora-rolikovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-002-a-shina-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-600-kryshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-320-rolik-opornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-420-ulavlivatel-nizhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-500-ulavlivatel-verkhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-02-718-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-00-720-rolik-podderzhivayushchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-600-zaglushka-dlya-napravlyayushchey-shiny-sg-01-002-kryshka/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-150-opora-rolikovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-718-kronshteyn-/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-320-rolik-opornyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-420-ulavlivatel-nizhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0904-kronshteyn/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-200-podstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sgn-01-510-upor/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/flgu-400-0939-kronshteyn-s-napravleniem-otkryvaniya-vlevo/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-500-lovitel-verkhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-701-shina/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-01-710-rolik-podderzhivayushchiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-001-shina-napravlyushchaya-6-metrov-otsinkovannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-100-rolikovaya-opora/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-300-rolik-kontsevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-400-ulavlivatel-nizhniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-otkatnykh-vorot/kompektuyushchie/sg-02-600-zaglushka-dlya-napravlyayushchey-shiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/bloki-upravleniya/801qa-0050-zlx24ma-universalnyy-mnogofunktsionalnyy-blok-upravleniya-24-v-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/bloki-upravleniya/ja320-boks-dlya-blokov-upravleniya-ja592-plastik-ip55/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-raspashnykh-vorot/privody-dlya-raspashnykh-vorot/a5024n-lineynyy-privod/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomatika-dlya-sektsionnykh-vorot/komplekty-avtomatiki-dlya-sektsionnykh-vorot/ver10dms-2-25-komplekt-avtomatiki-dlya-sektsionnykh-vorot-vysotoy-do-2-25-m-na-osnove-privoda-ver10d/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105209-fotoelementy-miniswitch-gls/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105122-para-rolikovykh-opor-a1000-v-sbore-dlya-podvesa-dopolnitelnoy-stvorki/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105434-para-bokovykh-kryshek-a100-s-krepezhom/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105129-svch-radar-xm100/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105211-plastiny-dlya-montazha-fot-ov-miniswitch-gls/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105123-komplekt-aksessuarov-dlya-krepleniya-profilya-litsevoy-kryshki-privoda-a1000-a1400-vysotoy-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105127-miniatyurnye-fotoelementy-fotoperedatchik-fotopriemnik-dlya-vreznogo-montazha-xfa/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105163-8-remen-zubchatyy-privoda-a100-a140/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105406-para-napravlyayushchikh-opor-iz-plastika-montazh-na-pol-dlya-fiksatsii-ot-poperechnogo-pereme/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105427-1-profil-nesushchiy-sistemy-a1000-dlinnoy-6-1-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105431-profil-litsevoy-kryshki-vysotoy-100-mm-sistemy-a100-a140-iz-neobrabotannogo-alyuminiya-pod-ok/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/avtomaticheskie-dveri/105487-blok-napravlyayushchiy-napolnyy-s-kronshteynom-krepleniya-k-vertikalnoy-poverkhnosti-2-shtuki/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/dopolnitelnoe-oborudovanie/sma-datchik-magnitnyy-odnokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/dopolnitelnoe-oborudovanie/rse-plata-dlya-sinkhronnoy-raboty-avtomatiki-i-peredachi-dannykh-po-crp-came-remote-protocol/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/6100012-antenna-433-9-mgts/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/af43ru-radiopriemnik-vstraivaemyy-dlya-001top-432ee-001top-434ee-001tam-432sa/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/flo2r-s-peredatchik-2-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/flo4r-s-peredatchik-4-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/af43tw-radiopriemnik-vstraivaemyy-dlya-001twin-2-i-001twin-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/af43s-radiopriemnik-vstraivaemyy-chastota-433-92-mgts/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/dhre-1-priemnik-vneshniy-1kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/transmitter-4-pro-pult-4-kh-kanalnyy-433mgts/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/at-4n-4-kh-kanalnyy-pult-distantsionnogo-upravleniya-alutech/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/806ts-0270-top44rbn-brelok-peredatchik-4-kh-kanalnyy-433-92-mgts-s-dinamicheskim-kodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/abf-kit-antenna-dlya-montazha-na-lampu-lucy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/radioupravlenie-klyuchi-knopki/flo4re-pult-4-kh-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/dhpc-stoyka-pod-fotoelementy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/epm-para-fotoelementov-medium-dlya-naruzhnoy-ustanovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/806la-0020-krx1fxsw-svetodiodnaya-signalnaya-lampa-s-belym-plafonom-elektropitanie-24-230-v/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/aksessuary-elementy-upravleniya-i-bezopasnosti/fotoelementy-signalnye-lampy/806la-0040-kronshteyn-dlya-krepleniya-signalnoy-lampy-krx-k-vertikalnoy-poverkhnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rig208-119g0401sac-zaglushka-dlya-strely-g0401/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/3199zg2-plata-upravleniya-zg2/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119ric025-chervyak-c100/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rig044-kreplenie-strely-g4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rid181-kontsevye-vykl-v-sbore-krono-3-prav/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rie111-zaglushka-napravlyayushchey-s-natyazhitelem-ver/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rir241-plafon-lampy-g2080/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rir279-kondensator-20mf-s-gibk-vyvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/119rir282-kondensator-31-mkf-s-gibk-vyvodami-i-boltom/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/mo-l-2640-pruzhina-balansirovochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/pmcu11-4630-podshipnik-dlya-will-i-me/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/pmd0526-4610-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/ppd0416a-4540-klyuch-treugolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/prspin01a-karetka-spin-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/zapchasti/88001-0063-plata-bloka-upravleniya-zbkn/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0405-kreplenie-dlya-trubchatoy-strely-g0402/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0603-nakladki-rezinovye-dlya-strely-g0601/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/spring-4-5-pruzhina-dlya-beam-3-58f1812/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0605-kreplenie-dlya-trubchatoy-strely-g0602/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g02807-opora-statsionarnaya-dlya-strel-s-pazom-pod-dyuralayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/g0468-kronshteyn-krepleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/fix-boom-kit-kreplenie-krugloy-strely-v-soctave-kreplenie-1sht-vint-dhm0613-4sht-bolt-dhm0112-6sht-sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/br13pro-pruzhina-balansirovochnaya-dlya-strely-boom-5-barrier-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplektuyushchie-dlya-shlagbaumov/wa4-kronshteyn-krepleniya-krugloy-reyki-rbn4-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplekty-shlagbaumov/gard-3750-komplekt-shlagbauma-dlya-pravostoronnego-montazha-tumba-strela-svetootrazhayushchie-nakley/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplekty-shlagbaumov/gard-6000-komplekt-shlagbauma-tumba-strela-nakladki-na-strelu-svetootrazhayushchie-nakleyki-opora-dl/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/komplekty-shlagbaumov/shlagbaum-bg545r-elektromekhanicheskiy-s-teleskopicheskoy-streloy-4-5-m-pravyy-zkteco/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/g0601-strela-pryamougolnaya-alyuminievaya-100kh40kh6850-mm-bez-zaglushki-art-zaglushki-119rig209/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/boom-4-strela-alyuminievaya-dlya-barrier-4000-strela-v-sbore-zaglushki-rezinovyy-dempfer-nakleyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/boom-4-r-strela-alyuminievaya-kruglaya-l-4000-doorhan/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/avtomatika-dlya-vorot-shlagbaumy-parkovochnye-sistemy/shlagbaumy/strely-dlya-shlagbaumov/nboom-r5-strela-alyuminievaya-kruglaya-l-5000mm-so-svetootrazhayushchimi-nakleykami-komplekt-k-strel/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-sf-6045/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-12022/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-delta-dt-401/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/akkumulyatory/akkumulyatory-dlya-slabotochnykh-sistem/akkumulyator-rexant-li-ion-16340-unprotected-700-mah-3-7-v-30-2040/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videokamery_1/ip-kamery/tc-c32xn-i3-e-y-2-8mm-v-5-1-tsvetnaya-videokamera-kupolnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/ak-xvr3104-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/ak-xvr2108-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/ak-xvr3108-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/gibridnye-registratory/rvi-1hdr2081l-videoregistrator/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/videoregistratory_1/zhestkie-diski/zhyestkiy-disk-1-tb-wd-original-wd10purz-video-purple-64mb-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/aksessuary/lenta-khomutnaya-otsinkovannaya-30m-9mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/aksessuary/zamok-khomutnoy-lenty-9mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/nakleyki-mulyazhi/nakleyka-vedetsya-videonablyudenie-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/nakleyki-mulyazhi/nakleyka-vedetsya-videonablyudenie-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/patchkord-stp-5e-1-8m-belyy-bp002-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-tv-gnezdo-rca-va313/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-rca-gnezdo-rca-metal-va328-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-tv-gnezdo-tv-va234-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-tv-gnezdo-tv-va311-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-tv-shteker-tv-va233-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-hdmi-2-gnezda-hdmi-provod-gold-rexant-17-6832/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/usb-kabel-10-v-1-microusb-miniusb-30-pin-lg-chocolate-samsung-sonyericsson-dc-3-5-dc-4-0-nokia-18-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-gnezdo-3-5mm-stereo-gnezdo-3-5mm-stereo-rexant-14-0203/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-bnc-gnezdo-f-rexant-05-3201-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/perekhodniki-shnury/perekhodnik-shteker-vga-2-gnezda-vga-provod-seryy-rexant-17-6834/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-pod-vint-s-kolpachkom-proconnect-05-3071-4-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-s-klemmnoy-kolodkoy-proconnect-05-3076-4-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-shteker-tyulpan-krasnyy-14-0403-100-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-gnezdo-na-korpus-tc5031-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-shteker-tv-bez-payki-belyy-oreshek-va220-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razem-shteker-pod-payku-rg-59-va250-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-gnezdo-pod-obzhim-rg-58-va253-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-gnezdo-chernyy-gold-s-pruzhinoy-va379-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-shteker-2-1kh5-5kh10mm-s-provodom-20-sm-rexant-14-0313-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-shteker-2-1kh5-5kh10mm-s-klemmnoy-kolodkoy-rexant-14-0314-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razem-shteker-pod-payku-01-014-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-gnezdo-metall-gold-va387-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-gnezdo-metall-gold-s-pruzhinoy-va373-377/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/rca-razyem-shteker-tyulpan-zheltyy-va370-rca-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-shteker-tv-bez-payki-belyy-uglovoy-va226-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-f-tipa-pod-kabel-rg-6-net-on-nakruchivayushchiysya-10-0211/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-f-tipa-pod-kabel-rg-6-net-on-pod-obzhim-10-0212/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razem-gnezdo-s-klemmnoy-kolodkoy-rexant-05-3081-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-gnezdo-2-1kh5-5-s-klemmnoy-kolodkoy-rexant-14-0315-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-f-razem-rg-59-rexant-05-4002-100-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-shteker-tv-nikel-c-pruzhinoy-proconnect-05-2011-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-s-klemmnoy-kolodkoy-rexant-05-3076-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/razem-pitaniya-shteker-2-1kh5-5kh10mm-s-klemmnoy-kolodkoy-adapter-hf-2-pina/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-razyem-shteker-s-klemmnoy-kolodkoy-pod-vint-ts-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/gnezdo-avtoprikurivatelya-rexant-16-0211-/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/perekhodnik-gnezdo-rca-gnezdo-rca-gold-va328/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/dopolnitelnoe-oborudovanie_4/razemy/bnc-f-bnc-f-bnc-i-konnektor-hyperline-ad-mama-mama/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/videonablyudenie/peredacha-signala/preobrazovateli/vh01-preobrazovatel-vga-audio-v-hdmi-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/audiodomofoniya/bvd-403a-blok-vyzova/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/analogovaya-domofoniya/videomonitory_1/lira-monitor-videodomofona/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/vizit-ktm600r-kontroller-klyuchey-rf/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/fe-gr001-rele-otkrytiya-vorot-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/rd-4r-schityvatel-klyuchey-vizit-rf2/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/domofoniya-i-peregovornye-ustroystva/dopolnitelnoe-oborudovanie_5/bk-401-blok-kommutatsii-domofona/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220-din-blok-pitaniya-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220-blok-pitaniya-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-2420g-blok-pitaniya-24v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1230-blok-pitaniya-12v-3a/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/mollusk-vr-12-1-blok-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220er-blok-pitaniya-12v-2a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1230er-blok-pitaniya-12v-3a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1220ev-blok-pitaniya-12v-2a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-1280g-blok-pitaniya-12v-8a/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ivep-2410g-blok-pitaniya-24v-1a/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ad-1250v-blok-pitaniya-12v-0-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/dsa-12-ca-12-blok-pitaniya-12v-1a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/bloki-pitaniya/ps2-cs1-blok-pitaniya-dlya-domofonov-eltis/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-12-3-0-din-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-b-skat-ibp-12-2-7-ibp-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-d-skat-ibp-12-2-2kh7-ibp-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-i7-isp-5000-skat-ibp-12-5-2kh40-ibp-12v-5a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-skat-ibp-12-5-2kh7-ibp-12-v-5a-/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-2400-skat-ibp-24-3-2x12-ibp-24v-3a/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-12-6-0-din-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-d-isp-2-skat-ibp-12-5-2kh17-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-bespereboynogo-pitaniya/skat-1200-i7-isp-1-skat-ibp-12-4-2kh7-ibp-12v-4a/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-pitaniya-poe/ppk-11-komplekt-inzhektor-splitter-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/istochniki-pitaniya/istochniki-pitaniya-poe/stl-01p-poe-inzhektor-ieee-802-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-10kh7-elekor-iek-200m/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-degross-bi-plast-ostatki-4m/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-elekor-iek-120m/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-16kh16-elekor-iek-84m/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh16-belyy-2-y-zamok-v-p-e-80m-up-promrukav-pr-0625161/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh16-elekor-iek-50m/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh16-elekor-iek-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh25-degross-bi-plast-ostatki-2-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh25-belyy-2-y-zamok-v-p-e-30m-up-promrukav-pr-0540251/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh40-belyy-2-y-zamok-v-p-e-60m-up-promrukav-pr-0640401/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-60kh40-belyy-2-y-zamok-v-p-e-40m-up-promrukav-pr-0560401/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-60kh60-elekor-iek-12m/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-100-40-vnutrenniy-ugol-elekor-30-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-16-16-vnutrenniy-ugol-elekor-300-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-16-16-zaglushka-elekor-550-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-100-40-povorot-90-gr-elekor-16-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-16-16-povorot-90-gr-elekor-350-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-25-16-vnutrenniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-40-25-vnutrenniy-ugol-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-40-25-zaglushka-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-40-25-povorot-90-gr-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-40-25-t-obraznyy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-100kh40-belyy-2-y-zamok-v-p-e-24m-up-promrukav-pr-0510041/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-100kh60-belyy-2-y-zamok-v-p-e-16m-up-promrukav-pr-0610061/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-25kh25-belyy-2-y-zamok-v-p-e-48m-up-promrukav-pr-0625251/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh16-belyy-2-y-zamok-v-p-e-56m-up-promrukav-pr-0325206/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-80kh60-belyy-2-y-zamok-v-p-e-18m-up-promrukav-pr-0580601/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-16-16-vnutrenniy-ugol-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-20-10-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-40-25-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-40-16-povorot-90-gr-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-15-10-t-obraznyy-ugol-elekor-4sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-20-10-t-obraznyy-ugol-elekor-4sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-25-16-t-obraznyy-ugol-elekor-4sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-60-40-zaglushka-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmp-16-16-povorot-90-gr-elekor-4-sht-up-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-ecoline-iek-120m/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-16kh16-ecoline-iek-84m/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-40kh16-ecoline-iek-30m/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmz-15-10-zaglushka-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-60-40-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-40-16-vneshniy-ugol-elekor-4-sht-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmv-40-16-vnutrenniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmt-40-16-t-obraznyy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kms-25-16-soedinitel-na-styk-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kmn-15-10-vneshniy-ugol-elekor-4-sht-up-/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/t-obraznyy-ugol-25kh16-4-sht-komp-promrukav-pr08-2830/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/zaglushka-40kh25-4-sht-komp-promrukav-pr08-2857/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vneshniy-ugol-40kh25-4-sht-komp-promrukav-pr08-2809/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vneshniy-ugol-25kh16-4-sht-komp-promrukav-pr08-2806/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vnutrenniy-ugol-25kh16-4-sht-komp-promrukav-pr08-2818/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/povorot-na-90-gradusov-25kh16-4-sht-komp-promrukav-pr08-2842/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/vnutrenniy-ugol-40kh25-4-sht-komp-promrukav-pr08-2821/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/povorot-na-90-gradusov-40kh25-4-sht-komp-promrukav-pr08-2845/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/soedinitel-na-styk-40kh25-4-sht-komp-promrukav-pr08-2869/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/t-obraznyy-ugol-40kh25-4-sht-komp-promrukav-pr08-2833/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/soedinitel-na-styk-25kh16-4-sht-komp-promrukav-pr08-2866/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/zaglushka-25kh16-4-sht-komp-promrukav-pr08-2854/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-12kh12-belyy-2-y-zamok-v-p-e-242m-up-promrukav-pr-0325200/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/kabel-kanal/kabel-kanal-60kh40-belyy-2-y-zamok-v-p-e-18m-up-promrukav-pr03-0055/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-polistirol-seraya-d20-100-sht-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-polistirol-seraya-d40-15-sht-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-krepezh-dlya-trub-25-mm-rosdyubel-250-sht-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-16-mm-ge50140-c-zashchelkoy-seraya-ral-7035-100-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-20-mm-ge50141-c-zashchelkoy-seraya-ral-7035-100-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-32-mm-ge50143-c-zashchelkoy-seraya-ral-7035-40-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-25-mm-ge50142-c-zashchelkoy-seraya-ral-7035-90-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-derzhatel-dlya-trub-40-mm-ge50144-c-zashchelkoy-seraya-ral-7035-30-300/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/klipsa-krepezh-dlya-trub-12-mm-rosdyubel-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-dlya-pryamogo-montazha-seraya-v-p-e-d20-mm-100sht-900sht-up-kor-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/klipsy-i-krepezh/krepezh-klipsa-dlya-trub-dlya-pryamogo-montazha-seraya-v-p-e-d25-mm-100sht-700sht-up-kor-promrukav/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/metallorukav/metallorukav-v-pvkh-izolyatsii-r3-tsp-ng-25-50m-up-promrukav-pr-08253/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/metallorukav/metallorukav-v-pvkh-izolyatsii-r3-tsp-ng-32-25m-up-promrukav-pr-08323/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-legkaya-350n-seraya-s-zondom-d32-25-m-promrukav-pr-013231/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-legkaya-350n-seraya-s-zondom-d25-50-m-promrukav-pr-012531/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/truba-zhestkaya-pvkh-3-kh-metrovaya-legkaya-atmosferostoykaya-d20-150m-up-promrukav-pr-01420/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/gofrotruba-pvkh-seraya-s-zondom-d25-50-m-stroitel-pr-032550/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelenesushchie-sistemy/truby-dlya-provodki-i-aksessuary/truba-zhestkaya-pvkh-belaya-3-kh-metrovaya-d32-mm-90-m-up-promrukav-pr05-0017/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-lan/f-utp-cat5e-4kh2kh0-52-pvc-pe-tr-parlan-kabel-parnoy-skrutki-ulichnyy-na-trosu-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-12kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-16kh0-4-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/kabeli-dlya-sistem-okhrannoy-signalizatsii/kspv-20kh0-5-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-1kh2kh1-0-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-2kh2kh0-75-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpseng-a-frhf-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frhf/kpsng-a-frhf-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/ksrvng-a-frls-4kh0-5-mm-0-2-mm2-kabel-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/kpsng-a-frls-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/kpsng-a-frls-2x2x0-75-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls/kpkevng-a-frls-1x2x0-2-mm2-kabel-spkb-tekhno/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh1-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-dlya-ops-i-soue/ng-a-frls-ltx/kpsng-a-frlsltx-1kh2kh2-5-mm2-kabel-ente-g-orel/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabeli-i-provoda-silovye/shvvp-2kh0-5-shnur-soedinitelnyy-paritet/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabel-akusticheskiy/shnur-stereo-3-5mm-gnezdo-3-5mm-shteker-3-m-va147-148/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/kabelnaya-produktsiya/kabel-akusticheskiy/shnur-stereo-6-35mm-gnezdo-6-35mm-shteker-3-m-va178-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/instrumenty/krug-otreznoy-230kh2-5kh22-po-kamnyu-luga/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/instrumenty/krug-otreznoy-230kh2-5kh22-po-metallu-luga/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ge44101-01-shchitok-dlya-avtovyklyuchateley-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ge44102-01-shchitok-dlya-avtovyklyuchateley-35/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krtn-10-korobka-raspredelitelnaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krtp-15kh2-korobka-raspredelitelnaya-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/km-o-8k-ip41-korobka-montazhnaya-ognestoykaya-72kh72kh36-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/kk-8-korobka-kommutatsionnaya-stl-omsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/ks-4-korobka-kommutatsionnaya-stl-omsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/uk-2p-korobka-kommutatsionnaya-stl-omsk/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krtp-10-korobka-kommutatsionnaya-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-ognestoykaya-40-0450-fr1-5-4-e15-e120-75kh75kh30mm-dlya-kabel-kanala-promrukav-40-0450-fr1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-80kh80kh40-raspredelitelnaya-60-0210-9005-dlya-pryamogo-montazha-dvukhkomponentnaya-bezgalog/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-70kh70kh40-raspredelitelnaya-60-0200-dlya-pryamogo-montazha-dvukhkomponentnaya-bezgalogennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-70kh70kh40-raspredelitelnaya-60-0200-9005-dlya-pryamogo-montazha-dvukhkomponentnaya-bezgalog/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-85kh85kh45-universalnaya-40-0460-dlya-kabel-kanala-bezgalogennaya-hf-152sht-kor-promrukav-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-75kh75kh30-universalnaya-40-0450-dlya-kabel-kanala-bezgalogennaya-hf-90sht-kor-promrukav-40-/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/korobka-68kh45-ustanovochnaya-gsk-80-0600-bezgalogennaya-hf-200sht-kor-promrukav-80-0600/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/korobki-kommutatsionnye/krn-4-1-korobka-kommutatsionnaya-700-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-u-12kh71b-250-sht-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-u-5kh32b-1000-sht-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-u-8kh72b-500-sht-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/zazhim-dlya-trosa-kanatov-m3-din741/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-11-0-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-4-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-8-5-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-heller-hss-din-338-9-0-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-hss-g-din-338-4-8x86-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/sverlo-po-metallu-hss-g-din-338-9-0x125-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh200-mm-100-sht-s-metallicheskim-zamkom-belyye/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhka-khomut-4-7kh300-mm-100-sht-s-metallicheskim-zamkom-belye/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/khomut-fr-pr-60-100sht-5000sht-up-kor-promrukav-pr08-3828/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/khomut-fr-pr-25-100sht-5000sht-up-kor-promrukav-pr08-3659/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/skoba-metallicheskaya-dvukhlapkovaya-smd-8-9-dlya-trub-8-mm-100-sht-up-promrukav-pr08-2542/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/koush-4mm-100sht-up-pr08-3895/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/derzhatel-kabelya-dvustoronniy-dlya-pryamogo-montazha-chernyy-20sht-120sht-up-kor-promrukav-pr13-038/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/derzhatel-kabelya-odnostoronniy-dlya-pryamogo-montazha-chernyy-20sht-240sht-up-kor-promrukav-pr13-03/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-stalnye-sks-304-4-6kh100-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-stalnye-sks-304-4-6kh150-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh200-chernye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh250-chernye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh250-belye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh200-belye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh150-belye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/styazhki-neylonovye-kss-nord-3kh150-chernye-morozostoykie-100sht-up-fortisflex/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/vint-s-polutsil-gol-m4kh12-din967-pr08-3734/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-metallicheskiy-universalnyy-5kh30-100-sht-up-promrukav-pr08-3481/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/zazhim-trosa-dvoynoy-d4mm-duplex-100sht-up-promrukav-pr08-3889/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/zaklepka-rezbovaya-stalnaya-otsinkovannaya-tsilindr-m4kh0-7kh11-6-100-sht-up-promrukav-pr08-4989/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/rym-gayka-m10-1238/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-raspornyy-kew-dsd-8-40-/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/anker-zabivnoy-m8/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-12kh70-s-bortom-neylon-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-14-70-neylon-3330/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-fasadnyy-tsx-s-10kh160-s-shestitigrannoy-golovkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/krepezhnye-materialy/dyubel-tip-k-usilennyy-6-40-1000sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/zazhim-krokodil-100a-105mm-rexant-16-0019-1-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/klemma-na-kronu-rexant-14-0322-100-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/klemma-mnogorazovaya-smk-222-412-50-sht-soedinitelnaya-2-kh-provodnaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/montazhnoe-oborudovanie/ustroystva-soedinitelnye/klemma-mnogorazovaya-smk-222-413-50-sht-soedinitelnaya-3-kh-provodnaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/vzryvozashchishchennoe-oborudovanie_1/dopolnitelnoe-oborudovanie_7/kvm-15-12-m-g1-2-kabelnyy-vvod/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/vzryvozashchishchennoe-oborudovanie_1/izveshchateli-plameni/spektron-804-exm-m-izveshchatel-plameni/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/aksessuary_1/ubl-1110-kronshteyn-universalnyy-dlya-montazha-izveshchateley/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/aksessuary_1/ubl-1112-kronshteyn-universalnyy-dlya-montazha-izveshchateley/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/aksessuary_1/kronshteyn-dlya-ik-datchika-kr-1-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-29-estet-seyf-nstk-425119-015-izveshchatel-magnitokontaktnyy-nakladnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-magnitokontaktnye/io-102-20b2p-3-izveshchatel-magnitokontaktnyy-plastikovyy-korpus-vyvody-v-zashchitnom-rukave-iz-meta/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/izveshchateli-utechki-vody/astra-361-izveshchatel-utechki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/kombinirovannye-izveshchateli/patrol-801-pet-izveshchatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/optiko-elektronnye-izveshchateli-datchiki-dvizheniya/astra-5-isp-b-ik-izveshchatel-shtora/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-okhrannye/optiko-elektronnye-izveshchateli-datchiki-dvizheniya/patrol-203-pet-ik-izveshchatel-84/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ip-212-63-danko-izveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ip-212-63m-danko-2-izveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-dymovye/ipdl-d-ii-4p-izveshchatel-dymovoy-lineynyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-plameni/spektron-201-izveshchatel-plameni-v-komplekte-s-k-04/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-plameni/k-01-kronshteyn-dlya-pulsar-1-01-bez-nds/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/ipr-513-10-izveshchatel-pozharnyy-ruchnoy-20-spets-tsena-diler-ot-20-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/ip-535-8-a-izveshchatel-ruchnoy-pozharnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-ruchnye/ip-535-26-sever-6-12mm-atfe-425211-001-izveshchatel-pozharnyy-ruchnoy-novyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-103-5-1-a3-teplovoy-izveshchatel-250_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-114-5-a2-62-teplovoy-izveshchatel-180/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/izveshchateli-pozharnye/izveshchateli-pozharnye-teplovye/ip-103-5-4-a3-teplovoy-izveshchatel-50_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/io-40920-2-r3-izveshchatel-obemnyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/mkd-2-r3-modul-kontrolya-dostupa/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/rm-1-r3-releynyy-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ivepr-12-5-rs-r3-2kh12-br-k2-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ivepr-12-5-rs-r3-2kh17-br-k4-ibp-12v-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/ivepr-12-2-rs-r3-2kh12-br-k2-ibp-12v-2a/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/adresnaya-sistema-rubezh/kronshteyn-universalnyy-dlya-io-40920-2-io-30920-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/mirazh-tk-01-transkoder-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/mirazh-stels/mirazh-ukp-01-ustroystvo-kontrolya-pitaniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/rip-12-isp-03-rip-12-1-7m2-12v-1-3a-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/rip-24-isp-01-rip-24-3-7m4-24v-3a-istochnik-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-proxy-n-schityvatel-proksimiti-karty-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ar1-isp-01-rasshiritel-adresnyy-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ik-bolid-kronshteyn-isp-01-02-03-/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-stik-izveshchatel-kombinirovannyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/briz-isp-03-blok-razvetvitelno-izoliruyushchiy-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/dip-34a-04-izveshchatel-dymovoy-adresnyy-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-ik-izveshchatel-okhrannyy-obemnyy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-ip-izveshchatel-pozharnyy-teplovoy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-rm-isp-01-modul-releynyy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-sirena-opoveshchatel-svetozvukovoy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-smk-izveshchatel-okhrannyy-magnitokontaktnyy-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-dz-datchik-zatopleniya-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/mk-3-montazhnyy-komplekt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/udp-513-3am-isp-01-ustroystvo-du-dlya-podachi-avariynykh-signalov/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-kdl-s-blok-rasshireniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/shps-12-isp-11-shkaf/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-sp4-24-isp-01-adresnyy-blok-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-ost-isp-08-opoveshchatel-svetovoy-adresnyy-strelka-vpravo/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000r-ost-isp-01-opoveshchatel-svetovoy-radiokanalnyy-vykhod/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/vuos-31-ustroystvo-vynosnoe-opticheskoy-signalizatsii-dlya-dip-31/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/ipr-513-3m-ip67-izveshchatel-pozharnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/s2000-smk-isp-07-izveshchatel-magnitokontaktnyy-adresnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/proxy-6-usb-w-schityvatel-beskontaktnyy-nastolnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/proxy-6ehu-b-schityvatel-beskontaktnyy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/proxy-6ehu-w-schityvatel-beskontaktnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/integrirovannye-sistemy/orion-npo-bolid/shkp-10rs-m-shkaf-kontrolno-puskovoy-defekt-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/moduli-pozharotusheniya/mpp-n-3-i-ge-u2-modul-pozharotusheniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-12-zm-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-12-zm1-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-24-zm-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mayak-24-zm2-zvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/mars-24-zp-opoveshchatel-zvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/g-12-m-opoveshchatel-zvukovoy-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/g-24-opoveshchatel-zvukovoy-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/zvukovye-opoveshchateli/svirel-12b-opoveshchatel-zvukovoy-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetovye-opoveshchateli/mayak-12-st-svetovoy-opoveshchatel-krasnyy-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/astra-10-isp-3-svetozvukovoy-opoveshchatel-12v/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/mayak-24-kpm-svetozvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/mayak-220-k-opoveshchatel-kombinirovannyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/svetozvukovye-opoveshchateli/mayak-24-kp-svetozvukovoy-opoveshchatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/opoveshchateli_1/ustroystva-kontrolya-shleyfa/ivs-1-izveshchatel-vynosnoy-svetovoy-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/astra-712-1-priemno-kontrolnyy-pribor-1-shleyf/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/1-3-shleyfa/vers-2-gsm-pribor-priemno-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/bvi-4-shs-blok-vynosnykh-indikatorov-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-1-0-kom-/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-4-7-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-mlt-0-25-1-8-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-mlt-0-25-8-2-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-5-6-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-cf-0-25-2-0-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-mlt-0-25-10-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/priemo-kontrolnye-pribory/dopolnitelnoe-oborudovanie_8/rezistor-mlt-0-25-2-2-kom/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/altonika/rr-701t-radioknopka/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-421-isp-rk-signalizator-dymovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-5121-ik-passivnyy-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-5131-isp-a-ik-passivnyy-rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-7-isp-a-ik-izveshchatel-potolochnyy-do-3-6-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-814-pult-kontrolya-i-upravleniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-821-modul-silovykh-rele-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-r-rpu-radiopriemnoe-ustroystvo/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/linza-luch-dlya-astra-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/modul-astra-mip-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-z-8145-pult-upravleniya-radiokanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/modul-astra-rs-485/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/astra-3531-lit-1-datchik-polozheniya-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/radiokanalnye-sistemy-okhrany/astra/modul-astra-mr/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/skat-lt-301300-led-li-ion-lampa-avariynogo-osveshcheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetilniki-avariynogo-osveshcheniya/skat-lt-2360-led-li-ion-lampa-avariynogo-osveshcheniya-alyuminievyy-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/dvukhstoronnie-tablo/lyuks-24-d-avtomatika-otklyuchena-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/dvukhstoronnie-tablo/m-2-24-strelka-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-vykhod-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-gaz-ne-vkhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-gaz-ukhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-24-k-sn-poroshok-ukhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-aerozol-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/kombinirovannye-opoveshchateli/lyuks-12-k-strelka-vpravo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-avtomatika-otklyuchena-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-poroshok-ukhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-avtomatika-otklyuchena-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-poroshok-ne-vkhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-poroshok-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-strelka-vlevo-60-/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-12v-strelka-vpravo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-avtomatika-otklyuchena-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-poroshok-ne-vkhodi-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-12-poroshok-ukhodi-svetovoe-tablo-ploskoe-kristall-tl-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-avtomatika-vklyuchena-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-avtomatika-otklyuchena-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-vykhod-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-poroshok-ne-vkhodi-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-poroshok-ukhodi-svetovoe-tablo-ploskoe-kristall-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-gaz-ne-vkhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-strelka-vlevo-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-strelka-vpravo-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-sn-gaz-ne-vkhodi-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-poroshok-ne-vkhodi-svetovoe-tablo-polusfericheskoe-lux-nbo-tl-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-ms-pozhar-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-220-vykhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-poroshok-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/topaz-12-avtomatika-vklyuchena-svetovoe-tablo-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/topaz-12-avtomatika-otklyuchena-svetovoe-tablo-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/topaz-12-gaz-ne-vkhodi-svetovoe-tablo-ostatki/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-vykhod-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-avtomatika-otklyuchena-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-strelka-vlevo-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-24-strelka-vpravo-svetovoe-tablo-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-12-strelka-vlevo-svetovoe-tablo-staraya-tsena-/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-12-strelka-vpravo-svetovoe-tablo-staraya-tsena-/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/t-12-strelka-vpravo-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/t-24-vykhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-zapasnyy-vykhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-poroshok-ne-vkhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-strelka-vlevo-tablo-svetovoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/molniya-24v-strelka-vpravo/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/m-220-vkhod-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-12-otkryto-svetovoe-tablo-polusfericheskoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/kristall-24-pozhar-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/svetovye-tablo_1/odnostoronnie-tablo/lyuks-24-pozhar-ukhodi-svetovoe-tablo/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/trevozhnye-knopki/astra-321m-knopka-trevozhnaya-razblokirovka-vstroennym-tolkatelem-na-tortse/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/trevozhnye-knopki/io-101-50-kns-1-trevozhnaya-knopka-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/shchitki-i-shkafy-ops/zashchitnyy-kozhukh-dlya-ipr-zk-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/shchitki-i-shkafy-ops/zashchitnyy-kozhukh-dlya-dymovykh-izveshchateley-i-sveto-zvukovykh-opoveshchateley-zk-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/okhranno-pozharnaya-signalizatsiya-ops/shchitki-i-shkafy-ops/zashchitnyy-kozhukh-dlya-svetovogo-tablo-zk-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/avtomatika/zt5-blok-upravleniya-utsenka-narushen-tovarnyy-vid/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/avtomatika/privod-roller-genius-casali-italiya-privod-dlya-raspashnykh-vorot-elektromekhanicheskiy-podzemnoy-us/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/videokamery_3/sk-2146xaip-so-c-cs-tsvetnaya-videokamera-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/videokamery_3/zc25-pr4-25x-zoomcam-videokamera-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/videokamery_3/ctcc-4120ex-tsvetnaya-videokamera-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/peredacha-signala_1/cd102-raspredelitel-videosignala-sts/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/videonablyudenie_1/peredacha-signala_1/cd1664-raspredelitel-videosignala-s-vystavki/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/ops/datchiki-okhrannye/gx-25-akusticheskiy-izveshchatel-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/ops/datchiki-okhrannye/ligard-kombi-izveshch-okhrannyy-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/rasprodazha/skud/perco-c-03g-blue-kryshka-dlya-turniketa-utsenka/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/setevoe-oborudovanie/kommutatory/kommutator-st-es51-/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/setevoe-oborudovanie/kommutatory/kommutator-st-es81-versiya-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/m-20-stelberry-mikrofon-aktivnyy-s-regulirovkoy-chuvstvitelnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/m-30-stelberry-mikrofon-aktivnyy-s-aru-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/m-60-stelberry-mikrofon-aktivnyy-mems-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-audioregistratsii/mikrofony_1/shorokh-9-mikrofon-s-aru/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/fe-2369-zamok-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/fe-2370-zamok-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l180-ugolok-dlya-krepleniya-zamka-fe-l180-aktiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l280-ugolok-dlya-krepleniya-zamka-fe-l280/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-ml-100k-elektromagnitnyy-s-plankoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-300-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-400-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-300-elektromagnitnyy-belyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-400-elektromagnitnyy-korichnevyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-400-elektromagnitnyy-seryy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-polis-11-01-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/fe-2369-i-zamok-elektromekhanicheskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l500w-ugolok-dlya-krepleniya-zamka-fe-l500w/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-ml-180k-elektromagnitnyy-s-ugolkom-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-500-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-500-elektromagnitnyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-500-elektromagnitnyy-belyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-500-elektromagnitnyy-korichnevyy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/l500-ugolok-dlya-krepleniya-zamka-fe-l500/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-200-elektromagnitnyy-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-200-elektromagnitnyy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-200-elektromagnitnyy-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-sprut-lock-296ma-elektromagnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m1-300-elektromagnitnyy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/z-495-eht-elektronnyy-zamok-dlya-mebeli/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-tm-eml-f-180-elektromagnitnyy-montazhnaya-planka-i-l-obraznoe-kreplenie-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-tm-eml-f-280-elektromagnitnyy-montazhnaya-planka-i-l-obraznoe-kreplenie-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-tm-eml-f-350-elektromagnitnyy-montazhnaya-planka-i-l-obraznoe-kreplenie-v-komplekte/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-skat-ac-181mas-l-lock-elektromagnitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zamki/zamok-m2-300-elektromagnitnyy-seryy-s-otsekom/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-es01-elektrozashchelka-nz/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-fs-korotkaya-planka-dlya-at-es01/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-fl-dlinnaya-planka-dlya-at-es01/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-es02-elektrozashchelka-no/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/zashchelki/at-fs02-planka-dlya-at-es02/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/brelok-rfid-seriya-e-marin-perezapisyvaemyy-5577-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/il-20mb-braslet-mifare-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/klyuchi-karty-breloki/il-20mr-braslet-mifare-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/knopki-vykhoda/knopka-vykhoda-tsiklop-ik-med/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kodovye-paneli/polis-51-nakladnaya-kodovaya-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kodovye-paneli/polis-153-nakladnaya-kodovaya-panel/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kontrollery/avtonomnye-kontrollery/matrix-ii-mod-e-k-matrix-ii-mod-k-kontroller-schityvatel-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/kontrollery/setevye-kontrollery/matrix-ii-mod-e-k-net-setevoy-kontroller-seryy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/litsenzionnyy-klyuch-po-vgl-patrul-bez-nds/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-besprovodnaya-avtonomnaya-kontrolnaya-rfid-metka-mifare-plus-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-identifikator-dlya-personalizatsii-v-sisteme-/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-besprovodnaya-avtonomnaya-kontrolnaya-rfid-metka-mifare-plus-biryuzovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/sistemy-kontrolya-sotrudnikov-okhrany/vgl-patrul-4-dopolnitelnyy-firmennyy-chekhol-dlya-schityvayushchego-ustroystva-su-/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/matrix-iii-mod-e-h-schityvatel-e-marin-hid-svetlyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/matrix-iii-mod-e-h-schityvatel-e-marin-hid-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/z-2-mod-mf-i-schityvatel-mifare-temnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/schityvateli_1/perco-ir15-9-schityvatel-kontrolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/dopolnitelnoe-oborudovanie_12/perco-as-01-planki-standartnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/dopolnitelnoe-oborudovanie_12/perco-as-04-planki-standartnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-01-dvukhstoronnyaya-stoyka-s-kryshkoy-180-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-14-stoyka-s-otverstiem-s-kryshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-15-stoyka-s-otverstiem-s-kryshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-2-16-stoyka-s-otverstiem-s-kryshkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-0-11-patrubok-povorotnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-1-00-poruchen-dlinoy-925-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/perco-bh02-1-16-stvorka-povorotnaya-1m/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/asp-d32-1470-poruchen-ograzhdeniya-dlinoy-1470-mm-nerzhaveyushchaya-shlifovannaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-kontrolya-i-upravleniya-dostupom-skud/turnikety/ograzhdeniya/asp-d50-8-05-lt-stoyka-s-otverstiem-dlya-fiksatora-stvorki-polirovannaya-nerzhaveyushchaya-stal-aisi/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/hp-01t-rupornyy-gromkogovoritel-10-5-vt-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/wp-06t-nastennyy-gromkogovoritel-6-3-1-5-vt-shirokopolosnyy-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/mp-30t-shirokopolosnyy-rupornyy-gromkogovoritel-30-15-7-5-vt-i-8-om-ip-44/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/ws-06t-nastennyy-gromkogovoritel-6-3-1-5-0-75-vt-metallicheskiy-vandalozashchishchennyy-roxton/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/akusticheskie-sistemy/lbc3090-31-gromkogovoritel-potolochnyy-6w-100v/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/rokot/as-4-2-akusticheskaya-sistema/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-3-4-om-modul-akusticheskiy-15-/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-3-8-om-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-tl-100-1-3vt-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/s-tl-100-1-3vt-isp-2-modul-akusticheskiy-12-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-3-l-4-om-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-k-120m-s-vneshnim-mikrofonom-pribor-upravleniya-rechevymi-opoveshchatelyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-m-rechevoy-opoveshchatel-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-tl-100-3-5vt-modul-akusticheskiy-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-t-100-3-5vt-modul-akusticheskiy-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-u-rechevoy-opoveshchatel-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/rechevoe-opoveshchenie-ops/sonata/sonata-kld-pribor-upravleniya-opoveshcheniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/sistemy-opoveshcheniya/usiliteli/pam-sdm-modul/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/avt-vykl-va47-29-2r-6a-4-5ka-kh-ka-s-iek-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/telefonnaya-rozetka-2-6p-4c-rexant-03-0002-50-staraya-tsena/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/setevoy-filtr-ippon-bk232-chyernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://a383.ru/catalog/elektrooborudovanie/elektroustanovochnoe-oborudovanie/setevoy-filtr-ippon-bk232-belyy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E954"/>
+  <dimension ref="A1:E862"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B954" sqref="B954"/>
+      <selection activeCell="B862" sqref="B862"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="44" customWidth="true" style="0"/>
     <col min="3" max="3" width="44" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="1" t="s">
@@ -7161,648 +6249,648 @@
       </c>
       <c r="C8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="0">
         <v>1500</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="0">
         <v>8500</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A10" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D10" s="0">
         <v>14500</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A11" s="5"/>
       <c r="B11" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
     </row>
     <row r="12" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A12" s="7"/>
       <c r="B12" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
     </row>
     <row r="13" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A13" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D13" s="0">
         <v>2993</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A14" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D14" s="0">
         <v>704</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A15" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="0">
         <v>372</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A16" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D16" s="0">
         <v>1738</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A17" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D17" s="0">
         <v>2624</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A18" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="0">
         <v>496.55</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A19" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="0">
         <v>2216.1</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A20" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="0">
         <v>149.88</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A21" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="0">
         <v>2317</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A22" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="0">
         <v>8785</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A23" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D23" s="0">
         <v>3196</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A24" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="0">
         <v>288</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A25" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D25" s="0">
         <v>1368</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A26" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D26" s="0">
         <v>830</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A27" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D27" s="0">
         <v>841</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A28" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D28" s="0">
         <v>471</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A29" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D29" s="0">
         <v>236</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A30" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D30" s="0">
         <v>188</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A31" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>67</v>
       </c>
       <c r="D31" s="0">
         <v>4286</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A32" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D32" s="0">
         <v>366</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A33" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D33" s="0">
         <v>980</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A34" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="0">
         <v>730</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A35" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D35" s="0">
         <v>817.3</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A36" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D36" s="0">
         <v>1533</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A37" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D37" s="0">
         <v>171</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A38" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D38" s="0">
         <v>149.88</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A39" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C39" s="0"/>
       <c r="D39" s="0">
-        <v>956.08</v>
+        <v>1044</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A40" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C40" s="0"/>
       <c r="D40" s="0">
-        <v>272.66</v>
+        <v>297.73</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A41" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C41" s="0"/>
       <c r="D41" s="0">
-        <v>175.28</v>
+        <v>191.4</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A42" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C42" s="0"/>
       <c r="D42" s="0">
-        <v>2504.4</v>
+        <v>2734.71</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A43" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C43" s="0"/>
       <c r="D43" s="0">
-        <v>5345.19</v>
+        <v>5836.76</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A44" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C44" s="0"/>
       <c r="D44" s="0">
-        <v>1124.28</v>
+        <v>1227.67</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A45" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C45" s="0"/>
       <c r="D45" s="0">
-        <v>862.24</v>
+        <v>941.54</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A46" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C46" s="0"/>
       <c r="D46" s="0">
-        <v>169.08</v>
+        <v>184.63</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A47" s="7"/>
       <c r="B47" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
     </row>
     <row r="48" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A48" s="7"/>
       <c r="B48" s="7" t="s">
         <v>100</v>
       </c>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
     </row>
     <row r="49" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A49" s="5"/>
       <c r="B49" s="5" t="s">
         <v>101</v>
       </c>
@@ -7834,51 +6922,51 @@
       </c>
       <c r="E51" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A52" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>108</v>
       </c>
       <c r="D52" s="0">
         <v>3350</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A53" s="7"/>
       <c r="B53" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C53" s="7"/>
       <c r="D53" s="7"/>
       <c r="E53" s="7"/>
     </row>
     <row r="54" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A54" s="7"/>
       <c r="B54" s="7" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="7"/>
       <c r="D54" s="7"/>
       <c r="E54" s="7"/>
     </row>
     <row r="55" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A55" s="7"/>
       <c r="B55" s="7" t="s">
         <v>110</v>
       </c>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>
       <c r="E55" s="7"/>
     </row>
     <row r="56" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A56" s="0" t="s">
@@ -7887,302 +6975,302 @@
       <c r="B56" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>113</v>
       </c>
       <c r="D56" s="0">
         <v>21870</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A57" s="5"/>
       <c r="B57" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C57" s="5"/>
       <c r="D57" s="5"/>
       <c r="E57" s="5"/>
     </row>
     <row r="58" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A58" s="7"/>
       <c r="B58" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
     </row>
     <row r="59" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A59" s="7"/>
       <c r="B59" s="7" t="s">
         <v>115</v>
       </c>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
     </row>
     <row r="60" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A60" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>118</v>
       </c>
       <c r="D60" s="0">
         <v>30900</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A61" s="7"/>
       <c r="B61" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C61" s="7"/>
       <c r="D61" s="7"/>
       <c r="E61" s="7"/>
     </row>
     <row r="62" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A62" s="5"/>
       <c r="B62" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C62" s="5"/>
       <c r="D62" s="5"/>
       <c r="E62" s="5"/>
     </row>
     <row r="63" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A63" s="0" t="s">
         <v>121</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>122</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>123</v>
       </c>
       <c r="D63" s="0">
         <v>12607.35</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A64" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>125</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>125</v>
       </c>
       <c r="D64" s="0">
         <v>20903.4</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A65" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>127</v>
       </c>
       <c r="D65" s="0">
         <v>1093.05</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A66" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>129</v>
       </c>
       <c r="D66" s="0">
         <v>9114</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A67" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D67" s="0">
         <v>1012.2</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A68" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>133</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>133</v>
       </c>
       <c r="D68" s="0">
         <v>5838</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A69" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>136</v>
       </c>
       <c r="D69" s="0">
         <v>10441.2</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A70" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>139</v>
       </c>
       <c r="D70" s="0">
         <v>10844.4</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="71" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A71" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>142</v>
       </c>
       <c r="D71" s="0">
         <v>509.25</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A72" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>144</v>
       </c>
       <c r="D72" s="0">
         <v>42751.8</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A73" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>146</v>
       </c>
       <c r="D73" s="0">
         <v>23471.7</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A74" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>148</v>
       </c>
       <c r="D74" s="0">
         <v>3840.9</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A75" s="5"/>
       <c r="B75" s="5" t="s">
         <v>149</v>
       </c>
       <c r="C75" s="5"/>
       <c r="D75" s="5"/>
       <c r="E75" s="5"/>
     </row>
     <row r="76" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A76" s="5"/>
       <c r="B76" s="5" t="s">
         <v>150</v>
       </c>
       <c r="C76" s="5"/>
       <c r="D76" s="5"/>
       <c r="E76" s="5"/>
     </row>
     <row r="77" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A77" s="7"/>
       <c r="B77" s="7" t="s">
         <v>151</v>
       </c>
@@ -8957,128 +8045,128 @@
       </c>
     </row>
     <row r="126" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A126" s="7"/>
       <c r="B126" s="7" t="s">
         <v>264</v>
       </c>
       <c r="C126" s="7"/>
       <c r="D126" s="7"/>
       <c r="E126" s="7"/>
     </row>
     <row r="127" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A127" s="0" t="s">
         <v>265</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>266</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>267</v>
       </c>
       <c r="D127" s="0">
         <v>70240</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="128" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A128" s="0" t="s">
         <v>268</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>270</v>
       </c>
       <c r="D128" s="0">
         <v>128800</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="129" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A129" s="0" t="s">
         <v>271</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>272</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>273</v>
       </c>
       <c r="D129" s="0">
         <v>50000</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="130" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A130" s="7"/>
       <c r="B130" s="7" t="s">
         <v>274</v>
       </c>
       <c r="C130" s="7"/>
       <c r="D130" s="7"/>
       <c r="E130" s="7"/>
     </row>
     <row r="131" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A131" s="0" t="s">
         <v>275</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>277</v>
       </c>
       <c r="D131" s="0">
         <v>7632</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A132" s="0" t="s">
         <v>278</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>280</v>
       </c>
       <c r="D132" s="0">
         <v>4502</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A133" s="0" t="s">
         <v>281</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>283</v>
       </c>
       <c r="D133" s="0">
         <v>5015</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A134" s="0" t="s">
         <v>284</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>285</v>
@@ -9109,12040 +8197,10478 @@
       </c>
       <c r="C136" s="4"/>
       <c r="D136" s="4"/>
       <c r="E136" s="4"/>
     </row>
     <row r="137" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A137" s="5"/>
       <c r="B137" s="5" t="s">
         <v>289</v>
       </c>
       <c r="C137" s="5"/>
       <c r="D137" s="5"/>
       <c r="E137" s="5"/>
     </row>
     <row r="138" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A138" s="0" t="s">
         <v>290</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>292</v>
       </c>
       <c r="D138" s="0">
-        <v>1914.03</v>
+        <v>212.18</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="139" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A139" s="0" t="s">
         <v>293</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>295</v>
       </c>
       <c r="D139" s="0">
-        <v>382.03</v>
+        <v>523.71</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="140" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A140" s="0" t="s">
         <v>296</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>298</v>
       </c>
       <c r="D140" s="0">
-        <v>195.28</v>
+        <v>110.3</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="141" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A141" s="0" t="s">
         <v>299</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>300</v>
       </c>
-      <c r="C141" s="0" t="s">
+      <c r="C141" s="0"/>
+      <c r="D141" s="0">
+        <v>200</v>
+      </c>
+      <c r="E141" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A142" s="5"/>
+      <c r="B142" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C142" s="5"/>
+      <c r="D142" s="5"/>
+      <c r="E142" s="5"/>
+    </row>
+    <row r="143" spans="1:5" outlineLevel="1">
+      <c r="A143" s="4"/>
+      <c r="B143" s="4" t="s">
         <v>301</v>
       </c>
-      <c r="D141" s="0">
-[...7 lines deleted...]
-      <c r="A142" s="0" t="s">
+      <c r="C143" s="4"/>
+      <c r="D143" s="4"/>
+      <c r="E143" s="4"/>
+    </row>
+    <row r="144" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A144" s="5"/>
+      <c r="B144" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="B142" s="6" t="s">
+      <c r="C144" s="5"/>
+      <c r="D144" s="5"/>
+      <c r="E144" s="5"/>
+    </row>
+    <row r="145" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A145" s="7"/>
+      <c r="B145" s="7" t="s">
         <v>303</v>
       </c>
-      <c r="C142" s="0" t="s">
+      <c r="C145" s="7"/>
+      <c r="D145" s="7"/>
+      <c r="E145" s="7"/>
+    </row>
+    <row r="146" spans="1:5" hidden="true" outlineLevel="4">
+      <c r="B146" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="D142" s="0">
-[...7 lines deleted...]
-      <c r="A143" s="0" t="s">
+    </row>
+    <row r="147" spans="1:5" hidden="true" outlineLevel="4">
+      <c r="B147" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="B143" s="6" t="s">
+    </row>
+    <row r="148" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A148" s="7"/>
+      <c r="B148" s="7" t="s">
         <v>306</v>
       </c>
-      <c r="C143" s="0" t="s">
+      <c r="C148" s="7"/>
+      <c r="D148" s="7"/>
+      <c r="E148" s="7"/>
+    </row>
+    <row r="149" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A149" s="7"/>
+      <c r="B149" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C149" s="7"/>
+      <c r="D149" s="7"/>
+      <c r="E149" s="7"/>
+    </row>
+    <row r="150" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A150" s="7"/>
+      <c r="B150" s="7" t="s">
         <v>307</v>
       </c>
-      <c r="D143" s="0">
-[...7 lines deleted...]
-      <c r="A144" s="0" t="s">
+      <c r="C150" s="7"/>
+      <c r="D150" s="7"/>
+      <c r="E150" s="7"/>
+    </row>
+    <row r="151" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A151" s="5"/>
+      <c r="B151" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="C151" s="5"/>
+      <c r="D151" s="5"/>
+      <c r="E151" s="5"/>
+    </row>
+    <row r="152" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A152" s="7"/>
+      <c r="B152" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="C152" s="7"/>
+      <c r="D152" s="7"/>
+      <c r="E152" s="7"/>
+    </row>
+    <row r="153" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A153" s="7"/>
+      <c r="B153" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="C153" s="7"/>
+      <c r="D153" s="7"/>
+      <c r="E153" s="7"/>
+    </row>
+    <row r="154" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A154" s="0" t="s">
         <v>308</v>
       </c>
-      <c r="B144" s="6" t="s">
+      <c r="B154" s="6" t="s">
         <v>309</v>
       </c>
-      <c r="C144" s="0" t="s">
+      <c r="C154" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="D144" s="0">
-[...7 lines deleted...]
-      <c r="A145" s="0" t="s">
+      <c r="D154" s="0">
+        <v>1600</v>
+      </c>
+      <c r="E154" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A155" s="5"/>
+      <c r="B155" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="B145" s="6" t="s">
-[...171 lines deleted...]
-      <c r="E156" s="5"/>
+      <c r="C155" s="5"/>
+      <c r="D155" s="5"/>
+      <c r="E155" s="5"/>
+    </row>
+    <row r="156" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A156" s="7"/>
+      <c r="B156" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="C156" s="7"/>
+      <c r="D156" s="7"/>
+      <c r="E156" s="7"/>
     </row>
     <row r="157" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A157" s="7"/>
       <c r="B157" s="7" t="s">
-        <v>339</v>
+        <v>312</v>
       </c>
       <c r="C157" s="7"/>
       <c r="D157" s="7"/>
       <c r="E157" s="7"/>
     </row>
-    <row r="158" spans="1:5" hidden="true" outlineLevel="4">
-[...7 lines deleted...]
-      </c>
+    <row r="158" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A158" s="7"/>
+      <c r="B158" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C158" s="7"/>
+      <c r="D158" s="7"/>
+      <c r="E158" s="7"/>
+    </row>
+    <row r="159" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A159" s="5"/>
+      <c r="B159" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="C159" s="5"/>
+      <c r="D159" s="5"/>
+      <c r="E159" s="5"/>
     </row>
     <row r="160" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A160" s="7"/>
       <c r="B160" s="7" t="s">
-        <v>342</v>
+        <v>313</v>
       </c>
       <c r="C160" s="7"/>
       <c r="D160" s="7"/>
       <c r="E160" s="7"/>
     </row>
     <row r="161" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A161" s="7"/>
       <c r="B161" s="7" t="s">
-        <v>151</v>
+        <v>314</v>
       </c>
       <c r="C161" s="7"/>
       <c r="D161" s="7"/>
       <c r="E161" s="7"/>
     </row>
     <row r="162" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A162" s="7"/>
       <c r="B162" s="7" t="s">
-        <v>343</v>
+        <v>315</v>
       </c>
       <c r="C162" s="7"/>
       <c r="D162" s="7"/>
       <c r="E162" s="7"/>
     </row>
-    <row r="163" spans="1:5" hidden="true" outlineLevel="2">
-[...6 lines deleted...]
-      <c r="E163" s="5"/>
+    <row r="163" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A163" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="B163" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="C163" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="D163" s="0">
+        <v>2168</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="164" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A164" s="7"/>
-[...5 lines deleted...]
-      <c r="E164" s="7"/>
+      <c r="A164" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="B164" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="C164" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="D164" s="0">
+        <v>2142</v>
+      </c>
+      <c r="E164" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="165" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A165" s="7"/>
-[...5 lines deleted...]
-      <c r="E165" s="7"/>
+      <c r="A165" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="B165" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="C165" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="D165" s="0">
+        <v>3119</v>
+      </c>
+      <c r="E165" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="166" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A166" s="0" t="s">
-        <v>344</v>
+        <v>325</v>
       </c>
       <c r="B166" s="6" t="s">
-        <v>345</v>
+        <v>326</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>346</v>
+        <v>327</v>
       </c>
       <c r="D166" s="0">
-        <v>2814</v>
+        <v>1850</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="167" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A167" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A167" s="7"/>
+      <c r="B167" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="C167" s="7"/>
+      <c r="D167" s="7"/>
+      <c r="E167" s="7"/>
     </row>
     <row r="168" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A168" s="0" t="s">
-        <v>350</v>
+        <v>329</v>
       </c>
       <c r="B168" s="6" t="s">
-        <v>351</v>
+        <v>330</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>352</v>
+        <v>331</v>
       </c>
       <c r="D168" s="0">
-        <v>1600</v>
+        <v>6206</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="169" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A169" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A169" s="7"/>
+      <c r="B169" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="C169" s="7"/>
+      <c r="D169" s="7"/>
+      <c r="E169" s="7"/>
     </row>
     <row r="170" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A170" s="5"/>
       <c r="B170" s="5" t="s">
-        <v>356</v>
+        <v>151</v>
       </c>
       <c r="C170" s="5"/>
       <c r="D170" s="5"/>
       <c r="E170" s="5"/>
     </row>
     <row r="171" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A171" s="7"/>
       <c r="B171" s="7" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="C171" s="7"/>
       <c r="D171" s="7"/>
       <c r="E171" s="7"/>
     </row>
     <row r="172" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A172" s="7"/>
-[...5 lines deleted...]
-      <c r="E172" s="7"/>
+      <c r="A172" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="B172" s="6" t="s">
+        <v>335</v>
+      </c>
+      <c r="C172" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="D172" s="0">
+        <v>557</v>
+      </c>
+      <c r="E172" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="173" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A173" s="7"/>
-[...14 lines deleted...]
-      <c r="E174" s="5"/>
+      <c r="A173" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="B173" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="C173" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="D173" s="0">
+        <v>18</v>
+      </c>
+      <c r="E173" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A174" s="7"/>
+      <c r="B174" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="C174" s="7"/>
+      <c r="D174" s="7"/>
+      <c r="E174" s="7"/>
     </row>
     <row r="175" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A175" s="7"/>
       <c r="B175" s="7" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="C175" s="7"/>
       <c r="D175" s="7"/>
       <c r="E175" s="7"/>
     </row>
     <row r="176" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A176" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A176" s="7"/>
+      <c r="B176" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="C176" s="7"/>
+      <c r="D176" s="7"/>
+      <c r="E176" s="7"/>
     </row>
     <row r="177" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A177" s="7"/>
       <c r="B177" s="7" t="s">
-        <v>362</v>
+        <v>343</v>
       </c>
       <c r="C177" s="7"/>
       <c r="D177" s="7"/>
       <c r="E177" s="7"/>
     </row>
     <row r="178" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A178" s="7"/>
-[...5 lines deleted...]
-      <c r="E178" s="7"/>
+      <c r="A178" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="B178" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="D178" s="0">
+        <v>50</v>
+      </c>
+      <c r="E178" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="179" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A179" s="0" t="s">
-        <v>364</v>
+        <v>347</v>
       </c>
       <c r="B179" s="6" t="s">
-        <v>365</v>
+        <v>348</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>366</v>
+        <v>346</v>
       </c>
       <c r="D179" s="0">
-        <v>2168</v>
+        <v>50</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="180" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A180" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A180" s="7"/>
+      <c r="B180" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="C180" s="7"/>
+      <c r="D180" s="7"/>
+      <c r="E180" s="7"/>
     </row>
     <row r="181" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A181" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A181" s="7"/>
+      <c r="B181" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="C181" s="7"/>
+      <c r="D181" s="7"/>
+      <c r="E181" s="7"/>
     </row>
     <row r="182" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A182" s="0" t="s">
-        <v>373</v>
+        <v>351</v>
       </c>
       <c r="B182" s="6" t="s">
-        <v>374</v>
+        <v>352</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>375</v>
+        <v>352</v>
       </c>
       <c r="D182" s="0">
-        <v>1850</v>
+        <v>20</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="183" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A183" s="7"/>
-[...5 lines deleted...]
-      <c r="E183" s="7"/>
+      <c r="A183" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="B183" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="D183" s="0">
+        <v>9</v>
+      </c>
+      <c r="E183" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="184" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A184" s="0" t="s">
-        <v>377</v>
+        <v>355</v>
       </c>
       <c r="B184" s="6" t="s">
-        <v>378</v>
+        <v>356</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>379</v>
+        <v>356</v>
       </c>
       <c r="D184" s="0">
-        <v>6206</v>
+        <v>4.5</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="185" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A185" s="7"/>
-[...14 lines deleted...]
-      <c r="E186" s="5"/>
+      <c r="A185" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="B185" s="6" t="s">
+        <v>358</v>
+      </c>
+      <c r="C185" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="D185" s="0">
+        <v>11</v>
+      </c>
+      <c r="E185" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A186" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B186" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="C186" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="D186" s="0">
+        <v>22</v>
+      </c>
+      <c r="E186" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="187" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A187" s="7"/>
-[...5 lines deleted...]
-      <c r="E187" s="7"/>
+      <c r="A187" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="B187" s="6" t="s">
+        <v>362</v>
+      </c>
+      <c r="C187" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="D187" s="0">
+        <v>21</v>
+      </c>
+      <c r="E187" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="188" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A188" s="0" t="s">
-        <v>382</v>
+        <v>363</v>
       </c>
       <c r="B188" s="6" t="s">
-        <v>383</v>
+        <v>364</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>384</v>
+        <v>365</v>
       </c>
       <c r="D188" s="0">
-        <v>557</v>
+        <v>350</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="189" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A189" s="0" t="s">
-        <v>385</v>
+        <v>366</v>
       </c>
       <c r="B189" s="6" t="s">
-        <v>386</v>
+        <v>367</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>387</v>
+        <v>368</v>
       </c>
       <c r="D189" s="0">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="190" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A190" s="7"/>
-[...5 lines deleted...]
-      <c r="E190" s="7"/>
+      <c r="A190" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="B190" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="C190" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="D190" s="0">
+        <v>20</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="191" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A191" s="0" t="s">
-        <v>389</v>
+        <v>371</v>
       </c>
       <c r="B191" s="6" t="s">
-        <v>390</v>
+        <v>372</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>390</v>
+        <v>372</v>
       </c>
       <c r="D191" s="0">
-        <v>2000</v>
+        <v>30</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="192" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A192" s="7"/>
-[...5 lines deleted...]
-      <c r="E192" s="7"/>
+      <c r="A192" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="B192" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="C192" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="D192" s="0">
+        <v>300</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="193" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A193" s="7"/>
       <c r="B193" s="7" t="s">
-        <v>392</v>
+        <v>376</v>
       </c>
       <c r="C193" s="7"/>
       <c r="D193" s="7"/>
       <c r="E193" s="7"/>
     </row>
     <row r="194" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A194" s="7"/>
-[...5 lines deleted...]
-      <c r="E194" s="7"/>
+      <c r="A194" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="B194" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="C194" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="D194" s="0">
+        <v>18.54</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="195" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A195" s="0" t="s">
-        <v>394</v>
+        <v>379</v>
       </c>
       <c r="B195" s="6" t="s">
-        <v>395</v>
+        <v>380</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>396</v>
+        <v>380</v>
       </c>
       <c r="D195" s="0">
-        <v>50</v>
+        <v>17.19</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="196" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A196" s="0" t="s">
-        <v>397</v>
+        <v>381</v>
       </c>
       <c r="B196" s="6" t="s">
-        <v>398</v>
+        <v>382</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>396</v>
+        <v>383</v>
       </c>
       <c r="D196" s="0">
-        <v>50</v>
+        <v>7.89</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="197" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A197" s="7"/>
-[...5 lines deleted...]
-      <c r="E197" s="7"/>
+      <c r="A197" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="B197" s="6" t="s">
+        <v>385</v>
+      </c>
+      <c r="C197" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="D197" s="0">
+        <v>9</v>
+      </c>
+      <c r="E197" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="198" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A198" s="7"/>
-[...5 lines deleted...]
-      <c r="E198" s="7"/>
+      <c r="A198" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="B198" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="C198" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="D198" s="0">
+        <v>7</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="199" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A199" s="0" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
       <c r="B199" s="6" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
       <c r="D199" s="0">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="200" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A200" s="0" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
       <c r="B200" s="6" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="D200" s="0">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="201" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A201" s="0" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="B201" s="6" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
       <c r="D201" s="0">
-        <v>4.5</v>
+        <v>9</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="202" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A202" s="0" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="B202" s="6" t="s">
-        <v>408</v>
+        <v>397</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>408</v>
+        <v>397</v>
       </c>
       <c r="D202" s="0">
-        <v>11</v>
+        <v>19.08</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="203" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A203" s="0" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
       <c r="B203" s="6" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="D203" s="0">
-        <v>22</v>
+        <v>13.57</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="204" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A204" s="0" t="s">
-        <v>411</v>
+        <v>400</v>
       </c>
       <c r="B204" s="6" t="s">
-        <v>412</v>
+        <v>401</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="D204" s="0">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="205" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A205" s="0" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="B205" s="6" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="D205" s="0">
-        <v>350</v>
+        <v>8</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="206" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A206" s="0" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="B206" s="6" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>418</v>
+        <v>407</v>
       </c>
       <c r="D206" s="0">
-        <v>100</v>
+        <v>9.5</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="207" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A207" s="0" t="s">
-        <v>419</v>
+        <v>408</v>
       </c>
       <c r="B207" s="6" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="D207" s="0">
-        <v>20</v>
+        <v>2.5</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="208" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A208" s="0" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="B208" s="6" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
       <c r="D208" s="0">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="209" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A209" s="0" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="B209" s="6" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="D209" s="0">
-        <v>300</v>
+        <v>3.5</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="210" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A210" s="7"/>
-[...5 lines deleted...]
-      <c r="E210" s="7"/>
+      <c r="A210" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="B210" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="C210" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="D210" s="0">
+        <v>6.5</v>
+      </c>
+      <c r="E210" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="211" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A211" s="0" t="s">
-        <v>427</v>
+        <v>417</v>
       </c>
       <c r="B211" s="6" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="D211" s="0">
-        <v>18.54</v>
+        <v>17.88</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="212" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A212" s="0" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="B212" s="6" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="D212" s="0">
-        <v>17.19</v>
+        <v>12.05</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="213" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A213" s="0" t="s">
-        <v>431</v>
+        <v>421</v>
       </c>
       <c r="B213" s="6" t="s">
-        <v>432</v>
+        <v>422</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>433</v>
+        <v>422</v>
       </c>
       <c r="D213" s="0">
-        <v>7.89</v>
+        <v>15.9</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="214" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A214" s="0" t="s">
-        <v>434</v>
+        <v>423</v>
       </c>
       <c r="B214" s="6" t="s">
-        <v>435</v>
+        <v>424</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>436</v>
+        <v>425</v>
       </c>
       <c r="D214" s="0">
-        <v>9</v>
+        <v>15.9</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="215" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A215" s="0" t="s">
-        <v>437</v>
+        <v>426</v>
       </c>
       <c r="B215" s="6" t="s">
-        <v>438</v>
+        <v>427</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
       <c r="D215" s="0">
-        <v>7</v>
+        <v>24.34</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="216" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A216" s="0" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="B216" s="6" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
       <c r="D216" s="0">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="217" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A217" s="0" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
       <c r="B217" s="6" t="s">
-        <v>443</v>
+        <v>431</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>443</v>
+        <v>431</v>
       </c>
       <c r="D217" s="0">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="218" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A218" s="0" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="B218" s="6" t="s">
-        <v>445</v>
-[...3 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="C218" s="0"/>
       <c r="D218" s="0">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="219" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A219" s="0" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
       <c r="B219" s="6" t="s">
-        <v>447</v>
-[...3 lines deleted...]
-      </c>
+        <v>435</v>
+      </c>
+      <c r="C219" s="0"/>
       <c r="D219" s="0">
-        <v>19.08</v>
+        <v>4.5</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="220" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A220" s="0" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
       <c r="B220" s="6" t="s">
-        <v>449</v>
-[...3 lines deleted...]
-      </c>
+        <v>437</v>
+      </c>
+      <c r="C220" s="0"/>
       <c r="D220" s="0">
-        <v>13.57</v>
+        <v>30</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="221" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A221" s="0" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="A221" s="7"/>
+      <c r="B221" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="C221" s="7"/>
+      <c r="D221" s="7"/>
+      <c r="E221" s="7"/>
+    </row>
+    <row r="222" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A222" s="5"/>
+      <c r="B222" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="C222" s="5"/>
+      <c r="D222" s="5"/>
+      <c r="E222" s="5"/>
     </row>
     <row r="223" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A223" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A223" s="7"/>
+      <c r="B223" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="C223" s="7"/>
+      <c r="D223" s="7"/>
+      <c r="E223" s="7"/>
     </row>
     <row r="224" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A224" s="0" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="A224" s="7"/>
+      <c r="B224" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="C224" s="7"/>
+      <c r="D224" s="7"/>
+      <c r="E224" s="7"/>
+    </row>
+    <row r="225" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A225" s="5"/>
+      <c r="B225" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="C225" s="5"/>
+      <c r="D225" s="5"/>
+      <c r="E225" s="5"/>
     </row>
     <row r="226" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A226" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A226" s="7"/>
+      <c r="B226" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="C226" s="7"/>
+      <c r="D226" s="7"/>
+      <c r="E226" s="7"/>
     </row>
     <row r="227" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A227" s="0" t="s">
-        <v>465</v>
+        <v>444</v>
       </c>
       <c r="B227" s="6" t="s">
-        <v>466</v>
+        <v>445</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>466</v>
+        <v>446</v>
       </c>
       <c r="D227" s="0">
-        <v>6.5</v>
+        <v>4500</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="228" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A228" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A228" s="7"/>
+      <c r="B228" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="C228" s="7"/>
+      <c r="D228" s="7"/>
+      <c r="E228" s="7"/>
     </row>
     <row r="229" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A229" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A229" s="7"/>
+      <c r="B229" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="C229" s="7"/>
+      <c r="D229" s="7"/>
+      <c r="E229" s="7"/>
     </row>
     <row r="230" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A230" s="0" t="s">
-[...47 lines deleted...]
-      </c>
+      <c r="A230" s="7"/>
+      <c r="B230" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="C230" s="7"/>
+      <c r="D230" s="7"/>
+      <c r="E230" s="7"/>
+    </row>
+    <row r="231" spans="1:5" outlineLevel="1">
+      <c r="A231" s="4"/>
+      <c r="B231" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="C231" s="4"/>
+      <c r="D231" s="4"/>
+      <c r="E231" s="4"/>
+    </row>
+    <row r="232" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A232" s="5"/>
+      <c r="B232" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="C232" s="5"/>
+      <c r="D232" s="5"/>
+      <c r="E232" s="5"/>
     </row>
     <row r="233" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A233" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A233" s="7"/>
+      <c r="B233" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="C233" s="7"/>
+      <c r="D233" s="7"/>
+      <c r="E233" s="7"/>
     </row>
     <row r="234" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A234" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A234" s="7"/>
+      <c r="B234" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="C234" s="7"/>
+      <c r="D234" s="7"/>
+      <c r="E234" s="7"/>
     </row>
     <row r="235" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A235" s="0" t="s">
-[...26 lines deleted...]
-      </c>
+      <c r="A235" s="7"/>
+      <c r="B235" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="C235" s="7"/>
+      <c r="D235" s="7"/>
+      <c r="E235" s="7"/>
+    </row>
+    <row r="236" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A236" s="5"/>
+      <c r="B236" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="C236" s="5"/>
+      <c r="D236" s="5"/>
+      <c r="E236" s="5"/>
     </row>
     <row r="237" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A237" s="0" t="s">
-[...11 lines deleted...]
-      </c>
+      <c r="A237" s="7"/>
+      <c r="B237" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C237" s="7"/>
+      <c r="D237" s="7"/>
+      <c r="E237" s="7"/>
     </row>
     <row r="238" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A238" s="7"/>
-[...14 lines deleted...]
-      <c r="E239" s="5"/>
+      <c r="A238" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="B238" s="6" t="s">
+        <v>458</v>
+      </c>
+      <c r="C238" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="D238" s="0">
+        <v>1179</v>
+      </c>
+      <c r="E238" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A239" s="7"/>
+      <c r="B239" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="C239" s="7"/>
+      <c r="D239" s="7"/>
+      <c r="E239" s="7"/>
     </row>
     <row r="240" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A240" s="7"/>
-[...5 lines deleted...]
-      <c r="E240" s="7"/>
+      <c r="A240" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="B240" s="6" t="s">
+        <v>461</v>
+      </c>
+      <c r="C240" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="D240" s="0">
+        <v>2500</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="241" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A241" s="7"/>
       <c r="B241" s="7" t="s">
-        <v>491</v>
+        <v>453</v>
       </c>
       <c r="C241" s="7"/>
       <c r="D241" s="7"/>
       <c r="E241" s="7"/>
     </row>
-    <row r="242" spans="1:5" hidden="true" outlineLevel="2">
-[...17 lines deleted...]
-    <row r="244" spans="1:5" hidden="true" outlineLevel="3">
+    <row r="242" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A242" s="7"/>
+      <c r="B242" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="C242" s="7"/>
+      <c r="D242" s="7"/>
+      <c r="E242" s="7"/>
+    </row>
+    <row r="243" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A243" s="5"/>
+      <c r="B243" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C243" s="5"/>
+      <c r="D243" s="5"/>
+      <c r="E243" s="5"/>
+    </row>
+    <row r="244" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A244" s="0" t="s">
-        <v>494</v>
+        <v>463</v>
       </c>
       <c r="B244" s="6" t="s">
-        <v>495</v>
+        <v>464</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>496</v>
+        <v>465</v>
       </c>
       <c r="D244" s="0">
-        <v>4500</v>
+        <v>1076</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="245" spans="1:5" hidden="true" outlineLevel="3">
-[...69 lines deleted...]
-      <c r="E252" s="7"/>
+    <row r="245" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A245" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B245" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="C245" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="D245" s="0">
+        <v>166</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A246" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B246" s="6" t="s">
+        <v>470</v>
+      </c>
+      <c r="C246" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="D246" s="0">
+        <v>549</v>
+      </c>
+      <c r="E246" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A247" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="B247" s="6" t="s">
+        <v>473</v>
+      </c>
+      <c r="C247" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="D247" s="0">
+        <v>941</v>
+      </c>
+      <c r="E247" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A248" s="5"/>
+      <c r="B248" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="C248" s="5"/>
+      <c r="D248" s="5"/>
+      <c r="E248" s="5"/>
+    </row>
+    <row r="249" spans="1:5" outlineLevel="1">
+      <c r="A249" s="4"/>
+      <c r="B249" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="C249" s="4"/>
+      <c r="D249" s="4"/>
+      <c r="E249" s="4"/>
+    </row>
+    <row r="250" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A250" s="5"/>
+      <c r="B250" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="C250" s="5"/>
+      <c r="D250" s="5"/>
+      <c r="E250" s="5"/>
+    </row>
+    <row r="251" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A251" s="5"/>
+      <c r="B251" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="C251" s="5"/>
+      <c r="D251" s="5"/>
+      <c r="E251" s="5"/>
+    </row>
+    <row r="252" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A252" s="5"/>
+      <c r="B252" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="C252" s="5"/>
+      <c r="D252" s="5"/>
+      <c r="E252" s="5"/>
     </row>
     <row r="253" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A253" s="5"/>
       <c r="B253" s="5" t="s">
-        <v>505</v>
+        <v>480</v>
       </c>
       <c r="C253" s="5"/>
       <c r="D253" s="5"/>
       <c r="E253" s="5"/>
     </row>
-    <row r="254" spans="1:5" hidden="true" outlineLevel="3">
-[...1 lines deleted...]
-      <c r="B254" s="7" t="s">
+    <row r="254" spans="1:5" outlineLevel="1">
+      <c r="A254" s="4"/>
+      <c r="B254" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="C254" s="4"/>
+      <c r="D254" s="4"/>
+      <c r="E254" s="4"/>
+    </row>
+    <row r="255" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A255" s="5"/>
+      <c r="B255" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="C255" s="5"/>
+      <c r="D255" s="5"/>
+      <c r="E255" s="5"/>
+    </row>
+    <row r="256" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A256" s="5"/>
+      <c r="B256" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="C256" s="5"/>
+      <c r="D256" s="5"/>
+      <c r="E256" s="5"/>
+    </row>
+    <row r="257" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A257" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="B257" s="6" t="s">
+        <v>485</v>
+      </c>
+      <c r="C257" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="D257" s="0">
+        <v>298</v>
+      </c>
+      <c r="E257" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A258" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="B258" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="C258" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="D258" s="0">
+        <v>231</v>
+      </c>
+      <c r="E258" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A259" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="B259" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="C259" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="D259" s="0">
+        <v>508</v>
+      </c>
+      <c r="E259" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A260" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="B260" s="6" t="s">
+        <v>494</v>
+      </c>
+      <c r="C260" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="D260" s="0">
+        <v>277</v>
+      </c>
+      <c r="E260" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A261" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="B261" s="6" t="s">
+        <v>497</v>
+      </c>
+      <c r="C261" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="D261" s="0">
+        <v>102</v>
+      </c>
+      <c r="E261" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A262" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="B262" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="C262" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="D262" s="0">
+        <v>140</v>
+      </c>
+      <c r="E262" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A263" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="B263" s="6" t="s">
+        <v>503</v>
+      </c>
+      <c r="C263" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="D263" s="0">
+        <v>231</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A264" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="B264" s="6" t="s">
+        <v>505</v>
+      </c>
+      <c r="C264" s="0" t="s">
         <v>506</v>
       </c>
-      <c r="C254" s="7"/>
-[...4 lines deleted...]
-      <c r="A255" s="0" t="s">
+      <c r="D264" s="0">
+        <v>158</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A265" s="0" t="s">
         <v>507</v>
       </c>
-      <c r="B255" s="6" t="s">
+      <c r="B265" s="6" t="s">
         <v>508</v>
       </c>
-      <c r="C255" s="0" t="s">
+      <c r="C265" s="0" t="s">
         <v>509</v>
       </c>
-      <c r="D255" s="0">
-[...7 lines deleted...]
-      <c r="A256" s="0" t="s">
+      <c r="D265" s="0">
+        <v>697</v>
+      </c>
+      <c r="E265" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A266" s="0" t="s">
         <v>510</v>
       </c>
-      <c r="B256" s="6" t="s">
+      <c r="B266" s="6" t="s">
         <v>511</v>
       </c>
-      <c r="C256" s="0" t="s">
+      <c r="C266" s="0" t="s">
         <v>512</v>
       </c>
-      <c r="D256" s="0">
-[...7 lines deleted...]
-      <c r="A257" s="0" t="s">
+      <c r="D266" s="0">
+        <v>266</v>
+      </c>
+      <c r="E266" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A267" s="0" t="s">
         <v>513</v>
       </c>
-      <c r="B257" s="6" t="s">
+      <c r="B267" s="6" t="s">
         <v>514</v>
       </c>
-      <c r="C257" s="0" t="s">
+      <c r="C267" s="0"/>
+      <c r="D267" s="0">
+        <v>100</v>
+      </c>
+      <c r="E267" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A268" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="D257" s="0">
-[...7 lines deleted...]
-      <c r="A258" s="0" t="s">
+      <c r="B268" s="6" t="s">
         <v>516</v>
       </c>
-      <c r="B258" s="6" t="s">
-[...148 lines deleted...]
-      <c r="E268" s="5"/>
+      <c r="C268" s="0"/>
+      <c r="D268" s="0">
+        <v>100</v>
+      </c>
+      <c r="E268" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="269" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A269" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="B269" s="6" t="s">
+        <v>518</v>
+      </c>
+      <c r="C269" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="D269" s="0">
+        <v>500</v>
+      </c>
+      <c r="E269" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A270" s="5"/>
+      <c r="B270" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="C270" s="5"/>
+      <c r="D270" s="5"/>
+      <c r="E270" s="5"/>
+    </row>
+    <row r="271" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A271" s="5"/>
+      <c r="B271" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C271" s="5"/>
+      <c r="D271" s="5"/>
+      <c r="E271" s="5"/>
+    </row>
+    <row r="272" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A272" s="5"/>
+      <c r="B272" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="C272" s="5"/>
+      <c r="D272" s="5"/>
+      <c r="E272" s="5"/>
+    </row>
+    <row r="273" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A273" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="B273" s="6" t="s">
+        <v>523</v>
+      </c>
+      <c r="C273" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="D273" s="0">
+        <v>1554</v>
+      </c>
+      <c r="E273" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A274" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="B274" s="6" t="s">
+        <v>526</v>
+      </c>
+      <c r="C274" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="D274" s="0">
+        <v>1442</v>
+      </c>
+      <c r="E274" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A275" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="B275" s="6" t="s">
+        <v>529</v>
+      </c>
+      <c r="C275" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="D275" s="0">
+        <v>2009</v>
+      </c>
+      <c r="E275" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A276" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="B276" s="6" t="s">
+        <v>532</v>
+      </c>
+      <c r="C276" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="D276" s="0">
+        <v>5751</v>
+      </c>
+      <c r="E276" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A277" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="B269" s="6" t="s">
+      <c r="B277" s="6" t="s">
         <v>535</v>
       </c>
-      <c r="C269" s="0" t="s">
+      <c r="C277" s="0" t="s">
         <v>536</v>
       </c>
-      <c r="D269" s="0">
-[...7 lines deleted...]
-      <c r="A270" s="0" t="s">
+      <c r="D277" s="0">
+        <v>4445</v>
+      </c>
+      <c r="E277" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A278" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="B270" s="6" t="s">
+      <c r="B278" s="6" t="s">
         <v>538</v>
       </c>
-      <c r="C270" s="0" t="s">
+      <c r="C278" s="0" t="s">
         <v>539</v>
       </c>
-      <c r="D270" s="0">
-[...7 lines deleted...]
-      <c r="A271" s="0" t="s">
+      <c r="D278" s="0">
+        <v>4606</v>
+      </c>
+      <c r="E278" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A279" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="B271" s="6" t="s">
+      <c r="B279" s="6" t="s">
         <v>541</v>
       </c>
-      <c r="C271" s="0" t="s">
+      <c r="C279" s="0" t="s">
         <v>542</v>
       </c>
-      <c r="D271" s="0">
+      <c r="D279" s="0">
+        <v>2601</v>
+      </c>
+      <c r="E279" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A280" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="B280" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="C280" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="D280" s="0">
+        <v>5075</v>
+      </c>
+      <c r="E280" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A281" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="B281" s="6" t="s">
+        <v>547</v>
+      </c>
+      <c r="C281" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="D281" s="0">
+        <v>2762</v>
+      </c>
+      <c r="E281" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A282" s="5"/>
+      <c r="B282" s="5" t="s">
         <v>549</v>
       </c>
-      <c r="E271" s="0" t="s">
-[...116 lines deleted...]
-      </c>
+      <c r="C282" s="5"/>
+      <c r="D282" s="5"/>
+      <c r="E282" s="5"/>
     </row>
     <row r="283" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A283" s="0" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
       <c r="B283" s="6" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>560</v>
+        <v>552</v>
       </c>
       <c r="D283" s="0">
-        <v>298</v>
+        <v>280</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="284" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A284" s="0" t="s">
-        <v>561</v>
+        <v>553</v>
       </c>
       <c r="B284" s="6" t="s">
-        <v>562</v>
+        <v>554</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>563</v>
+        <v>555</v>
       </c>
       <c r="D284" s="0">
-        <v>231</v>
+        <v>2150</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="285" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A285" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A285" s="5"/>
+      <c r="B285" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="C285" s="5"/>
+      <c r="D285" s="5"/>
+      <c r="E285" s="5"/>
     </row>
     <row r="286" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A286" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A286" s="5"/>
+      <c r="B286" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="C286" s="5"/>
+      <c r="D286" s="5"/>
+      <c r="E286" s="5"/>
     </row>
     <row r="287" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A287" s="0" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="A287" s="5"/>
+      <c r="B287" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="C287" s="5"/>
+      <c r="D287" s="5"/>
+      <c r="E287" s="5"/>
+    </row>
+    <row r="288" spans="1:5" outlineLevel="1">
+      <c r="A288" s="4"/>
+      <c r="B288" s="4" t="s">
+        <v>559</v>
+      </c>
+      <c r="C288" s="4"/>
+      <c r="D288" s="4"/>
+      <c r="E288" s="4"/>
     </row>
     <row r="289" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A289" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A289" s="5"/>
+      <c r="B289" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="C289" s="5"/>
+      <c r="D289" s="5"/>
+      <c r="E289" s="5"/>
     </row>
     <row r="290" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A290" s="0" t="s">
-        <v>578</v>
+        <v>561</v>
       </c>
       <c r="B290" s="6" t="s">
-        <v>579</v>
+        <v>562</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>580</v>
+        <v>563</v>
       </c>
       <c r="D290" s="0">
-        <v>158</v>
+        <v>12.16</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="291" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A291" s="0" t="s">
-        <v>581</v>
+        <v>564</v>
       </c>
       <c r="B291" s="6" t="s">
-        <v>582</v>
+        <v>565</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>583</v>
+        <v>566</v>
       </c>
       <c r="D291" s="0">
-        <v>697</v>
+        <v>7.81</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="292" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A292" s="0" t="s">
-        <v>584</v>
+        <v>567</v>
       </c>
       <c r="B292" s="6" t="s">
-        <v>585</v>
+        <v>568</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>586</v>
+        <v>569</v>
       </c>
       <c r="D292" s="0">
-        <v>266</v>
+        <v>12.93</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="293" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A293" s="0" t="s">
-        <v>587</v>
+        <v>570</v>
       </c>
       <c r="B293" s="6" t="s">
-        <v>588</v>
-[...1 lines deleted...]
-      <c r="C293" s="0"/>
+        <v>571</v>
+      </c>
+      <c r="C293" s="0" t="s">
+        <v>572</v>
+      </c>
       <c r="D293" s="0">
-        <v>100</v>
+        <v>16.65</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="294" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A294" s="0" t="s">
-        <v>589</v>
+        <v>573</v>
       </c>
       <c r="B294" s="6" t="s">
-        <v>590</v>
-[...1 lines deleted...]
-      <c r="C294" s="0"/>
+        <v>574</v>
+      </c>
+      <c r="C294" s="0" t="s">
+        <v>574</v>
+      </c>
       <c r="D294" s="0">
-        <v>100</v>
+        <v>33.82</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="295" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A295" s="0" t="s">
-        <v>591</v>
+        <v>575</v>
       </c>
       <c r="B295" s="6" t="s">
-        <v>592</v>
+        <v>576</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>593</v>
+        <v>577</v>
       </c>
       <c r="D295" s="0">
-        <v>500</v>
+        <v>25.32</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="296" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A296" s="5"/>
-[...5 lines deleted...]
-      <c r="E296" s="5"/>
+      <c r="A296" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="B296" s="6" t="s">
+        <v>579</v>
+      </c>
+      <c r="C296" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="D296" s="0">
+        <v>39.27</v>
+      </c>
+      <c r="E296" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="297" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A297" s="5"/>
-[...5 lines deleted...]
-      <c r="E297" s="5"/>
+      <c r="A297" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="B297" s="6" t="s">
+        <v>582</v>
+      </c>
+      <c r="C297" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="D297" s="0">
+        <v>26.97</v>
+      </c>
+      <c r="E297" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="298" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A298" s="5"/>
-[...5 lines deleted...]
-      <c r="E298" s="5"/>
+      <c r="A298" s="0" t="s">
+        <v>583</v>
+      </c>
+      <c r="B298" s="6" t="s">
+        <v>584</v>
+      </c>
+      <c r="C298" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="D298" s="0">
+        <v>60.95</v>
+      </c>
+      <c r="E298" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="299" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A299" s="0" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
       <c r="B299" s="6" t="s">
-        <v>597</v>
+        <v>586</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>598</v>
+        <v>586</v>
       </c>
       <c r="D299" s="0">
-        <v>1554</v>
+        <v>80</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="300" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A300" s="0" t="s">
-        <v>599</v>
+        <v>587</v>
       </c>
       <c r="B300" s="6" t="s">
-        <v>600</v>
+        <v>588</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>601</v>
+        <v>588</v>
       </c>
       <c r="D300" s="0">
-        <v>1442</v>
+        <v>123.8</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="301" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A301" s="0" t="s">
-        <v>602</v>
+        <v>589</v>
       </c>
       <c r="B301" s="6" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>604</v>
+        <v>591</v>
       </c>
       <c r="D301" s="0">
-        <v>2009</v>
+        <v>120.52</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="302" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A302" s="0" t="s">
-        <v>605</v>
+        <v>592</v>
       </c>
       <c r="B302" s="6" t="s">
-        <v>606</v>
+        <v>593</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>607</v>
+        <v>594</v>
       </c>
       <c r="D302" s="0">
-        <v>5751</v>
+        <v>48</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="303" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A303" s="0" t="s">
-        <v>608</v>
+        <v>595</v>
       </c>
       <c r="B303" s="6" t="s">
-        <v>609</v>
+        <v>596</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>610</v>
+        <v>597</v>
       </c>
       <c r="D303" s="0">
-        <v>4445</v>
+        <v>7</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="304" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A304" s="0" t="s">
-        <v>611</v>
+        <v>598</v>
       </c>
       <c r="B304" s="6" t="s">
-        <v>612</v>
+        <v>599</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>613</v>
+        <v>600</v>
       </c>
       <c r="D304" s="0">
-        <v>4606</v>
+        <v>6</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="305" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A305" s="0" t="s">
-        <v>614</v>
+        <v>601</v>
       </c>
       <c r="B305" s="6" t="s">
-        <v>615</v>
+        <v>602</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>616</v>
+        <v>603</v>
       </c>
       <c r="D305" s="0">
-        <v>2601</v>
+        <v>48</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="306" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A306" s="0" t="s">
-        <v>617</v>
+        <v>604</v>
       </c>
       <c r="B306" s="6" t="s">
-        <v>618</v>
+        <v>605</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>619</v>
+        <v>606</v>
       </c>
       <c r="D306" s="0">
-        <v>4239</v>
+        <v>7</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="307" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A307" s="0" t="s">
-        <v>620</v>
+        <v>607</v>
       </c>
       <c r="B307" s="6" t="s">
-        <v>621</v>
+        <v>608</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>622</v>
+        <v>608</v>
       </c>
       <c r="D307" s="0">
-        <v>5075</v>
+        <v>22.6</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="308" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A308" s="0" t="s">
-        <v>623</v>
+        <v>609</v>
       </c>
       <c r="B308" s="6" t="s">
-        <v>624</v>
+        <v>610</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>625</v>
+        <v>610</v>
       </c>
       <c r="D308" s="0">
-        <v>2762</v>
+        <v>74</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="309" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A309" s="5"/>
-[...5 lines deleted...]
-      <c r="E309" s="5"/>
+      <c r="A309" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="B309" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="C309" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="D309" s="0">
+        <v>25.89</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="310" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A310" s="0" t="s">
-        <v>627</v>
+        <v>613</v>
       </c>
       <c r="B310" s="6" t="s">
-        <v>628</v>
+        <v>614</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>629</v>
+        <v>614</v>
       </c>
       <c r="D310" s="0">
-        <v>280</v>
+        <v>33.8</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="311" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A311" s="0" t="s">
-        <v>630</v>
+        <v>615</v>
       </c>
       <c r="B311" s="6" t="s">
-        <v>631</v>
+        <v>616</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>632</v>
+        <v>616</v>
       </c>
       <c r="D311" s="0">
-        <v>2150</v>
+        <v>33.8</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="312" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A312" s="5"/>
-[...5 lines deleted...]
-      <c r="E312" s="5"/>
+      <c r="A312" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="B312" s="6" t="s">
+        <v>618</v>
+      </c>
+      <c r="C312" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="D312" s="0">
+        <v>253.29</v>
+      </c>
+      <c r="E312" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="313" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A313" s="5"/>
-[...5 lines deleted...]
-      <c r="E313" s="5"/>
+      <c r="A313" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="B313" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="C313" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="D313" s="0">
+        <v>255.22</v>
+      </c>
+      <c r="E313" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="314" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A314" s="5"/>
-[...14 lines deleted...]
-      <c r="E315" s="4"/>
+      <c r="A314" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="B314" s="6" t="s">
+        <v>622</v>
+      </c>
+      <c r="C314" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="D314" s="0">
+        <v>45</v>
+      </c>
+      <c r="E314" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A315" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="B315" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="C315" s="0" t="s">
+        <v>624</v>
+      </c>
+      <c r="D315" s="0">
+        <v>52.41</v>
+      </c>
+      <c r="E315" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="316" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A316" s="5"/>
-[...5 lines deleted...]
-      <c r="E316" s="5"/>
+      <c r="A316" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="B316" s="6" t="s">
+        <v>626</v>
+      </c>
+      <c r="C316" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="D316" s="0">
+        <v>238.07</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="317" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A317" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="B317" s="6" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>640</v>
+        <v>628</v>
       </c>
       <c r="D317" s="0">
-        <v>12.16</v>
+        <v>37</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="318" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A318" s="0" t="s">
-        <v>641</v>
+        <v>629</v>
       </c>
       <c r="B318" s="6" t="s">
-        <v>642</v>
+        <v>630</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>643</v>
+        <v>630</v>
       </c>
       <c r="D318" s="0">
-        <v>7.81</v>
+        <v>19.69</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="319" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A319" s="0" t="s">
-        <v>644</v>
+        <v>631</v>
       </c>
       <c r="B319" s="6" t="s">
-        <v>645</v>
+        <v>632</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>646</v>
+        <v>632</v>
       </c>
       <c r="D319" s="0">
-        <v>12.93</v>
+        <v>33.8</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="320" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A320" s="0" t="s">
-        <v>647</v>
+        <v>633</v>
       </c>
       <c r="B320" s="6" t="s">
-        <v>648</v>
+        <v>634</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>649</v>
+        <v>634</v>
       </c>
       <c r="D320" s="0">
-        <v>16.65</v>
+        <v>47</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="321" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A321" s="0" t="s">
-        <v>650</v>
+        <v>635</v>
       </c>
       <c r="B321" s="6" t="s">
-        <v>651</v>
+        <v>636</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>651</v>
+        <v>636</v>
       </c>
       <c r="D321" s="0">
-        <v>33.82</v>
+        <v>18.04</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="322" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A322" s="0" t="s">
-        <v>652</v>
+        <v>637</v>
       </c>
       <c r="B322" s="6" t="s">
-        <v>653</v>
+        <v>638</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>654</v>
+        <v>638</v>
       </c>
       <c r="D322" s="0">
-        <v>25.32</v>
+        <v>20.67</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="323" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A323" s="0" t="s">
-        <v>655</v>
+        <v>639</v>
       </c>
       <c r="B323" s="6" t="s">
-        <v>656</v>
+        <v>640</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>657</v>
+        <v>640</v>
       </c>
       <c r="D323" s="0">
-        <v>39.27</v>
+        <v>22.6</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="324" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A324" s="0" t="s">
-        <v>658</v>
+        <v>641</v>
       </c>
       <c r="B324" s="6" t="s">
-        <v>659</v>
+        <v>642</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>654</v>
+        <v>642</v>
       </c>
       <c r="D324" s="0">
-        <v>26.97</v>
+        <v>50.15</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="325" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A325" s="0" t="s">
-        <v>660</v>
+        <v>643</v>
       </c>
       <c r="B325" s="6" t="s">
-        <v>661</v>
+        <v>644</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>661</v>
+        <v>644</v>
       </c>
       <c r="D325" s="0">
-        <v>60.95</v>
+        <v>37</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="326" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A326" s="0" t="s">
-        <v>662</v>
+        <v>645</v>
       </c>
       <c r="B326" s="6" t="s">
-        <v>663</v>
+        <v>646</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>663</v>
+        <v>646</v>
       </c>
       <c r="D326" s="0">
-        <v>80</v>
+        <v>8.84</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="327" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A327" s="0" t="s">
-        <v>664</v>
+        <v>647</v>
       </c>
       <c r="B327" s="6" t="s">
-        <v>665</v>
+        <v>648</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>665</v>
+        <v>648</v>
       </c>
       <c r="D327" s="0">
-        <v>123.8</v>
+        <v>11.33</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="328" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A328" s="0" t="s">
-        <v>666</v>
+        <v>649</v>
       </c>
       <c r="B328" s="6" t="s">
-        <v>667</v>
+        <v>650</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>668</v>
+        <v>650</v>
       </c>
       <c r="D328" s="0">
-        <v>120.52</v>
+        <v>26.78</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="329" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A329" s="0" t="s">
-        <v>669</v>
+        <v>651</v>
       </c>
       <c r="B329" s="6" t="s">
-        <v>670</v>
+        <v>652</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>671</v>
+        <v>652</v>
       </c>
       <c r="D329" s="0">
-        <v>48</v>
+        <v>13.81</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="330" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A330" s="0" t="s">
-        <v>672</v>
+        <v>653</v>
       </c>
       <c r="B330" s="6" t="s">
-        <v>673</v>
+        <v>654</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>674</v>
+        <v>654</v>
       </c>
       <c r="D330" s="0">
-        <v>7</v>
+        <v>65.49</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="331" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A331" s="0" t="s">
-        <v>675</v>
+        <v>655</v>
       </c>
       <c r="B331" s="6" t="s">
-        <v>676</v>
+        <v>656</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>677</v>
+        <v>656</v>
       </c>
       <c r="D331" s="0">
-        <v>6</v>
+        <v>28.18</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="332" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A332" s="0" t="s">
-        <v>678</v>
+        <v>657</v>
       </c>
       <c r="B332" s="6" t="s">
-        <v>679</v>
+        <v>658</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>680</v>
+        <v>658</v>
       </c>
       <c r="D332" s="0">
-        <v>48</v>
+        <v>28.18</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="333" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A333" s="0" t="s">
-        <v>681</v>
+        <v>659</v>
       </c>
       <c r="B333" s="6" t="s">
-        <v>682</v>
+        <v>660</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>683</v>
+        <v>660</v>
       </c>
       <c r="D333" s="0">
-        <v>7</v>
+        <v>28.18</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="334" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A334" s="0" t="s">
-        <v>684</v>
+        <v>661</v>
       </c>
       <c r="B334" s="6" t="s">
-        <v>685</v>
+        <v>662</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>685</v>
+        <v>662</v>
       </c>
       <c r="D334" s="0">
-        <v>22.6</v>
+        <v>17.3</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="335" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A335" s="0" t="s">
-        <v>686</v>
+        <v>663</v>
       </c>
       <c r="B335" s="6" t="s">
-        <v>687</v>
+        <v>664</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>687</v>
+        <v>665</v>
       </c>
       <c r="D335" s="0">
-        <v>74</v>
+        <v>18.04</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="336" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A336" s="0" t="s">
-        <v>688</v>
+        <v>666</v>
       </c>
       <c r="B336" s="6" t="s">
-        <v>689</v>
+        <v>667</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>689</v>
+        <v>667</v>
       </c>
       <c r="D336" s="0">
-        <v>25.89</v>
+        <v>8.76</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="337" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A337" s="0" t="s">
-        <v>690</v>
+        <v>668</v>
       </c>
       <c r="B337" s="6" t="s">
-        <v>691</v>
+        <v>669</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>691</v>
+        <v>669</v>
       </c>
       <c r="D337" s="0">
-        <v>33.8</v>
+        <v>9.58</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="338" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A338" s="0" t="s">
-        <v>692</v>
+        <v>670</v>
       </c>
       <c r="B338" s="6" t="s">
-        <v>693</v>
+        <v>671</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>693</v>
+        <v>671</v>
       </c>
       <c r="D338" s="0">
-        <v>33.8</v>
+        <v>12.52</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="339" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A339" s="0" t="s">
-        <v>694</v>
+        <v>672</v>
       </c>
       <c r="B339" s="6" t="s">
-        <v>695</v>
+        <v>673</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>695</v>
+        <v>673</v>
       </c>
       <c r="D339" s="0">
-        <v>253.29</v>
+        <v>8.37</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="340" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A340" s="0" t="s">
-        <v>696</v>
+        <v>674</v>
       </c>
       <c r="B340" s="6" t="s">
-        <v>697</v>
+        <v>675</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>697</v>
+        <v>675</v>
       </c>
       <c r="D340" s="0">
-        <v>255.22</v>
+        <v>8.37</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="341" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A341" s="0" t="s">
-        <v>698</v>
+        <v>676</v>
       </c>
       <c r="B341" s="6" t="s">
-        <v>699</v>
+        <v>677</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>699</v>
+        <v>677</v>
       </c>
       <c r="D341" s="0">
-        <v>45</v>
+        <v>8.37</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="342" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A342" s="0" t="s">
-        <v>700</v>
+        <v>678</v>
       </c>
       <c r="B342" s="6" t="s">
-        <v>701</v>
+        <v>679</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>701</v>
+        <v>679</v>
       </c>
       <c r="D342" s="0">
-        <v>52.41</v>
+        <v>12.52</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="343" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A343" s="0" t="s">
-        <v>702</v>
+        <v>680</v>
       </c>
       <c r="B343" s="6" t="s">
-        <v>703</v>
+        <v>681</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>703</v>
+        <v>681</v>
       </c>
       <c r="D343" s="0">
-        <v>238.07</v>
+        <v>12.52</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="344" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A344" s="0" t="s">
-        <v>704</v>
+        <v>682</v>
       </c>
       <c r="B344" s="6" t="s">
-        <v>705</v>
+        <v>683</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>705</v>
+        <v>683</v>
       </c>
       <c r="D344" s="0">
-        <v>37</v>
+        <v>9.58</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="345" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A345" s="0" t="s">
-        <v>706</v>
+        <v>684</v>
       </c>
       <c r="B345" s="6" t="s">
-        <v>707</v>
+        <v>685</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>707</v>
+        <v>685</v>
       </c>
       <c r="D345" s="0">
-        <v>19.69</v>
+        <v>12.52</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="346" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A346" s="0" t="s">
-        <v>708</v>
+        <v>686</v>
       </c>
       <c r="B346" s="6" t="s">
-        <v>709</v>
+        <v>687</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>709</v>
+        <v>687</v>
       </c>
       <c r="D346" s="0">
-        <v>33.8</v>
+        <v>6.76</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="347" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A347" s="0" t="s">
-        <v>710</v>
+        <v>688</v>
       </c>
       <c r="B347" s="6" t="s">
-        <v>711</v>
+        <v>689</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>711</v>
+        <v>689</v>
       </c>
       <c r="D347" s="0">
-        <v>47</v>
+        <v>6.41</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="348" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A348" s="0" t="s">
-        <v>712</v>
+        <v>690</v>
       </c>
       <c r="B348" s="6" t="s">
-        <v>713</v>
+        <v>691</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>713</v>
+        <v>691</v>
       </c>
       <c r="D348" s="0">
-        <v>18.04</v>
+        <v>17.29</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="349" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A349" s="0" t="s">
-        <v>714</v>
+        <v>692</v>
       </c>
       <c r="B349" s="6" t="s">
-        <v>715</v>
+        <v>693</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>715</v>
+        <v>693</v>
       </c>
       <c r="D349" s="0">
-        <v>20.67</v>
+        <v>123.8</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="350" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A350" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A350" s="5"/>
+      <c r="B350" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="C350" s="5"/>
+      <c r="D350" s="5"/>
+      <c r="E350" s="5"/>
     </row>
     <row r="351" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A351" s="0" t="s">
-        <v>718</v>
+        <v>695</v>
       </c>
       <c r="B351" s="6" t="s">
-        <v>719</v>
+        <v>696</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>719</v>
+        <v>697</v>
       </c>
       <c r="D351" s="0">
-        <v>50.15</v>
+        <v>1.53</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="352" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A352" s="0" t="s">
-        <v>720</v>
+        <v>698</v>
       </c>
       <c r="B352" s="6" t="s">
-        <v>721</v>
+        <v>699</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>721</v>
+        <v>700</v>
       </c>
       <c r="D352" s="0">
-        <v>37</v>
+        <v>7.03</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="353" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A353" s="0" t="s">
-        <v>722</v>
+        <v>701</v>
       </c>
       <c r="B353" s="6" t="s">
-        <v>723</v>
+        <v>702</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>723</v>
+        <v>703</v>
       </c>
       <c r="D353" s="0">
-        <v>8.84</v>
+        <v>400</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="354" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A354" s="0" t="s">
-        <v>724</v>
+        <v>704</v>
       </c>
       <c r="B354" s="6" t="s">
-        <v>725</v>
+        <v>705</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>725</v>
+        <v>705</v>
       </c>
       <c r="D354" s="0">
-        <v>11.33</v>
+        <v>0.8</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="355" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A355" s="0" t="s">
-        <v>726</v>
+        <v>706</v>
       </c>
       <c r="B355" s="6" t="s">
-        <v>727</v>
+        <v>707</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>727</v>
+        <v>707</v>
       </c>
       <c r="D355" s="0">
-        <v>26.78</v>
+        <v>0.9</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="356" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A356" s="0" t="s">
-        <v>728</v>
+        <v>708</v>
       </c>
       <c r="B356" s="6" t="s">
-        <v>729</v>
+        <v>709</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>729</v>
+        <v>709</v>
       </c>
       <c r="D356" s="0">
-        <v>13.81</v>
+        <v>2.8</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="357" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A357" s="0" t="s">
-        <v>730</v>
+        <v>710</v>
       </c>
       <c r="B357" s="6" t="s">
-        <v>731</v>
+        <v>711</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>731</v>
+        <v>711</v>
       </c>
       <c r="D357" s="0">
-        <v>65.49</v>
+        <v>1.3</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="358" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A358" s="0" t="s">
-        <v>732</v>
+        <v>712</v>
       </c>
       <c r="B358" s="6" t="s">
-        <v>733</v>
+        <v>713</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>733</v>
+        <v>713</v>
       </c>
       <c r="D358" s="0">
-        <v>28.18</v>
+        <v>4.2</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="359" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A359" s="0" t="s">
-        <v>734</v>
+        <v>714</v>
       </c>
       <c r="B359" s="6" t="s">
-        <v>735</v>
+        <v>715</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>735</v>
+        <v>716</v>
       </c>
       <c r="D359" s="0">
-        <v>28.18</v>
+        <v>0.6</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="360" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A360" s="0" t="s">
-        <v>736</v>
+        <v>717</v>
       </c>
       <c r="B360" s="6" t="s">
-        <v>737</v>
+        <v>718</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>737</v>
+        <v>718</v>
       </c>
       <c r="D360" s="0">
-        <v>28.18</v>
+        <v>2.31</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="361" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A361" s="0" t="s">
-        <v>738</v>
+        <v>719</v>
       </c>
       <c r="B361" s="6" t="s">
-        <v>739</v>
+        <v>720</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>739</v>
+        <v>720</v>
       </c>
       <c r="D361" s="0">
-        <v>17.3</v>
+        <v>3.23</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="362" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A362" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A362" s="5"/>
+      <c r="B362" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="C362" s="5"/>
+      <c r="D362" s="5"/>
+      <c r="E362" s="5"/>
     </row>
     <row r="363" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A363" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A363" s="5"/>
+      <c r="B363" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="C363" s="5"/>
+      <c r="D363" s="5"/>
+      <c r="E363" s="5"/>
     </row>
     <row r="364" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A364" s="0" t="s">
-        <v>745</v>
+        <v>723</v>
       </c>
       <c r="B364" s="6" t="s">
-        <v>746</v>
+        <v>724</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>746</v>
+        <v>724</v>
       </c>
       <c r="D364" s="0">
-        <v>9.58</v>
+        <v>73.29</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="365" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A365" s="0" t="s">
-        <v>747</v>
+        <v>725</v>
       </c>
       <c r="B365" s="6" t="s">
-        <v>748</v>
+        <v>726</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>748</v>
+        <v>726</v>
       </c>
       <c r="D365" s="0">
-        <v>12.52</v>
+        <v>107.6</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="366" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A366" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A366" s="5"/>
+      <c r="B366" s="5" t="s">
+        <v>727</v>
+      </c>
+      <c r="C366" s="5"/>
+      <c r="D366" s="5"/>
+      <c r="E366" s="5"/>
     </row>
     <row r="367" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A367" s="0" t="s">
-        <v>751</v>
+        <v>728</v>
       </c>
       <c r="B367" s="6" t="s">
-        <v>752</v>
+        <v>729</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>752</v>
+        <v>729</v>
       </c>
       <c r="D367" s="0">
-        <v>8.37</v>
+        <v>22.72</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="368" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A368" s="0" t="s">
-        <v>753</v>
+        <v>730</v>
       </c>
       <c r="B368" s="6" t="s">
-        <v>754</v>
+        <v>731</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>754</v>
+        <v>731</v>
       </c>
       <c r="D368" s="0">
-        <v>8.37</v>
+        <v>16.01</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="369" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A369" s="0" t="s">
-        <v>755</v>
+        <v>732</v>
       </c>
       <c r="B369" s="6" t="s">
-        <v>756</v>
+        <v>733</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>756</v>
+        <v>733</v>
       </c>
       <c r="D369" s="0">
-        <v>12.52</v>
+        <v>20.81</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="370" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A370" s="0" t="s">
-        <v>757</v>
+        <v>734</v>
       </c>
       <c r="B370" s="6" t="s">
-        <v>758</v>
+        <v>735</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>758</v>
+        <v>735</v>
       </c>
       <c r="D370" s="0">
-        <v>12.52</v>
+        <v>13.88</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="371" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A371" s="0" t="s">
-        <v>759</v>
+        <v>736</v>
       </c>
       <c r="B371" s="6" t="s">
-        <v>760</v>
+        <v>737</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>760</v>
+        <v>737</v>
       </c>
       <c r="D371" s="0">
-        <v>9.58</v>
+        <v>48.95</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="372" spans="1:5" hidden="true" outlineLevel="2">
-[...14 lines deleted...]
-      </c>
+    <row r="372" spans="1:5" outlineLevel="1">
+      <c r="A372" s="4"/>
+      <c r="B372" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="C372" s="4"/>
+      <c r="D372" s="4"/>
+      <c r="E372" s="4"/>
     </row>
     <row r="373" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A373" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A373" s="5"/>
+      <c r="B373" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="C373" s="5"/>
+      <c r="D373" s="5"/>
+      <c r="E373" s="5"/>
     </row>
     <row r="374" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A374" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="B374" s="6" t="s">
+        <v>741</v>
+      </c>
+      <c r="C374" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="D374" s="0">
+        <v>48686</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A375" s="5"/>
+      <c r="B375" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="C375" s="5"/>
+      <c r="D375" s="5"/>
+      <c r="E375" s="5"/>
+    </row>
+    <row r="376" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A376" s="7"/>
+      <c r="B376" s="7" t="s">
+        <v>744</v>
+      </c>
+      <c r="C376" s="7"/>
+      <c r="D376" s="7"/>
+      <c r="E376" s="7"/>
+    </row>
+    <row r="377" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A377" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="B377" s="6" t="s">
+        <v>746</v>
+      </c>
+      <c r="C377" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="D377" s="0">
+        <v>40280</v>
+      </c>
+      <c r="E377" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A378" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="B378" s="6" t="s">
+        <v>749</v>
+      </c>
+      <c r="C378" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="D378" s="0">
+        <v>36977</v>
+      </c>
+      <c r="E378" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A379" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="B379" s="6" t="s">
+        <v>751</v>
+      </c>
+      <c r="C379" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="D379" s="0">
+        <v>67433</v>
+      </c>
+      <c r="E379" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A380" s="7"/>
+      <c r="B380" s="7" t="s">
+        <v>753</v>
+      </c>
+      <c r="C380" s="7"/>
+      <c r="D380" s="7"/>
+      <c r="E380" s="7"/>
+    </row>
+    <row r="381" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A381" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="B381" s="6" t="s">
+        <v>755</v>
+      </c>
+      <c r="C381" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="D381" s="0">
+        <v>15125</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A382" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="B382" s="6" t="s">
+        <v>757</v>
+      </c>
+      <c r="C382" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="D382" s="0">
+        <v>23196</v>
+      </c>
+      <c r="E382" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A383" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="B383" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="C383" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="D383" s="0">
+        <v>23535</v>
+      </c>
+      <c r="E383" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A384" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="B384" s="6" t="s">
+        <v>761</v>
+      </c>
+      <c r="C384" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="D384" s="0">
+        <v>20916</v>
+      </c>
+      <c r="E384" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A385" s="7"/>
+      <c r="B385" s="7" t="s">
+        <v>762</v>
+      </c>
+      <c r="C385" s="7"/>
+      <c r="D385" s="7"/>
+      <c r="E385" s="7"/>
+    </row>
+    <row r="386" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A386" s="7"/>
+      <c r="B386" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="C386" s="7"/>
+      <c r="D386" s="7"/>
+      <c r="E386" s="7"/>
+    </row>
+    <row r="387" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A387" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="B387" s="6" t="s">
         <v>765</v>
       </c>
-      <c r="B374" s="6" t="s">
+      <c r="C387" s="0" t="s">
         <v>766</v>
       </c>
-      <c r="C374" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A375" s="0" t="s">
+      <c r="D387" s="0">
+        <v>21015</v>
+      </c>
+      <c r="E387" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A388" s="0" t="s">
         <v>767</v>
       </c>
-      <c r="B375" s="6" t="s">
+      <c r="B388" s="6" t="s">
         <v>768</v>
       </c>
-      <c r="C375" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A376" s="0" t="s">
+      <c r="C388" s="0" t="s">
         <v>769</v>
       </c>
-      <c r="B376" s="6" t="s">
+      <c r="D388" s="0">
+        <v>20639</v>
+      </c>
+      <c r="E388" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A389" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="C376" s="0" t="s">
-[...11 lines deleted...]
-      <c r="B377" s="5" t="s">
+      <c r="B389" s="6" t="s">
         <v>771</v>
       </c>
-      <c r="C377" s="5"/>
-[...4 lines deleted...]
-      <c r="A378" s="0" t="s">
+      <c r="C389" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="D389" s="0">
+        <v>22594</v>
+      </c>
+      <c r="E389" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A390" s="0" t="s">
         <v>772</v>
       </c>
-      <c r="B378" s="6" t="s">
+      <c r="B390" s="6" t="s">
         <v>773</v>
       </c>
-      <c r="C378" s="0" t="s">
+      <c r="C390" s="0" t="s">
         <v>774</v>
       </c>
-      <c r="D378" s="0">
-[...7 lines deleted...]
-      <c r="A379" s="0" t="s">
+      <c r="D390" s="0">
+        <v>9800</v>
+      </c>
+      <c r="E390" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A391" s="7"/>
+      <c r="B391" s="7" t="s">
         <v>775</v>
       </c>
-      <c r="B379" s="6" t="s">
+      <c r="C391" s="7"/>
+      <c r="D391" s="7"/>
+      <c r="E391" s="7"/>
+    </row>
+    <row r="392" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A392" s="0" t="s">
         <v>776</v>
       </c>
-      <c r="C379" s="0" t="s">
+      <c r="B392" s="6" t="s">
         <v>777</v>
       </c>
-      <c r="D379" s="0">
-[...7 lines deleted...]
-      <c r="A380" s="0" t="s">
+      <c r="C392" s="0" t="s">
+        <v>777</v>
+      </c>
+      <c r="D392" s="0">
+        <v>23696</v>
+      </c>
+      <c r="E392" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A393" s="0" t="s">
         <v>778</v>
       </c>
-      <c r="B380" s="6" t="s">
+      <c r="B393" s="6" t="s">
         <v>779</v>
       </c>
-      <c r="C380" s="0" t="s">
+      <c r="C393" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="D393" s="0">
+        <v>33374</v>
+      </c>
+      <c r="E393" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A394" s="7"/>
+      <c r="B394" s="7" t="s">
         <v>780</v>
       </c>
-      <c r="D380" s="0">
-[...7 lines deleted...]
-      <c r="A381" s="0" t="s">
+      <c r="C394" s="7"/>
+      <c r="D394" s="7"/>
+      <c r="E394" s="7"/>
+    </row>
+    <row r="395" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A395" s="5"/>
+      <c r="B395" s="5" t="s">
         <v>781</v>
       </c>
-      <c r="B381" s="6" t="s">
-[...224 lines deleted...]
-      </c>
+      <c r="C395" s="5"/>
+      <c r="D395" s="5"/>
+      <c r="E395" s="5"/>
     </row>
     <row r="396" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A396" s="0" t="s">
-        <v>809</v>
+        <v>782</v>
       </c>
       <c r="B396" s="6" t="s">
-        <v>810</v>
+        <v>783</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>811</v>
+        <v>784</v>
       </c>
       <c r="D396" s="0">
-        <v>11.83</v>
+        <v>15813</v>
       </c>
       <c r="E396" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="397" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A397" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A397" s="5"/>
+      <c r="B397" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="C397" s="5"/>
+      <c r="D397" s="5"/>
+      <c r="E397" s="5"/>
     </row>
     <row r="398" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A398" s="0" t="s">
-        <v>814</v>
+        <v>786</v>
       </c>
       <c r="B398" s="6" t="s">
-        <v>815</v>
+        <v>787</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>815</v>
+        <v>787</v>
       </c>
       <c r="D398" s="0">
-        <v>13.88</v>
+        <v>60</v>
       </c>
       <c r="E398" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="399" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A399" s="0" t="s">
+        <v>788</v>
+      </c>
+      <c r="B399" s="6" t="s">
+        <v>789</v>
+      </c>
+      <c r="C399" s="0" t="s">
+        <v>789</v>
+      </c>
+      <c r="D399" s="0">
+        <v>50</v>
+      </c>
+      <c r="E399" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A400" s="5"/>
+      <c r="B400" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="C400" s="5"/>
+      <c r="D400" s="5"/>
+      <c r="E400" s="5"/>
+    </row>
+    <row r="401" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A401" s="5"/>
+      <c r="B401" s="5" t="s">
+        <v>791</v>
+      </c>
+      <c r="C401" s="5"/>
+      <c r="D401" s="5"/>
+      <c r="E401" s="5"/>
+    </row>
+    <row r="402" spans="1:5" outlineLevel="1">
+      <c r="A402" s="4"/>
+      <c r="B402" s="4" t="s">
+        <v>792</v>
+      </c>
+      <c r="C402" s="4"/>
+      <c r="D402" s="4"/>
+      <c r="E402" s="4"/>
+    </row>
+    <row r="403" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A403" s="5"/>
+      <c r="B403" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="C403" s="5"/>
+      <c r="D403" s="5"/>
+      <c r="E403" s="5"/>
+    </row>
+    <row r="404" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A404" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="B404" s="6" t="s">
+        <v>795</v>
+      </c>
+      <c r="C404" s="0" t="s">
+        <v>795</v>
+      </c>
+      <c r="D404" s="0">
+        <v>60</v>
+      </c>
+      <c r="E404" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A405" s="0" t="s">
+        <v>796</v>
+      </c>
+      <c r="B405" s="6" t="s">
+        <v>797</v>
+      </c>
+      <c r="C405" s="0" t="s">
+        <v>797</v>
+      </c>
+      <c r="D405" s="0">
+        <v>60</v>
+      </c>
+      <c r="E405" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A406" s="5"/>
+      <c r="B406" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="C406" s="5"/>
+      <c r="D406" s="5"/>
+      <c r="E406" s="5"/>
+    </row>
+    <row r="407" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A407" s="0" t="s">
+        <v>799</v>
+      </c>
+      <c r="B407" s="6" t="s">
+        <v>800</v>
+      </c>
+      <c r="C407" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="D407" s="0">
+        <v>15.8</v>
+      </c>
+      <c r="E407" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A408" s="0" t="s">
+        <v>802</v>
+      </c>
+      <c r="B408" s="6" t="s">
+        <v>803</v>
+      </c>
+      <c r="C408" s="0" t="s">
+        <v>804</v>
+      </c>
+      <c r="D408" s="0">
+        <v>25.8</v>
+      </c>
+      <c r="E408" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A409" s="0" t="s">
+        <v>805</v>
+      </c>
+      <c r="B409" s="6" t="s">
+        <v>806</v>
+      </c>
+      <c r="C409" s="0" t="s">
+        <v>807</v>
+      </c>
+      <c r="D409" s="0">
+        <v>177</v>
+      </c>
+      <c r="E409" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A410" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="B410" s="6" t="s">
+        <v>809</v>
+      </c>
+      <c r="C410" s="0" t="s">
+        <v>810</v>
+      </c>
+      <c r="D410" s="0">
+        <v>154</v>
+      </c>
+      <c r="E410" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A411" s="0" t="s">
+        <v>811</v>
+      </c>
+      <c r="B411" s="6" t="s">
+        <v>812</v>
+      </c>
+      <c r="C411" s="0" t="s">
+        <v>813</v>
+      </c>
+      <c r="D411" s="0">
+        <v>250</v>
+      </c>
+      <c r="E411" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A412" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="B412" s="6" t="s">
+        <v>815</v>
+      </c>
+      <c r="C412" s="0" t="s">
         <v>816</v>
       </c>
-      <c r="B399" s="6" t="s">
+      <c r="D412" s="0">
+        <v>21</v>
+      </c>
+      <c r="E412" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A413" s="0" t="s">
         <v>817</v>
       </c>
-      <c r="C399" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A400" s="0" t="s">
+      <c r="B413" s="6" t="s">
         <v>818</v>
       </c>
-      <c r="B400" s="6" t="s">
+      <c r="C413" s="0" t="s">
+        <v>818</v>
+      </c>
+      <c r="D413" s="0">
+        <v>15</v>
+      </c>
+      <c r="E413" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A414" s="0" t="s">
         <v>819</v>
       </c>
-      <c r="C400" s="0" t="s">
+      <c r="B414" s="6" t="s">
         <v>820</v>
       </c>
-      <c r="D400" s="0">
+      <c r="C414" s="0" t="s">
+        <v>821</v>
+      </c>
+      <c r="D414" s="0">
+        <v>15</v>
+      </c>
+      <c r="E414" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A415" s="0" t="s">
+        <v>822</v>
+      </c>
+      <c r="B415" s="6" t="s">
+        <v>823</v>
+      </c>
+      <c r="C415" s="0" t="s">
+        <v>824</v>
+      </c>
+      <c r="D415" s="0">
+        <v>96</v>
+      </c>
+      <c r="E415" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A416" s="0" t="s">
+        <v>825</v>
+      </c>
+      <c r="B416" s="6" t="s">
+        <v>826</v>
+      </c>
+      <c r="C416" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="D416" s="0">
+        <v>351.76</v>
+      </c>
+      <c r="E416" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A417" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="B417" s="6" t="s">
+        <v>829</v>
+      </c>
+      <c r="C417" s="0" t="s">
+        <v>829</v>
+      </c>
+      <c r="D417" s="0">
+        <v>45.96</v>
+      </c>
+      <c r="E417" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A418" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="B418" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="C418" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="D418" s="0">
+        <v>35.92</v>
+      </c>
+      <c r="E418" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A419" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="B419" s="6" t="s">
+        <v>833</v>
+      </c>
+      <c r="C419" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="D419" s="0">
+        <v>35.92</v>
+      </c>
+      <c r="E419" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A420" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="B420" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="C420" s="0" t="s">
+        <v>835</v>
+      </c>
+      <c r="D420" s="0">
+        <v>45.36</v>
+      </c>
+      <c r="E420" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A421" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="B421" s="6" t="s">
+        <v>837</v>
+      </c>
+      <c r="C421" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="D421" s="0">
+        <v>26.53</v>
+      </c>
+      <c r="E421" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A422" s="0" t="s">
+        <v>838</v>
+      </c>
+      <c r="B422" s="6" t="s">
+        <v>839</v>
+      </c>
+      <c r="C422" s="0" t="s">
+        <v>839</v>
+      </c>
+      <c r="D422" s="0">
+        <v>10.64</v>
+      </c>
+      <c r="E422" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A423" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="B423" s="6" t="s">
+        <v>841</v>
+      </c>
+      <c r="C423" s="0" t="s">
+        <v>842</v>
+      </c>
+      <c r="D423" s="0">
         <v>10</v>
       </c>
-      <c r="E400" s="0" t="s">
-[...168 lines deleted...]
-      <c r="A413" s="0" t="s">
+      <c r="E423" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A424" s="5"/>
+      <c r="B424" s="5" t="s">
         <v>843</v>
       </c>
-      <c r="B413" s="6" t="s">
+      <c r="C424" s="5"/>
+      <c r="D424" s="5"/>
+      <c r="E424" s="5"/>
+    </row>
+    <row r="425" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A425" s="0" t="s">
         <v>844</v>
       </c>
-      <c r="C413" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A414" s="0" t="s">
+      <c r="B425" s="6" t="s">
         <v>845</v>
       </c>
-      <c r="B414" s="6" t="s">
+      <c r="C425" s="0" t="s">
         <v>846</v>
       </c>
-      <c r="C414" s="0" t="s">
-[...11 lines deleted...]
-      <c r="B415" s="7" t="s">
+      <c r="D425" s="0">
+        <v>209.2</v>
+      </c>
+      <c r="E425" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A426" s="0" t="s">
         <v>847</v>
       </c>
-      <c r="C415" s="7"/>
-[...5 lines deleted...]
-      <c r="B416" s="7" t="s">
+      <c r="B426" s="6" t="s">
         <v>848</v>
       </c>
-      <c r="C416" s="7"/>
-[...4 lines deleted...]
-      <c r="A417" s="0" t="s">
+      <c r="C426" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="B417" s="6" t="s">
+      <c r="D426" s="0">
+        <v>202.8</v>
+      </c>
+      <c r="E426" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A427" s="0" t="s">
         <v>850</v>
       </c>
-      <c r="C417" s="0" t="s">
+      <c r="B427" s="6" t="s">
         <v>851</v>
       </c>
-      <c r="D417" s="0">
-[...150 lines deleted...]
-      <c r="E427" s="5"/>
+      <c r="C427" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="D427" s="0">
+        <v>232.4</v>
+      </c>
+      <c r="E427" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="428" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A428" s="0" t="s">
-        <v>871</v>
+        <v>852</v>
       </c>
       <c r="B428" s="6" t="s">
-        <v>872</v>
+        <v>853</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>873</v>
+        <v>853</v>
       </c>
       <c r="D428" s="0">
-        <v>15813</v>
+        <v>2.5</v>
       </c>
       <c r="E428" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="429" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A429" s="0" t="s">
-        <v>874</v>
+        <v>854</v>
       </c>
       <c r="B429" s="6" t="s">
-        <v>875</v>
+        <v>855</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>876</v>
+        <v>856</v>
       </c>
       <c r="D429" s="0">
-        <v>23252</v>
+        <v>65.18</v>
       </c>
       <c r="E429" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="430" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A430" s="0" t="s">
-        <v>877</v>
+        <v>857</v>
       </c>
       <c r="B430" s="6" t="s">
-        <v>878</v>
+        <v>858</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>878</v>
+        <v>856</v>
       </c>
       <c r="D430" s="0">
-        <v>8112</v>
+        <v>15</v>
       </c>
       <c r="E430" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="431" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A431" s="5"/>
-[...5 lines deleted...]
-      <c r="E431" s="5"/>
+      <c r="A431" s="0" t="s">
+        <v>859</v>
+      </c>
+      <c r="B431" s="6" t="s">
+        <v>860</v>
+      </c>
+      <c r="C431" s="0" t="s">
+        <v>856</v>
+      </c>
+      <c r="D431" s="0">
+        <v>27.7</v>
+      </c>
+      <c r="E431" s="0" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="432" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A432" s="0" t="s">
-        <v>880</v>
+        <v>861</v>
       </c>
       <c r="B432" s="6" t="s">
-        <v>881</v>
+        <v>862</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>881</v>
+        <v>856</v>
       </c>
       <c r="D432" s="0">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="E432" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="433" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A433" s="0" t="s">
-        <v>882</v>
+        <v>863</v>
       </c>
       <c r="B433" s="6" t="s">
-        <v>883</v>
+        <v>864</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>883</v>
+        <v>856</v>
       </c>
       <c r="D433" s="0">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="E433" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="434" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A434" s="5"/>
-[...5 lines deleted...]
-      <c r="E434" s="5"/>
+      <c r="A434" s="0" t="s">
+        <v>865</v>
+      </c>
+      <c r="B434" s="6" t="s">
+        <v>866</v>
+      </c>
+      <c r="C434" s="0" t="s">
+        <v>856</v>
+      </c>
+      <c r="D434" s="0">
+        <v>174</v>
+      </c>
+      <c r="E434" s="0" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="435" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A435" s="0" t="s">
-        <v>885</v>
+        <v>867</v>
       </c>
       <c r="B435" s="6" t="s">
-        <v>886</v>
+        <v>868</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>887</v>
+        <v>868</v>
       </c>
       <c r="D435" s="0">
-        <v>16506</v>
+        <v>490.4</v>
       </c>
       <c r="E435" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="436" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A436" s="5"/>
-[...5 lines deleted...]
-      <c r="E436" s="5"/>
+      <c r="A436" s="0" t="s">
+        <v>869</v>
+      </c>
+      <c r="B436" s="6" t="s">
+        <v>870</v>
+      </c>
+      <c r="C436" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="D436" s="0">
+        <v>537.2</v>
+      </c>
+      <c r="E436" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="437" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A437" s="0" t="s">
-        <v>889</v>
+        <v>871</v>
       </c>
       <c r="B437" s="6" t="s">
-        <v>890</v>
+        <v>872</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>891</v>
+        <v>873</v>
       </c>
       <c r="D437" s="0">
-        <v>9414</v>
+        <v>9</v>
       </c>
       <c r="E437" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="438" spans="1:5" outlineLevel="1">
-[...6 lines deleted...]
-      <c r="E438" s="4"/>
+    <row r="438" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A438" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="B438" s="6" t="s">
+        <v>875</v>
+      </c>
+      <c r="C438" s="0" t="s">
+        <v>876</v>
+      </c>
+      <c r="D438" s="0">
+        <v>4.59</v>
+      </c>
+      <c r="E438" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="439" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A439" s="5"/>
-[...5 lines deleted...]
-      <c r="E439" s="5"/>
+      <c r="A439" s="0" t="s">
+        <v>877</v>
+      </c>
+      <c r="B439" s="6" t="s">
+        <v>878</v>
+      </c>
+      <c r="C439" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="D439" s="0">
+        <v>0.99</v>
+      </c>
+      <c r="E439" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="440" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A440" s="0" t="s">
-        <v>894</v>
+        <v>879</v>
       </c>
       <c r="B440" s="6" t="s">
-        <v>895</v>
+        <v>880</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>895</v>
+        <v>880</v>
       </c>
       <c r="D440" s="0">
-        <v>60</v>
+        <v>5.47</v>
       </c>
       <c r="E440" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="441" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A441" s="0" t="s">
-        <v>896</v>
+        <v>881</v>
       </c>
       <c r="B441" s="6" t="s">
-        <v>897</v>
+        <v>882</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>897</v>
+        <v>882</v>
       </c>
       <c r="D441" s="0">
-        <v>60</v>
+        <v>17.57</v>
       </c>
       <c r="E441" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="442" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A442" s="5"/>
-[...5 lines deleted...]
-      <c r="E442" s="5"/>
+      <c r="A442" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="B442" s="6" t="s">
+        <v>884</v>
+      </c>
+      <c r="C442" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="D442" s="0">
+        <v>10.04</v>
+      </c>
+      <c r="E442" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="443" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A443" s="0" t="s">
-        <v>899</v>
+        <v>885</v>
       </c>
       <c r="B443" s="6" t="s">
-        <v>900</v>
+        <v>886</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>901</v>
+        <v>886</v>
       </c>
       <c r="D443" s="0">
-        <v>15.8</v>
+        <v>6.79</v>
       </c>
       <c r="E443" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="444" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A444" s="0" t="s">
-        <v>902</v>
+        <v>887</v>
       </c>
       <c r="B444" s="6" t="s">
-        <v>903</v>
+        <v>888</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>904</v>
+        <v>888</v>
       </c>
       <c r="D444" s="0">
-        <v>25.8</v>
+        <v>7.53</v>
       </c>
       <c r="E444" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="445" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A445" s="0" t="s">
-        <v>905</v>
+        <v>889</v>
       </c>
       <c r="B445" s="6" t="s">
-        <v>906</v>
+        <v>890</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>907</v>
+        <v>891</v>
       </c>
       <c r="D445" s="0">
-        <v>177</v>
+        <v>98.83</v>
       </c>
       <c r="E445" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="446" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A446" s="0" t="s">
-        <v>908</v>
+        <v>892</v>
       </c>
       <c r="B446" s="6" t="s">
-        <v>909</v>
+        <v>893</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>910</v>
+        <v>891</v>
       </c>
       <c r="D446" s="0">
-        <v>154</v>
+        <v>159.83</v>
       </c>
       <c r="E446" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="447" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A447" s="0" t="s">
-        <v>911</v>
+        <v>894</v>
       </c>
       <c r="B447" s="6" t="s">
-        <v>912</v>
+        <v>895</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>913</v>
+        <v>896</v>
       </c>
       <c r="D447" s="0">
-        <v>250</v>
+        <v>159.83</v>
       </c>
       <c r="E447" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="448" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A448" s="0" t="s">
-        <v>914</v>
+        <v>897</v>
       </c>
       <c r="B448" s="6" t="s">
-        <v>915</v>
+        <v>898</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>916</v>
+        <v>896</v>
       </c>
       <c r="D448" s="0">
-        <v>21</v>
+        <v>98.83</v>
       </c>
       <c r="E448" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="449" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A449" s="0" t="s">
-        <v>917</v>
+        <v>899</v>
       </c>
       <c r="B449" s="6" t="s">
-        <v>918</v>
+        <v>900</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>918</v>
+        <v>896</v>
       </c>
       <c r="D449" s="0">
-        <v>15</v>
+        <v>78.73</v>
       </c>
       <c r="E449" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="450" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A450" s="0" t="s">
-        <v>919</v>
+        <v>901</v>
       </c>
       <c r="B450" s="6" t="s">
-        <v>920</v>
+        <v>902</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>921</v>
+        <v>891</v>
       </c>
       <c r="D450" s="0">
-        <v>15</v>
+        <v>78.73</v>
       </c>
       <c r="E450" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="451" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A451" s="0" t="s">
-        <v>922</v>
+        <v>903</v>
       </c>
       <c r="B451" s="6" t="s">
-        <v>923</v>
+        <v>904</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>924</v>
+        <v>904</v>
       </c>
       <c r="D451" s="0">
-        <v>96</v>
+        <v>0.69</v>
       </c>
       <c r="E451" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="452" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A452" s="0" t="s">
-        <v>925</v>
+        <v>905</v>
       </c>
       <c r="B452" s="6" t="s">
-        <v>926</v>
+        <v>906</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>927</v>
+        <v>906</v>
       </c>
       <c r="D452" s="0">
-        <v>368.27</v>
+        <v>0.9</v>
       </c>
       <c r="E452" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="453" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A453" s="0" t="s">
-        <v>928</v>
+        <v>907</v>
       </c>
       <c r="B453" s="6" t="s">
-        <v>929</v>
+        <v>908</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>930</v>
+        <v>908</v>
       </c>
       <c r="D453" s="0">
-        <v>351.76</v>
+        <v>13.19</v>
       </c>
       <c r="E453" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="454" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A454" s="0" t="s">
-        <v>931</v>
+        <v>909</v>
       </c>
       <c r="B454" s="6" t="s">
-        <v>932</v>
+        <v>910</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>932</v>
+        <v>910</v>
       </c>
       <c r="D454" s="0">
-        <v>526.68</v>
+        <v>2.18</v>
       </c>
       <c r="E454" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="455" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A455" s="0" t="s">
-        <v>933</v>
+        <v>911</v>
       </c>
       <c r="B455" s="6" t="s">
-        <v>934</v>
+        <v>912</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>934</v>
+        <v>912</v>
       </c>
       <c r="D455" s="0">
-        <v>904.27</v>
+        <v>25</v>
       </c>
       <c r="E455" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="456" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A456" s="0" t="s">
-        <v>935</v>
+        <v>913</v>
       </c>
       <c r="B456" s="6" t="s">
-        <v>936</v>
-[...3 lines deleted...]
-      </c>
+        <v>914</v>
+      </c>
+      <c r="C456" s="0"/>
       <c r="D456" s="0">
-        <v>364</v>
+        <v>0.9</v>
       </c>
       <c r="E456" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="457" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A457" s="0" t="s">
-        <v>937</v>
+        <v>915</v>
       </c>
       <c r="B457" s="6" t="s">
-        <v>938</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="C457" s="0"/>
       <c r="D457" s="0">
-        <v>452.14</v>
+        <v>2.5</v>
       </c>
       <c r="E457" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="458" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A458" s="0" t="s">
-        <v>939</v>
+        <v>917</v>
       </c>
       <c r="B458" s="6" t="s">
-        <v>940</v>
-[...3 lines deleted...]
-      </c>
+        <v>918</v>
+      </c>
+      <c r="C458" s="0"/>
       <c r="D458" s="0">
-        <v>413.29</v>
+        <v>1</v>
       </c>
       <c r="E458" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="459" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A459" s="0" t="s">
-        <v>941</v>
+        <v>919</v>
       </c>
       <c r="B459" s="6" t="s">
-        <v>942</v>
-[...3 lines deleted...]
-      </c>
+        <v>920</v>
+      </c>
+      <c r="C459" s="0"/>
       <c r="D459" s="0">
-        <v>45.96</v>
+        <v>1</v>
       </c>
       <c r="E459" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="460" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A460" s="0" t="s">
-        <v>943</v>
+        <v>921</v>
       </c>
       <c r="B460" s="6" t="s">
-        <v>944</v>
-[...3 lines deleted...]
-      </c>
+        <v>922</v>
+      </c>
+      <c r="C460" s="0"/>
       <c r="D460" s="0">
-        <v>35.92</v>
+        <v>20</v>
       </c>
       <c r="E460" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="461" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A461" s="0" t="s">
-        <v>945</v>
+        <v>923</v>
       </c>
       <c r="B461" s="6" t="s">
-        <v>946</v>
-[...3 lines deleted...]
-      </c>
+        <v>924</v>
+      </c>
+      <c r="C461" s="0"/>
       <c r="D461" s="0">
-        <v>35.92</v>
+        <v>250</v>
       </c>
       <c r="E461" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="462" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A462" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A462" s="5"/>
+      <c r="B462" s="5" t="s">
+        <v>925</v>
+      </c>
+      <c r="C462" s="5"/>
+      <c r="D462" s="5"/>
+      <c r="E462" s="5"/>
     </row>
     <row r="463" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A463" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A463" s="5"/>
+      <c r="B463" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="C463" s="5"/>
+      <c r="D463" s="5"/>
+      <c r="E463" s="5"/>
     </row>
     <row r="464" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A464" s="0" t="s">
-        <v>951</v>
+        <v>927</v>
       </c>
       <c r="B464" s="6" t="s">
-        <v>952</v>
+        <v>928</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>952</v>
+        <v>929</v>
       </c>
       <c r="D464" s="0">
-        <v>10.64</v>
+        <v>42.9</v>
       </c>
       <c r="E464" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="465" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A465" s="0" t="s">
-        <v>953</v>
+        <v>930</v>
       </c>
       <c r="B465" s="6" t="s">
-        <v>954</v>
+        <v>931</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>955</v>
+        <v>932</v>
       </c>
       <c r="D465" s="0">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E465" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="466" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A466" s="5"/>
-[...5 lines deleted...]
-      <c r="E466" s="5"/>
+      <c r="A466" s="0" t="s">
+        <v>933</v>
+      </c>
+      <c r="B466" s="6" t="s">
+        <v>934</v>
+      </c>
+      <c r="C466" s="0" t="s">
+        <v>935</v>
+      </c>
+      <c r="D466" s="0">
+        <v>300</v>
+      </c>
+      <c r="E466" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="467" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A467" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="B467" s="6" t="s">
+        <v>937</v>
+      </c>
+      <c r="C467" s="0" t="s">
+        <v>935</v>
+      </c>
+      <c r="D467" s="0">
+        <v>320</v>
+      </c>
+      <c r="E467" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="468" spans="1:5" outlineLevel="1">
+      <c r="A468" s="4"/>
+      <c r="B468" s="4" t="s">
+        <v>938</v>
+      </c>
+      <c r="C468" s="4"/>
+      <c r="D468" s="4"/>
+      <c r="E468" s="4"/>
+    </row>
+    <row r="469" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A469" s="5"/>
+      <c r="B469" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="C469" s="5"/>
+      <c r="D469" s="5"/>
+      <c r="E469" s="5"/>
+    </row>
+    <row r="470" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A470" s="7"/>
+      <c r="B470" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C470" s="7"/>
+      <c r="D470" s="7"/>
+      <c r="E470" s="7"/>
+    </row>
+    <row r="471" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A471" s="0" t="s">
+        <v>939</v>
+      </c>
+      <c r="B471" s="6" t="s">
+        <v>940</v>
+      </c>
+      <c r="C471" s="0"/>
+      <c r="D471" s="0">
+        <v>600</v>
+      </c>
+      <c r="E471" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="472" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A472" s="7"/>
+      <c r="B472" s="7" t="s">
+        <v>941</v>
+      </c>
+      <c r="C472" s="7"/>
+      <c r="D472" s="7"/>
+      <c r="E472" s="7"/>
+    </row>
+    <row r="473" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A473" s="7"/>
+      <c r="B473" s="7" t="s">
+        <v>942</v>
+      </c>
+      <c r="C473" s="7"/>
+      <c r="D473" s="7"/>
+      <c r="E473" s="7"/>
+    </row>
+    <row r="474" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A474" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="B474" s="6" t="s">
+        <v>944</v>
+      </c>
+      <c r="C474" s="0" t="s">
+        <v>945</v>
+      </c>
+      <c r="D474" s="0">
+        <v>29950</v>
+      </c>
+      <c r="E474" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="475" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A475" s="7"/>
+      <c r="B475" s="7" t="s">
+        <v>946</v>
+      </c>
+      <c r="C475" s="7"/>
+      <c r="D475" s="7"/>
+      <c r="E475" s="7"/>
+    </row>
+    <row r="476" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A476" s="7"/>
+      <c r="B476" s="7" t="s">
+        <v>947</v>
+      </c>
+      <c r="C476" s="7"/>
+      <c r="D476" s="7"/>
+      <c r="E476" s="7"/>
+    </row>
+    <row r="477" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A477" s="7"/>
+      <c r="B477" s="7" t="s">
+        <v>948</v>
+      </c>
+      <c r="C477" s="7"/>
+      <c r="D477" s="7"/>
+      <c r="E477" s="7"/>
+    </row>
+    <row r="478" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A478" s="7"/>
+      <c r="B478" s="7" t="s">
+        <v>949</v>
+      </c>
+      <c r="C478" s="7"/>
+      <c r="D478" s="7"/>
+      <c r="E478" s="7"/>
+    </row>
+    <row r="479" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A479" s="7"/>
+      <c r="B479" s="7" t="s">
+        <v>950</v>
+      </c>
+      <c r="C479" s="7"/>
+      <c r="D479" s="7"/>
+      <c r="E479" s="7"/>
+    </row>
+    <row r="480" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A480" s="5"/>
+      <c r="B480" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="C480" s="5"/>
+      <c r="D480" s="5"/>
+      <c r="E480" s="5"/>
+    </row>
+    <row r="481" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A481" s="7"/>
+      <c r="B481" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="C481" s="7"/>
+      <c r="D481" s="7"/>
+      <c r="E481" s="7"/>
+    </row>
+    <row r="482" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A482" s="0" t="s">
+        <v>952</v>
+      </c>
+      <c r="B482" s="6" t="s">
+        <v>953</v>
+      </c>
+      <c r="C482" s="0" t="s">
+        <v>954</v>
+      </c>
+      <c r="D482" s="0">
+        <v>42.1</v>
+      </c>
+      <c r="E482" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="483" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A483" s="0" t="s">
+        <v>955</v>
+      </c>
+      <c r="B483" s="6" t="s">
+        <v>956</v>
+      </c>
+      <c r="C483" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="B467" s="6" t="s">
+      <c r="D483" s="0">
+        <v>75.78</v>
+      </c>
+      <c r="E483" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="484" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A484" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="C467" s="0" t="s">
+      <c r="B484" s="6" t="s">
         <v>959</v>
       </c>
-      <c r="D467" s="0">
-[...7 lines deleted...]
-      <c r="A468" s="0" t="s">
+      <c r="C484" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="D484" s="0">
+        <v>12</v>
+      </c>
+      <c r="E484" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="485" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A485" s="7"/>
+      <c r="B485" s="7" t="s">
         <v>960</v>
       </c>
-      <c r="B468" s="6" t="s">
+      <c r="C485" s="7"/>
+      <c r="D485" s="7"/>
+      <c r="E485" s="7"/>
+    </row>
+    <row r="486" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A486" s="7"/>
+      <c r="B486" s="7" t="s">
         <v>961</v>
       </c>
-      <c r="C468" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A469" s="0" t="s">
+      <c r="C486" s="7"/>
+      <c r="D486" s="7"/>
+      <c r="E486" s="7"/>
+    </row>
+    <row r="487" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A487" s="7"/>
+      <c r="B487" s="7" t="s">
         <v>962</v>
       </c>
-      <c r="B469" s="6" t="s">
+      <c r="C487" s="7"/>
+      <c r="D487" s="7"/>
+      <c r="E487" s="7"/>
+    </row>
+    <row r="488" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A488" s="0" t="s">
         <v>963</v>
       </c>
-      <c r="C469" s="0" t="s">
+      <c r="B488" s="6" t="s">
         <v>964</v>
       </c>
-      <c r="D469" s="0">
-[...7 lines deleted...]
-      <c r="A470" s="0" t="s">
+      <c r="C488" s="0" t="s">
         <v>965</v>
       </c>
-      <c r="B470" s="6" t="s">
+      <c r="D488" s="0">
+        <v>782</v>
+      </c>
+      <c r="E488" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="489" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A489" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="C470" s="0" t="s">
+      <c r="B489" s="6" t="s">
         <v>967</v>
       </c>
-      <c r="D470" s="0">
-[...7 lines deleted...]
-      <c r="A471" s="0" t="s">
+      <c r="C489" s="0" t="s">
+        <v>967</v>
+      </c>
+      <c r="D489" s="0">
+        <v>101</v>
+      </c>
+      <c r="E489" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="490" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A490" s="7"/>
+      <c r="B490" s="7" t="s">
         <v>968</v>
       </c>
-      <c r="B471" s="6" t="s">
+      <c r="C490" s="7"/>
+      <c r="D490" s="7"/>
+      <c r="E490" s="7"/>
+    </row>
+    <row r="491" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A491" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="C471" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A472" s="0" t="s">
+      <c r="B491" s="6" t="s">
         <v>970</v>
       </c>
-      <c r="B472" s="6" t="s">
+      <c r="C491" s="0" t="s">
         <v>971</v>
       </c>
-      <c r="C472" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A473" s="0" t="s">
+      <c r="D491" s="0">
+        <v>154</v>
+      </c>
+      <c r="E491" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="492" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A492" s="7"/>
+      <c r="B492" s="7" t="s">
         <v>972</v>
       </c>
-      <c r="B473" s="6" t="s">
+      <c r="C492" s="7"/>
+      <c r="D492" s="7"/>
+      <c r="E492" s="7"/>
+    </row>
+    <row r="493" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A493" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="C473" s="0" t="s">
+      <c r="B493" s="6" t="s">
         <v>974</v>
       </c>
-      <c r="D473" s="0">
-[...7 lines deleted...]
-      <c r="A474" s="0" t="s">
+      <c r="C493" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="B474" s="6" t="s">
+      <c r="D493" s="0">
+        <v>589.38</v>
+      </c>
+      <c r="E493" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="494" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A494" s="7"/>
+      <c r="B494" s="7" t="s">
         <v>976</v>
       </c>
-      <c r="C474" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A475" s="0" t="s">
+      <c r="C494" s="7"/>
+      <c r="D494" s="7"/>
+      <c r="E494" s="7"/>
+    </row>
+    <row r="495" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A495" s="0" t="s">
         <v>977</v>
       </c>
-      <c r="B475" s="6" t="s">
+      <c r="B495" s="6" t="s">
         <v>978</v>
       </c>
-      <c r="C475" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A476" s="0" t="s">
+      <c r="C495" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="B476" s="6" t="s">
+      <c r="D495" s="0">
+        <v>358</v>
+      </c>
+      <c r="E495" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="496" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A496" s="0" t="s">
         <v>980</v>
       </c>
-      <c r="C476" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A477" s="0" t="s">
+      <c r="B496" s="6" t="s">
         <v>981</v>
       </c>
-      <c r="B477" s="6" t="s">
+      <c r="C496" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="C477" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A478" s="0" t="s">
+      <c r="D496" s="0">
+        <v>336.79</v>
+      </c>
+      <c r="E496" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="497" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A497" s="5"/>
+      <c r="B497" s="5" t="s">
         <v>983</v>
       </c>
-      <c r="B478" s="6" t="s">
+      <c r="C497" s="5"/>
+      <c r="D497" s="5"/>
+      <c r="E497" s="5"/>
+    </row>
+    <row r="498" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A498" s="7"/>
+      <c r="B498" s="7" t="s">
         <v>984</v>
       </c>
-      <c r="C478" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A479" s="0" t="s">
+      <c r="C498" s="7"/>
+      <c r="D498" s="7"/>
+      <c r="E498" s="7"/>
+    </row>
+    <row r="499" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A499" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="B479" s="6" t="s">
+      <c r="B499" s="6" t="s">
         <v>986</v>
       </c>
-      <c r="C479" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A480" s="0" t="s">
+      <c r="C499" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="B480" s="6" t="s">
+      <c r="D499" s="0">
+        <v>238</v>
+      </c>
+      <c r="E499" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="500" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A500" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="C480" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A481" s="0" t="s">
+      <c r="B500" s="6" t="s">
         <v>989</v>
       </c>
-      <c r="B481" s="6" t="s">
+      <c r="C500" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="C481" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A482" s="0" t="s">
+      <c r="D500" s="0">
+        <v>238</v>
+      </c>
+      <c r="E500" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="501" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A501" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="B482" s="6" t="s">
+      <c r="B501" s="6" t="s">
         <v>992</v>
       </c>
-      <c r="C482" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A483" s="0" t="s">
+      <c r="C501" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="B483" s="6" t="s">
+      <c r="D501" s="0">
+        <v>5000</v>
+      </c>
+      <c r="E501" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="502" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A502" s="7"/>
+      <c r="B502" s="7" t="s">
         <v>994</v>
       </c>
-      <c r="C483" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A484" s="0" t="s">
+      <c r="C502" s="7"/>
+      <c r="D502" s="7"/>
+      <c r="E502" s="7"/>
+    </row>
+    <row r="503" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A503" s="0" t="s">
         <v>995</v>
       </c>
-      <c r="B484" s="6" t="s">
+      <c r="B503" s="6" t="s">
         <v>996</v>
       </c>
-      <c r="C484" s="0" t="s">
+      <c r="C503" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="D484" s="0">
-[...7 lines deleted...]
-      <c r="A485" s="0" t="s">
+      <c r="D503" s="0">
+        <v>3700</v>
+      </c>
+      <c r="E503" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="504" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A504" s="0" t="s">
         <v>998</v>
       </c>
-      <c r="B485" s="6" t="s">
+      <c r="B504" s="6" t="s">
         <v>999</v>
       </c>
-      <c r="C485" s="0" t="s">
+      <c r="C504" s="0" t="s">
         <v>1000</v>
       </c>
-      <c r="D485" s="0">
-[...7 lines deleted...]
-      <c r="A486" s="0" t="s">
+      <c r="D504" s="0">
+        <v>350</v>
+      </c>
+      <c r="E504" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="505" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A505" s="7"/>
+      <c r="B505" s="7" t="s">
         <v>1001</v>
       </c>
-      <c r="B486" s="6" t="s">
+      <c r="C505" s="7"/>
+      <c r="D505" s="7"/>
+      <c r="E505" s="7"/>
+    </row>
+    <row r="506" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A506" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="C486" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A487" s="0" t="s">
+      <c r="B506" s="6" t="s">
         <v>1003</v>
       </c>
-      <c r="B487" s="6" t="s">
+      <c r="C506" s="0" t="s">
         <v>1004</v>
       </c>
-      <c r="C487" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A488" s="0" t="s">
+      <c r="D506" s="0">
+        <v>200</v>
+      </c>
+      <c r="E506" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="507" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A507" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="B488" s="6" t="s">
+      <c r="B507" s="6" t="s">
         <v>1006</v>
       </c>
-      <c r="C488" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A489" s="0" t="s">
+      <c r="C507" s="0" t="s">
         <v>1007</v>
       </c>
-      <c r="B489" s="6" t="s">
+      <c r="D507" s="0">
+        <v>263</v>
+      </c>
+      <c r="E507" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="508" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A508" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="C489" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A490" s="0" t="s">
+      <c r="B508" s="6" t="s">
         <v>1009</v>
       </c>
-      <c r="B490" s="6" t="s">
+      <c r="C508" s="0" t="s">
         <v>1010</v>
       </c>
-      <c r="C490" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A491" s="0" t="s">
+      <c r="D508" s="0">
+        <v>2660</v>
+      </c>
+      <c r="E508" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="509" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A509" s="7"/>
+      <c r="B509" s="7" t="s">
         <v>1011</v>
       </c>
-      <c r="B491" s="6" t="s">
+      <c r="C509" s="7"/>
+      <c r="D509" s="7"/>
+      <c r="E509" s="7"/>
+    </row>
+    <row r="510" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A510" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="C491" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A492" s="0" t="s">
+      <c r="B510" s="6" t="s">
         <v>1013</v>
       </c>
-      <c r="B492" s="6" t="s">
+      <c r="C510" s="0" t="s">
         <v>1014</v>
       </c>
-      <c r="C492" s="0" t="s">
+      <c r="D510" s="0">
+        <v>55</v>
+      </c>
+      <c r="E510" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="511" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A511" s="0" t="s">
         <v>1015</v>
       </c>
-      <c r="D492" s="0">
-[...7 lines deleted...]
-      <c r="A493" s="0" t="s">
+      <c r="B511" s="6" t="s">
         <v>1016</v>
       </c>
-      <c r="B493" s="6" t="s">
+      <c r="C511" s="0" t="s">
         <v>1017</v>
       </c>
-      <c r="C493" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A494" s="0" t="s">
+      <c r="D511" s="0">
+        <v>85</v>
+      </c>
+      <c r="E511" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="512" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A512" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="B494" s="6" t="s">
+      <c r="B512" s="6" t="s">
         <v>1019</v>
       </c>
-      <c r="C494" s="0" t="s">
-[...293 lines deleted...]
-      <c r="C512" s="0"/>
+      <c r="C512" s="0" t="s">
+        <v>1019</v>
+      </c>
       <c r="D512" s="0">
-        <v>250</v>
+        <v>55</v>
       </c>
       <c r="E512" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="513" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A513" s="5"/>
       <c r="B513" s="5" t="s">
-        <v>1057</v>
+        <v>1020</v>
       </c>
       <c r="C513" s="5"/>
       <c r="D513" s="5"/>
       <c r="E513" s="5"/>
     </row>
-    <row r="514" spans="1:5" hidden="true" outlineLevel="2">
-[...42 lines deleted...]
-    <row r="517" spans="1:5" hidden="true" outlineLevel="2">
+    <row r="514" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A514" s="7"/>
+      <c r="B514" s="7" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C514" s="7"/>
+      <c r="D514" s="7"/>
+      <c r="E514" s="7"/>
+    </row>
+    <row r="515" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A515" s="7"/>
+      <c r="B515" s="7" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C515" s="7"/>
+      <c r="D515" s="7"/>
+      <c r="E515" s="7"/>
+    </row>
+    <row r="516" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A516" s="7"/>
+      <c r="B516" s="7" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C516" s="7"/>
+      <c r="D516" s="7"/>
+      <c r="E516" s="7"/>
+    </row>
+    <row r="517" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A517" s="0" t="s">
-        <v>1065</v>
+        <v>1024</v>
       </c>
       <c r="B517" s="6" t="s">
-        <v>1066</v>
+        <v>1025</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>1067</v>
+        <v>1025</v>
       </c>
       <c r="D517" s="0">
-        <v>300</v>
+        <v>1003</v>
       </c>
       <c r="E517" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="518" spans="1:5" hidden="true" outlineLevel="2">
+    <row r="518" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A518" s="0" t="s">
-        <v>1068</v>
+        <v>1026</v>
       </c>
       <c r="B518" s="6" t="s">
-        <v>1069</v>
+        <v>1027</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>1067</v>
+        <v>1027</v>
       </c>
       <c r="D518" s="0">
-        <v>320</v>
+        <v>4996</v>
       </c>
       <c r="E518" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="519" spans="1:5" outlineLevel="1">
-[...15 lines deleted...]
-      <c r="E520" s="5"/>
+    <row r="519" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A519" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B519" s="6" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C519" s="0" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D519" s="0">
+        <v>676</v>
+      </c>
+      <c r="E519" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="520" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A520" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B520" s="6" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C520" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D520" s="0">
+        <v>4960</v>
+      </c>
+      <c r="E520" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="521" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A521" s="7"/>
-[...5 lines deleted...]
-      <c r="E521" s="7"/>
+      <c r="A521" s="0" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B521" s="6" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C521" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D521" s="0">
+        <v>5144</v>
+      </c>
+      <c r="E521" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="522" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A522" s="0" t="s">
-        <v>1071</v>
+        <v>1034</v>
       </c>
       <c r="B522" s="6" t="s">
-        <v>1072</v>
-[...1 lines deleted...]
-      <c r="C522" s="0"/>
+        <v>1035</v>
+      </c>
+      <c r="C522" s="0" t="s">
+        <v>1035</v>
+      </c>
       <c r="D522" s="0">
-        <v>600</v>
+        <v>3435</v>
       </c>
       <c r="E522" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="523" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A523" s="7"/>
-[...5 lines deleted...]
-      <c r="E523" s="7"/>
+      <c r="A523" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B523" s="6" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C523" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D523" s="0">
+        <v>60</v>
+      </c>
+      <c r="E523" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="524" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A524" s="7"/>
       <c r="B524" s="7" t="s">
-        <v>1074</v>
+        <v>1038</v>
       </c>
       <c r="C524" s="7"/>
       <c r="D524" s="7"/>
       <c r="E524" s="7"/>
     </row>
     <row r="525" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A525" s="0" t="s">
-        <v>1075</v>
+        <v>1039</v>
       </c>
       <c r="B525" s="6" t="s">
-        <v>1076</v>
+        <v>1040</v>
       </c>
       <c r="C525" s="0" t="s">
-        <v>1077</v>
+        <v>1041</v>
       </c>
       <c r="D525" s="0">
-        <v>29950</v>
+        <v>250</v>
       </c>
       <c r="E525" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="526" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A526" s="7"/>
-[...5 lines deleted...]
-      <c r="E526" s="7"/>
+      <c r="A526" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B526" s="6" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C526" s="0" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D526" s="0">
+        <v>250</v>
+      </c>
+      <c r="E526" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="527" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A527" s="7"/>
       <c r="B527" s="7" t="s">
-        <v>1079</v>
+        <v>1045</v>
       </c>
       <c r="C527" s="7"/>
       <c r="D527" s="7"/>
       <c r="E527" s="7"/>
     </row>
     <row r="528" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A528" s="7"/>
-[...5 lines deleted...]
-      <c r="E528" s="7"/>
+      <c r="A528" s="0" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B528" s="6" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C528" s="0" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D528" s="0">
+        <v>1718</v>
+      </c>
+      <c r="E528" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="529" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A529" s="7"/>
-[...5 lines deleted...]
-      <c r="E529" s="7"/>
+      <c r="A529" s="0" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B529" s="6" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C529" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D529" s="0">
+        <v>3666</v>
+      </c>
+      <c r="E529" s="0" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="530" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A530" s="7"/>
-[...14 lines deleted...]
-      <c r="E531" s="5"/>
+      <c r="A530" s="0" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B530" s="6" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C530" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D530" s="0">
+        <v>2553</v>
+      </c>
+      <c r="E530" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="531" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A531" s="0" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B531" s="6" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C531" s="0" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D531" s="0">
+        <v>359</v>
+      </c>
+      <c r="E531" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="532" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A532" s="7"/>
-[...5 lines deleted...]
-      <c r="E532" s="7"/>
+      <c r="A532" s="0" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B532" s="6" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C532" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D532" s="0">
+        <v>50</v>
+      </c>
+      <c r="E532" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="533" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A533" s="0" t="s">
-        <v>1084</v>
+        <v>1061</v>
       </c>
       <c r="B533" s="6" t="s">
-        <v>1085</v>
+        <v>1062</v>
       </c>
       <c r="C533" s="0" t="s">
-        <v>1086</v>
+        <v>1063</v>
       </c>
       <c r="D533" s="0">
-        <v>38.75</v>
+        <v>1220</v>
       </c>
       <c r="E533" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="534" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A534" s="0" t="s">
-        <v>1087</v>
+        <v>1064</v>
       </c>
       <c r="B534" s="6" t="s">
-        <v>1088</v>
+        <v>1065</v>
       </c>
       <c r="C534" s="0" t="s">
-        <v>1089</v>
+        <v>1066</v>
       </c>
       <c r="D534" s="0">
-        <v>69.74</v>
+        <v>328</v>
       </c>
       <c r="E534" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="535" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A535" s="0" t="s">
-        <v>1090</v>
+        <v>1067</v>
       </c>
       <c r="B535" s="6" t="s">
-        <v>1091</v>
+        <v>1068</v>
       </c>
       <c r="C535" s="0" t="s">
-        <v>1091</v>
+        <v>1069</v>
       </c>
       <c r="D535" s="0">
-        <v>12</v>
+        <v>922</v>
       </c>
       <c r="E535" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="536" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A536" s="7"/>
-[...5 lines deleted...]
-      <c r="E536" s="7"/>
+      <c r="A536" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B536" s="6" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C536" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D536" s="0">
+        <v>1917</v>
+      </c>
+      <c r="E536" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="537" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A537" s="7"/>
-[...5 lines deleted...]
-      <c r="E537" s="7"/>
+      <c r="A537" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B537" s="6" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C537" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D537" s="0">
+        <v>1353</v>
+      </c>
+      <c r="E537" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="538" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A538" s="7"/>
-[...5 lines deleted...]
-      <c r="E538" s="7"/>
+      <c r="A538" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B538" s="6" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C538" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D538" s="0">
+        <v>1361</v>
+      </c>
+      <c r="E538" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="539" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A539" s="0" t="s">
-        <v>1095</v>
+        <v>1079</v>
       </c>
       <c r="B539" s="6" t="s">
-        <v>1096</v>
+        <v>1080</v>
       </c>
       <c r="C539" s="0" t="s">
-        <v>1097</v>
+        <v>1081</v>
       </c>
       <c r="D539" s="0">
-        <v>782</v>
+        <v>5576</v>
       </c>
       <c r="E539" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="540" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A540" s="0" t="s">
-        <v>1098</v>
+        <v>1082</v>
       </c>
       <c r="B540" s="6" t="s">
-        <v>1099</v>
+        <v>1083</v>
       </c>
       <c r="C540" s="0" t="s">
-        <v>1099</v>
+        <v>1084</v>
       </c>
       <c r="D540" s="0">
-        <v>102</v>
+        <v>1604</v>
       </c>
       <c r="E540" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="541" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A541" s="0" t="s">
-        <v>1100</v>
+        <v>1085</v>
       </c>
       <c r="B541" s="6" t="s">
-        <v>1101</v>
+        <v>1086</v>
       </c>
       <c r="C541" s="0" t="s">
-        <v>1102</v>
+        <v>1087</v>
       </c>
       <c r="D541" s="0">
-        <v>102</v>
+        <v>666</v>
       </c>
       <c r="E541" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="542" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A542" s="0" t="s">
-        <v>1103</v>
+        <v>1088</v>
       </c>
       <c r="B542" s="6" t="s">
-        <v>1104</v>
+        <v>1089</v>
       </c>
       <c r="C542" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="D542" s="0">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="E542" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="543" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A543" s="0" t="s">
-        <v>1105</v>
+        <v>1091</v>
       </c>
       <c r="B543" s="6" t="s">
-        <v>1106</v>
+        <v>1092</v>
       </c>
       <c r="C543" s="0" t="s">
-        <v>1106</v>
+        <v>1093</v>
       </c>
       <c r="D543" s="0">
-        <v>102</v>
+        <v>523</v>
       </c>
       <c r="E543" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="544" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A544" s="7"/>
-[...5 lines deleted...]
-      <c r="E544" s="7"/>
+      <c r="A544" s="0" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B544" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C544" s="0" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D544" s="0">
+        <v>1761</v>
+      </c>
+      <c r="E544" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="545" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A545" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
       <c r="B545" s="6" t="s">
-        <v>1109</v>
+        <v>1098</v>
       </c>
       <c r="C545" s="0" t="s">
-        <v>1110</v>
+        <v>1099</v>
       </c>
       <c r="D545" s="0">
-        <v>154</v>
+        <v>13806</v>
       </c>
       <c r="E545" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="546" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A546" s="7"/>
-[...5 lines deleted...]
-      <c r="E546" s="7"/>
+      <c r="A546" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B546" s="6" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C546" s="0" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D546" s="0">
+        <v>1773</v>
+      </c>
+      <c r="E546" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="547" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A547" s="0" t="s">
-        <v>1112</v>
+        <v>1102</v>
       </c>
       <c r="B547" s="6" t="s">
-        <v>1113</v>
+        <v>1103</v>
       </c>
       <c r="C547" s="0" t="s">
-        <v>1114</v>
+        <v>1104</v>
       </c>
       <c r="D547" s="0">
-        <v>542.44</v>
+        <v>687</v>
       </c>
       <c r="E547" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="548" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A548" s="7"/>
-[...5 lines deleted...]
-      <c r="E548" s="7"/>
+      <c r="A548" s="0" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B548" s="6" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C548" s="0" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D548" s="0">
+        <v>1393</v>
+      </c>
+      <c r="E548" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="549" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A549" s="0" t="s">
-        <v>1116</v>
+        <v>1108</v>
       </c>
       <c r="B549" s="6" t="s">
-        <v>1117</v>
+        <v>1109</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>1118</v>
+        <v>1109</v>
       </c>
       <c r="D549" s="0">
-        <v>358</v>
+        <v>143.42</v>
       </c>
       <c r="E549" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="550" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A550" s="0" t="s">
-        <v>1119</v>
+        <v>1110</v>
       </c>
       <c r="B550" s="6" t="s">
-        <v>1120</v>
+        <v>1111</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>1121</v>
+        <v>1112</v>
       </c>
       <c r="D550" s="0">
-        <v>309.96</v>
+        <v>1452</v>
       </c>
       <c r="E550" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="551" spans="1:5" hidden="true" outlineLevel="2">
-[...6 lines deleted...]
-      <c r="E551" s="5"/>
+    <row r="551" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A551" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B551" s="6" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C551" s="0" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D551" s="0">
+        <v>321</v>
+      </c>
+      <c r="E551" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="552" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A552" s="7"/>
-[...5 lines deleted...]
-      <c r="E552" s="7"/>
+      <c r="A552" s="0" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B552" s="6" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C552" s="0" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D552" s="0">
+        <v>2420</v>
+      </c>
+      <c r="E552" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="553" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A553" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="B553" s="6" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
       <c r="C553" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="D553" s="0">
-        <v>350</v>
+        <v>1089</v>
       </c>
       <c r="E553" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="554" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A554" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="B554" s="6" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
       <c r="C554" s="0" t="s">
-        <v>1129</v>
+        <v>1121</v>
       </c>
       <c r="D554" s="0">
-        <v>238</v>
+        <v>1089</v>
       </c>
       <c r="E554" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="555" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A555" s="0" t="s">
-        <v>1130</v>
+        <v>1124</v>
       </c>
       <c r="B555" s="6" t="s">
-        <v>1131</v>
-[...3 lines deleted...]
-      </c>
+        <v>1125</v>
+      </c>
+      <c r="C555" s="0"/>
       <c r="D555" s="0">
-        <v>238</v>
+        <v>32035</v>
       </c>
       <c r="E555" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="556" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A556" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A556" s="7"/>
+      <c r="B556" s="7" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C556" s="7"/>
+      <c r="D556" s="7"/>
+      <c r="E556" s="7"/>
     </row>
     <row r="557" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A557" s="7"/>
       <c r="B557" s="7" t="s">
-        <v>1136</v>
+        <v>1127</v>
       </c>
       <c r="C557" s="7"/>
       <c r="D557" s="7"/>
       <c r="E557" s="7"/>
     </row>
-    <row r="558" spans="1:5" hidden="true" outlineLevel="3">
-[...16 lines deleted...]
-    <row r="559" spans="1:5" hidden="true" outlineLevel="3">
+    <row r="558" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A558" s="5"/>
+      <c r="B558" s="5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C558" s="5"/>
+      <c r="D558" s="5"/>
+      <c r="E558" s="5"/>
+    </row>
+    <row r="559" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A559" s="0" t="s">
-        <v>1140</v>
+        <v>1129</v>
       </c>
       <c r="B559" s="6" t="s">
-        <v>1141</v>
+        <v>1130</v>
       </c>
       <c r="C559" s="0" t="s">
-        <v>1142</v>
+        <v>1131</v>
       </c>
       <c r="D559" s="0">
-        <v>350</v>
+        <v>2338</v>
       </c>
       <c r="E559" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="560" spans="1:5" hidden="true" outlineLevel="3">
-[...6 lines deleted...]
-      <c r="E560" s="7"/>
+    <row r="560" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A560" s="5"/>
+      <c r="B560" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="C560" s="5"/>
+      <c r="D560" s="5"/>
+      <c r="E560" s="5"/>
     </row>
     <row r="561" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A561" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A561" s="7"/>
+      <c r="B561" s="7" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C561" s="7"/>
+      <c r="D561" s="7"/>
+      <c r="E561" s="7"/>
     </row>
     <row r="562" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A562" s="0" t="s">
-        <v>1147</v>
+        <v>1133</v>
       </c>
       <c r="B562" s="6" t="s">
-        <v>1148</v>
+        <v>1134</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>1149</v>
+        <v>1135</v>
       </c>
       <c r="D562" s="0">
-        <v>263</v>
+        <v>226</v>
       </c>
       <c r="E562" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="563" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A563" s="0" t="s">
-        <v>1150</v>
+        <v>1136</v>
       </c>
       <c r="B563" s="6" t="s">
-        <v>1151</v>
+        <v>1137</v>
       </c>
       <c r="C563" s="0" t="s">
-        <v>1152</v>
+        <v>1138</v>
       </c>
       <c r="D563" s="0">
-        <v>2660</v>
+        <v>208</v>
       </c>
       <c r="E563" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="564" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A564" s="7"/>
-[...5 lines deleted...]
-      <c r="E564" s="7"/>
+      <c r="A564" s="0" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B564" s="6" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C564" s="0" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D564" s="0">
+        <v>226</v>
+      </c>
+      <c r="E564" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="565" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A565" s="0" t="s">
-        <v>1154</v>
+        <v>1142</v>
       </c>
       <c r="B565" s="6" t="s">
-        <v>1155</v>
+        <v>1143</v>
       </c>
       <c r="C565" s="0" t="s">
-        <v>1156</v>
+        <v>1144</v>
       </c>
       <c r="D565" s="0">
-        <v>55</v>
+        <v>274</v>
       </c>
       <c r="E565" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="566" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A566" s="0" t="s">
-        <v>1157</v>
+        <v>1145</v>
       </c>
       <c r="B566" s="6" t="s">
-        <v>1158</v>
+        <v>1146</v>
       </c>
       <c r="C566" s="0" t="s">
-        <v>1159</v>
+        <v>1147</v>
       </c>
       <c r="D566" s="0">
-        <v>85</v>
+        <v>149</v>
       </c>
       <c r="E566" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="567" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A567" s="0" t="s">
-        <v>1160</v>
+        <v>1148</v>
       </c>
       <c r="B567" s="6" t="s">
-        <v>1161</v>
+        <v>1149</v>
       </c>
       <c r="C567" s="0" t="s">
-        <v>1162</v>
+        <v>1150</v>
       </c>
       <c r="D567" s="0">
-        <v>55</v>
+        <v>154</v>
       </c>
       <c r="E567" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="568" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A568" s="0" t="s">
-        <v>1163</v>
+        <v>1151</v>
       </c>
       <c r="B568" s="6" t="s">
-        <v>1164</v>
+        <v>1152</v>
       </c>
       <c r="C568" s="0" t="s">
-        <v>1164</v>
+        <v>1153</v>
       </c>
       <c r="D568" s="0">
-        <v>55</v>
+        <v>154</v>
       </c>
       <c r="E568" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="569" spans="1:5" hidden="true" outlineLevel="2">
-[...6 lines deleted...]
-      <c r="E569" s="5"/>
+    <row r="569" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A569" s="0" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B569" s="6" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C569" s="0" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D569" s="0">
+        <v>150</v>
+      </c>
+      <c r="E569" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="570" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A570" s="7"/>
       <c r="B570" s="7" t="s">
-        <v>1166</v>
+        <v>1157</v>
       </c>
       <c r="C570" s="7"/>
       <c r="D570" s="7"/>
       <c r="E570" s="7"/>
     </row>
     <row r="571" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A571" s="7"/>
-[...5 lines deleted...]
-      <c r="E571" s="7"/>
+      <c r="A571" s="0" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B571" s="6" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C571" s="0" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D571" s="0">
+        <v>227</v>
+      </c>
+      <c r="E571" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="572" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A572" s="7"/>
       <c r="B572" s="7" t="s">
-        <v>1168</v>
+        <v>1161</v>
       </c>
       <c r="C572" s="7"/>
       <c r="D572" s="7"/>
       <c r="E572" s="7"/>
     </row>
     <row r="573" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A573" s="0" t="s">
-        <v>1169</v>
+        <v>1162</v>
       </c>
       <c r="B573" s="6" t="s">
-        <v>1170</v>
+        <v>1163</v>
       </c>
       <c r="C573" s="0" t="s">
-        <v>1170</v>
+        <v>1164</v>
       </c>
       <c r="D573" s="0">
-        <v>1003</v>
+        <v>221</v>
       </c>
       <c r="E573" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="574" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A574" s="0" t="s">
-        <v>1171</v>
+        <v>1165</v>
       </c>
       <c r="B574" s="6" t="s">
-        <v>1172</v>
+        <v>1166</v>
       </c>
       <c r="C574" s="0" t="s">
-        <v>1172</v>
+        <v>1166</v>
       </c>
       <c r="D574" s="0">
-        <v>677</v>
+        <v>378</v>
       </c>
       <c r="E574" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="575" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A575" s="0" t="s">
-        <v>1173</v>
+        <v>1167</v>
       </c>
       <c r="B575" s="6" t="s">
-        <v>1174</v>
+        <v>1168</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>1174</v>
+        <v>1169</v>
       </c>
       <c r="D575" s="0">
-        <v>4996</v>
+        <v>621</v>
       </c>
       <c r="E575" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="576" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A576" s="0" t="s">
-        <v>1175</v>
+        <v>1170</v>
       </c>
       <c r="B576" s="6" t="s">
-        <v>1176</v>
+        <v>1171</v>
       </c>
       <c r="C576" s="0" t="s">
-        <v>1176</v>
+        <v>1171</v>
       </c>
       <c r="D576" s="0">
-        <v>676</v>
+        <v>403</v>
       </c>
       <c r="E576" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="577" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A577" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A577" s="7"/>
+      <c r="B577" s="7" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C577" s="7"/>
+      <c r="D577" s="7"/>
+      <c r="E577" s="7"/>
     </row>
     <row r="578" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A578" s="0" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B578" s="6" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C578" s="0" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D578" s="0">
+        <v>40</v>
+      </c>
+      <c r="E578" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="579" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A579" s="5"/>
+      <c r="B579" s="5" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C579" s="5"/>
+      <c r="D579" s="5"/>
+      <c r="E579" s="5"/>
+    </row>
+    <row r="580" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A580" s="7"/>
+      <c r="B580" s="7" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C580" s="7"/>
+      <c r="D580" s="7"/>
+      <c r="E580" s="7"/>
+    </row>
+    <row r="581" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A581" s="0" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B581" s="6" t="s">
         <v>1179</v>
       </c>
-      <c r="B578" s="6" t="s">
+      <c r="C581" s="0" t="s">
         <v>1180</v>
       </c>
-      <c r="C578" s="0" t="s">
-[...50 lines deleted...]
-      <c r="E581" s="7"/>
+      <c r="D581" s="0">
+        <v>918</v>
+      </c>
+      <c r="E581" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="582" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A582" s="0" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B582" s="6" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C582" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D582" s="0">
+        <v>3300</v>
+      </c>
+      <c r="E582" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="583" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A583" s="7"/>
+      <c r="B583" s="7" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C583" s="7"/>
+      <c r="D583" s="7"/>
+      <c r="E583" s="7"/>
+    </row>
+    <row r="584" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A584" s="7"/>
+      <c r="B584" s="7" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C584" s="7"/>
+      <c r="D584" s="7"/>
+      <c r="E584" s="7"/>
+    </row>
+    <row r="585" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A585" s="7"/>
+      <c r="B585" s="7" t="s">
         <v>1186</v>
       </c>
-      <c r="B582" s="6" t="s">
+      <c r="C585" s="7"/>
+      <c r="D585" s="7"/>
+      <c r="E585" s="7"/>
+    </row>
+    <row r="586" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A586" s="7"/>
+      <c r="B586" s="7" t="s">
         <v>1187</v>
       </c>
-      <c r="C582" s="0" t="s">
-[...75 lines deleted...]
-      </c>
+      <c r="C586" s="7"/>
+      <c r="D586" s="7"/>
+      <c r="E586" s="7"/>
     </row>
     <row r="587" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A587" s="7"/>
       <c r="B587" s="7" t="s">
-        <v>1200</v>
+        <v>151</v>
       </c>
       <c r="C587" s="7"/>
       <c r="D587" s="7"/>
       <c r="E587" s="7"/>
     </row>
     <row r="588" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A588" s="0" t="s">
-        <v>1201</v>
+        <v>1188</v>
       </c>
       <c r="B588" s="6" t="s">
-        <v>1202</v>
+        <v>1189</v>
       </c>
       <c r="C588" s="0" t="s">
-        <v>1203</v>
+        <v>1190</v>
       </c>
       <c r="D588" s="0">
-        <v>1718</v>
+        <v>100</v>
       </c>
       <c r="E588" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="589" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A589" s="0" t="s">
-        <v>1204</v>
+        <v>1191</v>
       </c>
       <c r="B589" s="6" t="s">
-        <v>1205</v>
+        <v>1192</v>
       </c>
       <c r="C589" s="0" t="s">
-        <v>1206</v>
+        <v>1193</v>
       </c>
       <c r="D589" s="0">
-        <v>3666</v>
+        <v>0.5</v>
       </c>
       <c r="E589" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="590" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A590" s="0" t="s">
-        <v>1207</v>
+        <v>1194</v>
       </c>
       <c r="B590" s="6" t="s">
-        <v>1208</v>
+        <v>1195</v>
       </c>
       <c r="C590" s="0" t="s">
-        <v>1209</v>
+        <v>1195</v>
       </c>
       <c r="D590" s="0">
-        <v>2553</v>
+        <v>0.5</v>
       </c>
       <c r="E590" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="591" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A591" s="0" t="s">
-        <v>1210</v>
+        <v>1196</v>
       </c>
       <c r="B591" s="6" t="s">
-        <v>1211</v>
+        <v>1197</v>
       </c>
       <c r="C591" s="0" t="s">
-        <v>1212</v>
+        <v>1197</v>
       </c>
       <c r="D591" s="0">
-        <v>359</v>
+        <v>0.5</v>
       </c>
       <c r="E591" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="592" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A592" s="0" t="s">
-        <v>1213</v>
+        <v>1198</v>
       </c>
       <c r="B592" s="6" t="s">
-        <v>1214</v>
+        <v>1199</v>
       </c>
       <c r="C592" s="0" t="s">
-        <v>1215</v>
+        <v>1199</v>
       </c>
       <c r="D592" s="0">
-        <v>50</v>
+        <v>0.5</v>
       </c>
       <c r="E592" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="593" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A593" s="0" t="s">
-        <v>1216</v>
+        <v>1200</v>
       </c>
       <c r="B593" s="6" t="s">
-        <v>1217</v>
+        <v>1201</v>
       </c>
       <c r="C593" s="0" t="s">
-        <v>1218</v>
+        <v>1201</v>
       </c>
       <c r="D593" s="0">
-        <v>1220</v>
+        <v>0.5</v>
       </c>
       <c r="E593" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="594" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A594" s="0" t="s">
-        <v>1219</v>
+        <v>1202</v>
       </c>
       <c r="B594" s="6" t="s">
-        <v>1220</v>
-[...3 lines deleted...]
-      </c>
+        <v>1203</v>
+      </c>
+      <c r="C594" s="0"/>
       <c r="D594" s="0">
-        <v>317</v>
+        <v>0.5</v>
       </c>
       <c r="E594" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="595" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A595" s="0" t="s">
-        <v>1222</v>
+        <v>1204</v>
       </c>
       <c r="B595" s="6" t="s">
-        <v>1223</v>
-[...3 lines deleted...]
-      </c>
+        <v>1205</v>
+      </c>
+      <c r="C595" s="0"/>
       <c r="D595" s="0">
-        <v>317</v>
+        <v>0.5</v>
       </c>
       <c r="E595" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="596" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A596" s="0" t="s">
-        <v>1225</v>
+        <v>1206</v>
       </c>
       <c r="B596" s="6" t="s">
-        <v>1226</v>
-[...3 lines deleted...]
-      </c>
+        <v>1207</v>
+      </c>
+      <c r="C596" s="0"/>
       <c r="D596" s="0">
-        <v>400</v>
+        <v>0.5</v>
       </c>
       <c r="E596" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="597" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A597" s="0" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="A597" s="7"/>
+      <c r="B597" s="7" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C597" s="7"/>
+      <c r="D597" s="7"/>
+      <c r="E597" s="7"/>
+    </row>
+    <row r="598" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A598" s="5"/>
+      <c r="B598" s="5" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C598" s="5"/>
+      <c r="D598" s="5"/>
+      <c r="E598" s="5"/>
     </row>
     <row r="599" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A599" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A599" s="7"/>
+      <c r="B599" s="7" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C599" s="7"/>
+      <c r="D599" s="7"/>
+      <c r="E599" s="7"/>
     </row>
     <row r="600" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A600" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A600" s="7"/>
+      <c r="B600" s="7" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C600" s="7"/>
+      <c r="D600" s="7"/>
+      <c r="E600" s="7"/>
     </row>
     <row r="601" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A601" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A601" s="7"/>
+      <c r="B601" s="7" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C601" s="7"/>
+      <c r="D601" s="7"/>
+      <c r="E601" s="7"/>
     </row>
     <row r="602" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A602" s="0" t="s">
-        <v>1243</v>
+        <v>1213</v>
       </c>
       <c r="B602" s="6" t="s">
-        <v>1244</v>
+        <v>1214</v>
       </c>
       <c r="C602" s="0" t="s">
-        <v>1245</v>
+        <v>1215</v>
       </c>
       <c r="D602" s="0">
-        <v>5576</v>
+        <v>1950</v>
       </c>
       <c r="E602" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="603" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A603" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A603" s="7"/>
+      <c r="B603" s="7" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C603" s="7"/>
+      <c r="D603" s="7"/>
+      <c r="E603" s="7"/>
     </row>
     <row r="604" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A604" s="0" t="s">
-        <v>1249</v>
+        <v>1217</v>
       </c>
       <c r="B604" s="6" t="s">
-        <v>1250</v>
+        <v>1218</v>
       </c>
       <c r="C604" s="0" t="s">
-        <v>1251</v>
+        <v>1218</v>
       </c>
       <c r="D604" s="0">
-        <v>666</v>
+        <v>700</v>
       </c>
       <c r="E604" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="605" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A605" s="0" t="s">
-        <v>1252</v>
+        <v>1219</v>
       </c>
       <c r="B605" s="6" t="s">
-        <v>1253</v>
+        <v>1220</v>
       </c>
       <c r="C605" s="0" t="s">
-        <v>1254</v>
+        <v>1221</v>
       </c>
       <c r="D605" s="0">
-        <v>687</v>
+        <v>872</v>
       </c>
       <c r="E605" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="606" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A606" s="0" t="s">
-        <v>1255</v>
+        <v>1222</v>
       </c>
       <c r="B606" s="6" t="s">
-        <v>1256</v>
+        <v>1223</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>1257</v>
+        <v>1224</v>
       </c>
       <c r="D606" s="0">
-        <v>88</v>
+        <v>817</v>
       </c>
       <c r="E606" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="607" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A607" s="0" t="s">
-        <v>1258</v>
+        <v>1225</v>
       </c>
       <c r="B607" s="6" t="s">
-        <v>1259</v>
+        <v>1226</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>1260</v>
+        <v>1227</v>
       </c>
       <c r="D607" s="0">
-        <v>294</v>
+        <v>507</v>
       </c>
       <c r="E607" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="608" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A608" s="0" t="s">
-        <v>1261</v>
+        <v>1228</v>
       </c>
       <c r="B608" s="6" t="s">
-        <v>1262</v>
+        <v>1229</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>1263</v>
+        <v>1230</v>
       </c>
       <c r="D608" s="0">
-        <v>523</v>
+        <v>2000</v>
       </c>
       <c r="E608" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="609" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A609" s="0" t="s">
-        <v>1264</v>
+        <v>1231</v>
       </c>
       <c r="B609" s="6" t="s">
-        <v>1265</v>
+        <v>1232</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>1266</v>
+        <v>1233</v>
       </c>
       <c r="D609" s="0">
-        <v>1761</v>
+        <v>500</v>
       </c>
       <c r="E609" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="610" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A610" s="0" t="s">
-        <v>1267</v>
+        <v>1234</v>
       </c>
       <c r="B610" s="6" t="s">
-        <v>1268</v>
+        <v>1235</v>
       </c>
       <c r="C610" s="0" t="s">
-        <v>1269</v>
+        <v>1236</v>
       </c>
       <c r="D610" s="0">
-        <v>13806</v>
+        <v>492</v>
       </c>
       <c r="E610" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="611" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A611" s="0" t="s">
-        <v>1270</v>
+        <v>1237</v>
       </c>
       <c r="B611" s="6" t="s">
-        <v>1271</v>
+        <v>1238</v>
       </c>
       <c r="C611" s="0" t="s">
-        <v>1271</v>
+        <v>1239</v>
       </c>
       <c r="D611" s="0">
-        <v>1773</v>
+        <v>5</v>
       </c>
       <c r="E611" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="612" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A612" s="0" t="s">
-        <v>1272</v>
+        <v>1240</v>
       </c>
       <c r="B612" s="6" t="s">
-        <v>1273</v>
+        <v>1241</v>
       </c>
       <c r="C612" s="0" t="s">
-        <v>1274</v>
+        <v>1242</v>
       </c>
       <c r="D612" s="0">
-        <v>687</v>
+        <v>1000</v>
       </c>
       <c r="E612" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="613" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A613" s="0" t="s">
-        <v>1275</v>
+        <v>1243</v>
       </c>
       <c r="B613" s="6" t="s">
-        <v>1276</v>
+        <v>1244</v>
       </c>
       <c r="C613" s="0" t="s">
-        <v>1277</v>
+        <v>1245</v>
       </c>
       <c r="D613" s="0">
-        <v>1393</v>
+        <v>2000</v>
       </c>
       <c r="E613" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="614" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A614" s="0" t="s">
-        <v>1278</v>
+        <v>1246</v>
       </c>
       <c r="B614" s="6" t="s">
-        <v>1279</v>
+        <v>1247</v>
       </c>
       <c r="C614" s="0" t="s">
-        <v>1279</v>
+        <v>1248</v>
       </c>
       <c r="D614" s="0">
-        <v>143.42</v>
+        <v>600</v>
       </c>
       <c r="E614" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="615" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A615" s="0" t="s">
-        <v>1280</v>
+        <v>1249</v>
       </c>
       <c r="B615" s="6" t="s">
-        <v>1281</v>
+        <v>1250</v>
       </c>
       <c r="C615" s="0" t="s">
-        <v>1282</v>
+        <v>1251</v>
       </c>
       <c r="D615" s="0">
-        <v>1452</v>
+        <v>800</v>
       </c>
       <c r="E615" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="616" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A616" s="0" t="s">
-        <v>1283</v>
+        <v>1252</v>
       </c>
       <c r="B616" s="6" t="s">
-        <v>1284</v>
+        <v>1253</v>
       </c>
       <c r="C616" s="0" t="s">
-        <v>1285</v>
+        <v>1253</v>
       </c>
       <c r="D616" s="0">
-        <v>321</v>
+        <v>219</v>
       </c>
       <c r="E616" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="617" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A617" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A617" s="7"/>
+      <c r="B617" s="7" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C617" s="7"/>
+      <c r="D617" s="7"/>
+      <c r="E617" s="7"/>
     </row>
     <row r="618" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A618" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A618" s="7"/>
+      <c r="B618" s="7" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C618" s="7"/>
+      <c r="D618" s="7"/>
+      <c r="E618" s="7"/>
     </row>
     <row r="619" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A619" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A619" s="7"/>
+      <c r="B619" s="7" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C619" s="7"/>
+      <c r="D619" s="7"/>
+      <c r="E619" s="7"/>
     </row>
     <row r="620" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A620" s="0" t="s">
-[...11 lines deleted...]
-      </c>
+      <c r="A620" s="7"/>
+      <c r="B620" s="7" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C620" s="7"/>
+      <c r="D620" s="7"/>
+      <c r="E620" s="7"/>
     </row>
     <row r="621" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A621" s="7"/>
       <c r="B621" s="7" t="s">
-        <v>1296</v>
+        <v>1258</v>
       </c>
       <c r="C621" s="7"/>
       <c r="D621" s="7"/>
       <c r="E621" s="7"/>
     </row>
     <row r="622" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A622" s="7"/>
       <c r="B622" s="7" t="s">
-        <v>1297</v>
+        <v>1259</v>
       </c>
       <c r="C622" s="7"/>
       <c r="D622" s="7"/>
       <c r="E622" s="7"/>
     </row>
-    <row r="623" spans="1:5" hidden="true" outlineLevel="2">
-[...6 lines deleted...]
-      <c r="E623" s="5"/>
+    <row r="623" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A623" s="7"/>
+      <c r="B623" s="7" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C623" s="7"/>
+      <c r="D623" s="7"/>
+      <c r="E623" s="7"/>
     </row>
     <row r="624" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A624" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A624" s="5"/>
+      <c r="B624" s="5" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C624" s="5"/>
+      <c r="D624" s="5"/>
+      <c r="E624" s="5"/>
     </row>
     <row r="625" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A625" s="0" t="s">
-        <v>1302</v>
+        <v>1262</v>
       </c>
       <c r="B625" s="6" t="s">
-        <v>1303</v>
+        <v>1263</v>
       </c>
       <c r="C625" s="0" t="s">
-        <v>1304</v>
+        <v>1264</v>
       </c>
       <c r="D625" s="0">
-        <v>3542</v>
+        <v>746</v>
       </c>
       <c r="E625" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="626" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A626" s="5"/>
-[...14 lines deleted...]
-      <c r="E627" s="7"/>
+      <c r="A626" s="0" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B626" s="6" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C626" s="0" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D626" s="0">
+        <v>1082</v>
+      </c>
+      <c r="E626" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="627" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A627" s="5"/>
+      <c r="B627" s="5" t="s">
+        <v>949</v>
+      </c>
+      <c r="C627" s="5"/>
+      <c r="D627" s="5"/>
+      <c r="E627" s="5"/>
     </row>
     <row r="628" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A628" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A628" s="7"/>
+      <c r="B628" s="7" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C628" s="7"/>
+      <c r="D628" s="7"/>
+      <c r="E628" s="7"/>
     </row>
     <row r="629" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A629" s="0" t="s">
-        <v>1309</v>
+        <v>1269</v>
       </c>
       <c r="B629" s="6" t="s">
-        <v>1310</v>
+        <v>1270</v>
       </c>
       <c r="C629" s="0" t="s">
-        <v>1311</v>
+        <v>1270</v>
       </c>
       <c r="D629" s="0">
-        <v>208</v>
+        <v>400</v>
       </c>
       <c r="E629" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="630" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A630" s="0" t="s">
-        <v>1312</v>
+        <v>1271</v>
       </c>
       <c r="B630" s="6" t="s">
-        <v>1313</v>
+        <v>1272</v>
       </c>
       <c r="C630" s="0" t="s">
-        <v>1314</v>
+        <v>1273</v>
       </c>
       <c r="D630" s="0">
-        <v>226</v>
+        <v>293</v>
       </c>
       <c r="E630" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="631" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A631" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A631" s="7"/>
+      <c r="B631" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C631" s="7"/>
+      <c r="D631" s="7"/>
+      <c r="E631" s="7"/>
     </row>
     <row r="632" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A632" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A632" s="7"/>
+      <c r="B632" s="7" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C632" s="7"/>
+      <c r="D632" s="7"/>
+      <c r="E632" s="7"/>
     </row>
     <row r="633" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A633" s="0" t="s">
-        <v>1321</v>
+        <v>1275</v>
       </c>
       <c r="B633" s="6" t="s">
-        <v>1322</v>
+        <v>1276</v>
       </c>
       <c r="C633" s="0" t="s">
-        <v>1322</v>
+        <v>1277</v>
       </c>
       <c r="D633" s="0">
-        <v>208</v>
+        <v>526</v>
       </c>
       <c r="E633" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="634" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A634" s="0" t="s">
-        <v>1323</v>
+        <v>1278</v>
       </c>
       <c r="B634" s="6" t="s">
-        <v>1324</v>
+        <v>1279</v>
       </c>
       <c r="C634" s="0" t="s">
-        <v>1325</v>
+        <v>1279</v>
       </c>
       <c r="D634" s="0">
-        <v>154</v>
+        <v>417</v>
       </c>
       <c r="E634" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="635" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A635" s="0" t="s">
-        <v>1326</v>
+        <v>1280</v>
       </c>
       <c r="B635" s="6" t="s">
-        <v>1327</v>
+        <v>1281</v>
       </c>
       <c r="C635" s="0" t="s">
-        <v>1328</v>
+        <v>1281</v>
       </c>
       <c r="D635" s="0">
-        <v>154</v>
+        <v>417</v>
       </c>
       <c r="E635" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="636" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A636" s="0" t="s">
-        <v>1329</v>
+        <v>1282</v>
       </c>
       <c r="B636" s="6" t="s">
-        <v>1330</v>
+        <v>1283</v>
       </c>
       <c r="C636" s="0" t="s">
-        <v>1331</v>
+        <v>1283</v>
       </c>
       <c r="D636" s="0">
-        <v>150</v>
+        <v>530</v>
       </c>
       <c r="E636" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="637" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A637" s="7"/>
-[...5 lines deleted...]
-      <c r="E637" s="7"/>
+      <c r="A637" s="0" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B637" s="6" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C637" s="0" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D637" s="0">
+        <v>417</v>
+      </c>
+      <c r="E637" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="638" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A638" s="0" t="s">
-        <v>1333</v>
+        <v>1286</v>
       </c>
       <c r="B638" s="6" t="s">
-        <v>1334</v>
+        <v>1287</v>
       </c>
       <c r="C638" s="0" t="s">
-        <v>1335</v>
+        <v>1287</v>
       </c>
       <c r="D638" s="0">
-        <v>227</v>
+        <v>417</v>
       </c>
       <c r="E638" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="639" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A639" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A639" s="7"/>
+      <c r="B639" s="7" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C639" s="7"/>
+      <c r="D639" s="7"/>
+      <c r="E639" s="7"/>
     </row>
     <row r="640" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A640" s="7"/>
-[...5 lines deleted...]
-      <c r="E640" s="7"/>
+      <c r="A640" s="0" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B640" s="6" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C640" s="0" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D640" s="0">
+        <v>200</v>
+      </c>
+      <c r="E640" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="641" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A641" s="0" t="s">
-        <v>1340</v>
+        <v>1292</v>
       </c>
       <c r="B641" s="6" t="s">
-        <v>1341</v>
+        <v>1293</v>
       </c>
       <c r="C641" s="0" t="s">
-        <v>1342</v>
+        <v>1291</v>
       </c>
       <c r="D641" s="0">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="E641" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="642" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A642" s="0" t="s">
-        <v>1343</v>
+        <v>1294</v>
       </c>
       <c r="B642" s="6" t="s">
-        <v>1344</v>
+        <v>1295</v>
       </c>
       <c r="C642" s="0" t="s">
-        <v>1344</v>
+        <v>1296</v>
       </c>
       <c r="D642" s="0">
-        <v>378</v>
+        <v>163</v>
       </c>
       <c r="E642" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="643" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A643" s="0" t="s">
-        <v>1345</v>
+        <v>1297</v>
       </c>
       <c r="B643" s="6" t="s">
-        <v>1346</v>
+        <v>1298</v>
       </c>
       <c r="C643" s="0" t="s">
-        <v>1347</v>
+        <v>1296</v>
       </c>
       <c r="D643" s="0">
-        <v>621</v>
+        <v>163</v>
       </c>
       <c r="E643" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="644" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A644" s="0" t="s">
-        <v>1348</v>
+        <v>1299</v>
       </c>
       <c r="B644" s="6" t="s">
-        <v>1349</v>
+        <v>1300</v>
       </c>
       <c r="C644" s="0" t="s">
-        <v>1349</v>
+        <v>1296</v>
       </c>
       <c r="D644" s="0">
-        <v>403</v>
+        <v>163</v>
       </c>
       <c r="E644" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="645" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A645" s="7"/>
-[...5 lines deleted...]
-      <c r="E645" s="7"/>
+      <c r="A645" s="0" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B645" s="6" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C645" s="0" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D645" s="0">
+        <v>163</v>
+      </c>
+      <c r="E645" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="646" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A646" s="0" t="s">
-        <v>1351</v>
+        <v>1303</v>
       </c>
       <c r="B646" s="6" t="s">
-        <v>1352</v>
+        <v>1304</v>
       </c>
       <c r="C646" s="0" t="s">
-        <v>1353</v>
+        <v>1296</v>
       </c>
       <c r="D646" s="0">
-        <v>40</v>
+        <v>163</v>
       </c>
       <c r="E646" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="647" spans="1:5" hidden="true" outlineLevel="2">
-[...6 lines deleted...]
-      <c r="E647" s="5"/>
+    <row r="647" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A647" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B647" s="6" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C647" s="0" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D647" s="0">
+        <v>163</v>
+      </c>
+      <c r="E647" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="648" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A648" s="7"/>
-[...5 lines deleted...]
-      <c r="E648" s="7"/>
+      <c r="A648" s="0" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B648" s="6" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C648" s="0" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D648" s="0">
+        <v>163</v>
+      </c>
+      <c r="E648" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="649" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A649" s="0" t="s">
-        <v>1356</v>
+        <v>1310</v>
       </c>
       <c r="B649" s="6" t="s">
-        <v>1357</v>
+        <v>1311</v>
       </c>
       <c r="C649" s="0" t="s">
-        <v>1358</v>
+        <v>1307</v>
       </c>
       <c r="D649" s="0">
-        <v>918</v>
+        <v>163</v>
       </c>
       <c r="E649" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="650" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A650" s="0" t="s">
-        <v>1359</v>
+        <v>1312</v>
       </c>
       <c r="B650" s="6" t="s">
-        <v>1360</v>
+        <v>1313</v>
       </c>
       <c r="C650" s="0" t="s">
-        <v>1361</v>
+        <v>1314</v>
       </c>
       <c r="D650" s="0">
-        <v>1950</v>
+        <v>163</v>
       </c>
       <c r="E650" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="651" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A651" s="0" t="s">
-        <v>1362</v>
+        <v>1315</v>
       </c>
       <c r="B651" s="6" t="s">
-        <v>1363</v>
+        <v>1316</v>
       </c>
       <c r="C651" s="0" t="s">
-        <v>1364</v>
+        <v>1317</v>
       </c>
       <c r="D651" s="0">
-        <v>3300</v>
+        <v>209</v>
       </c>
       <c r="E651" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="652" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A652" s="7"/>
-[...5 lines deleted...]
-      <c r="E652" s="7"/>
+      <c r="A652" s="0" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B652" s="6" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C652" s="0" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D652" s="0">
+        <v>209</v>
+      </c>
+      <c r="E652" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="653" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A653" s="7"/>
-[...5 lines deleted...]
-      <c r="E653" s="7"/>
+      <c r="A653" s="0" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B653" s="6" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C653" s="0" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D653" s="0">
+        <v>209</v>
+      </c>
+      <c r="E653" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="654" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A654" s="7"/>
-[...5 lines deleted...]
-      <c r="E654" s="7"/>
+      <c r="A654" s="0" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B654" s="6" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C654" s="0" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D654" s="0">
+        <v>209</v>
+      </c>
+      <c r="E654" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="655" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A655" s="7"/>
-[...5 lines deleted...]
-      <c r="E655" s="7"/>
+      <c r="A655" s="0" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B655" s="6" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C655" s="0" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D655" s="0">
+        <v>200</v>
+      </c>
+      <c r="E655" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="656" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A656" s="0" t="s">
-        <v>1369</v>
+        <v>1326</v>
       </c>
       <c r="B656" s="6" t="s">
-        <v>1370</v>
+        <v>1327</v>
       </c>
       <c r="C656" s="0" t="s">
-        <v>1371</v>
+        <v>1327</v>
       </c>
       <c r="D656" s="0">
-        <v>5000</v>
+        <v>253</v>
       </c>
       <c r="E656" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="657" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A657" s="0" t="s">
-        <v>1372</v>
+        <v>1328</v>
       </c>
       <c r="B657" s="6" t="s">
-        <v>1373</v>
+        <v>1329</v>
       </c>
       <c r="C657" s="0" t="s">
-        <v>1374</v>
+        <v>1329</v>
       </c>
       <c r="D657" s="0">
-        <v>4463</v>
+        <v>253</v>
       </c>
       <c r="E657" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="658" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A658" s="7"/>
-[...5 lines deleted...]
-      <c r="E658" s="7"/>
+      <c r="A658" s="0" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B658" s="6" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C658" s="0" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D658" s="0">
+        <v>362</v>
+      </c>
+      <c r="E658" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="659" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A659" s="0" t="s">
-        <v>1375</v>
+        <v>1333</v>
       </c>
       <c r="B659" s="6" t="s">
-        <v>1376</v>
+        <v>1334</v>
       </c>
       <c r="C659" s="0" t="s">
-        <v>1377</v>
+        <v>1335</v>
       </c>
       <c r="D659" s="0">
-        <v>100</v>
+        <v>253</v>
       </c>
       <c r="E659" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="660" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A660" s="0" t="s">
-        <v>1378</v>
+        <v>1336</v>
       </c>
       <c r="B660" s="6" t="s">
-        <v>1379</v>
+        <v>1337</v>
       </c>
       <c r="C660" s="0" t="s">
-        <v>1380</v>
+        <v>1337</v>
       </c>
       <c r="D660" s="0">
-        <v>0.5</v>
+        <v>305</v>
       </c>
       <c r="E660" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="661" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A661" s="0" t="s">
-        <v>1381</v>
+        <v>1338</v>
       </c>
       <c r="B661" s="6" t="s">
-        <v>1382</v>
+        <v>1339</v>
       </c>
       <c r="C661" s="0" t="s">
-        <v>1382</v>
+        <v>1340</v>
       </c>
       <c r="D661" s="0">
-        <v>0.5</v>
+        <v>324</v>
       </c>
       <c r="E661" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="662" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A662" s="0" t="s">
-        <v>1383</v>
+        <v>1341</v>
       </c>
       <c r="B662" s="6" t="s">
-        <v>1384</v>
+        <v>1342</v>
       </c>
       <c r="C662" s="0" t="s">
-        <v>1384</v>
+        <v>1343</v>
       </c>
       <c r="D662" s="0">
-        <v>0.5</v>
+        <v>163</v>
       </c>
       <c r="E662" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="663" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A663" s="0" t="s">
-        <v>1385</v>
+        <v>1344</v>
       </c>
       <c r="B663" s="6" t="s">
-        <v>1386</v>
+        <v>1345</v>
       </c>
       <c r="C663" s="0" t="s">
-        <v>1386</v>
+        <v>1346</v>
       </c>
       <c r="D663" s="0">
-        <v>0.5</v>
+        <v>190</v>
       </c>
       <c r="E663" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="664" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A664" s="0" t="s">
-        <v>1387</v>
+        <v>1347</v>
       </c>
       <c r="B664" s="6" t="s">
-        <v>1388</v>
+        <v>1348</v>
       </c>
       <c r="C664" s="0" t="s">
-        <v>1388</v>
+        <v>1346</v>
       </c>
       <c r="D664" s="0">
-        <v>0.5</v>
+        <v>190</v>
       </c>
       <c r="E664" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="665" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A665" s="0" t="s">
-        <v>1389</v>
+        <v>1349</v>
       </c>
       <c r="B665" s="6" t="s">
-        <v>1390</v>
-[...1 lines deleted...]
-      <c r="C665" s="0"/>
+        <v>1350</v>
+      </c>
+      <c r="C665" s="0" t="s">
+        <v>1346</v>
+      </c>
       <c r="D665" s="0">
-        <v>0.5</v>
+        <v>190</v>
       </c>
       <c r="E665" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="666" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A666" s="0" t="s">
-        <v>1391</v>
+        <v>1351</v>
       </c>
       <c r="B666" s="6" t="s">
-        <v>1392</v>
-[...1 lines deleted...]
-      <c r="C666" s="0"/>
+        <v>1352</v>
+      </c>
+      <c r="C666" s="0" t="s">
+        <v>1353</v>
+      </c>
       <c r="D666" s="0">
-        <v>0.5</v>
+        <v>139</v>
       </c>
       <c r="E666" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="667" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A667" s="0" t="s">
-        <v>1393</v>
+        <v>1354</v>
       </c>
       <c r="B667" s="6" t="s">
-        <v>1394</v>
-[...1 lines deleted...]
-      <c r="C667" s="0"/>
+        <v>1355</v>
+      </c>
+      <c r="C667" s="0" t="s">
+        <v>1353</v>
+      </c>
       <c r="D667" s="0">
-        <v>0.5</v>
+        <v>139</v>
       </c>
       <c r="E667" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="668" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A668" s="7"/>
-[...14 lines deleted...]
-      <c r="E669" s="5"/>
+      <c r="A668" s="0" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B668" s="6" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C668" s="0" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D668" s="0">
+        <v>139</v>
+      </c>
+      <c r="E668" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="669" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A669" s="0" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B669" s="6" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C669" s="0" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D669" s="0">
+        <v>139</v>
+      </c>
+      <c r="E669" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="670" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A670" s="7"/>
-[...5 lines deleted...]
-      <c r="E670" s="7"/>
+      <c r="A670" s="0" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B670" s="6" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C670" s="0" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D670" s="0">
+        <v>139</v>
+      </c>
+      <c r="E670" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="671" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A671" s="7"/>
-[...5 lines deleted...]
-      <c r="E671" s="7"/>
+      <c r="A671" s="0" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B671" s="6" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C671" s="0" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D671" s="0">
+        <v>139</v>
+      </c>
+      <c r="E671" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="672" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A672" s="7"/>
-[...5 lines deleted...]
-      <c r="E672" s="7"/>
+      <c r="A672" s="0" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B672" s="6" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C672" s="0" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D672" s="0">
+        <v>134</v>
+      </c>
+      <c r="E672" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="673" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A673" s="0" t="s">
-        <v>1400</v>
+        <v>1368</v>
       </c>
       <c r="B673" s="6" t="s">
-        <v>1401</v>
+        <v>1369</v>
       </c>
       <c r="C673" s="0" t="s">
-        <v>1402</v>
+        <v>1370</v>
       </c>
       <c r="D673" s="0">
-        <v>1950</v>
+        <v>134</v>
       </c>
       <c r="E673" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="674" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A674" s="7"/>
-[...5 lines deleted...]
-      <c r="E674" s="7"/>
+      <c r="A674" s="0" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B674" s="6" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C674" s="0" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D674" s="0">
+        <v>163</v>
+      </c>
+      <c r="E674" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="675" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A675" s="0" t="s">
-        <v>1404</v>
+        <v>1374</v>
       </c>
       <c r="B675" s="6" t="s">
-        <v>1405</v>
+        <v>1375</v>
       </c>
       <c r="C675" s="0" t="s">
-        <v>1405</v>
+        <v>1376</v>
       </c>
       <c r="D675" s="0">
-        <v>700</v>
+        <v>163</v>
       </c>
       <c r="E675" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="676" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A676" s="0" t="s">
-        <v>1406</v>
+        <v>1377</v>
       </c>
       <c r="B676" s="6" t="s">
-        <v>1407</v>
+        <v>1378</v>
       </c>
       <c r="C676" s="0" t="s">
-        <v>1408</v>
+        <v>1376</v>
       </c>
       <c r="D676" s="0">
-        <v>872</v>
+        <v>163</v>
       </c>
       <c r="E676" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="677" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A677" s="0" t="s">
-        <v>1409</v>
+        <v>1379</v>
       </c>
       <c r="B677" s="6" t="s">
-        <v>1410</v>
+        <v>1380</v>
       </c>
       <c r="C677" s="0" t="s">
-        <v>1411</v>
+        <v>1381</v>
       </c>
       <c r="D677" s="0">
-        <v>817</v>
+        <v>163</v>
       </c>
       <c r="E677" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="678" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A678" s="0" t="s">
-        <v>1412</v>
+        <v>1382</v>
       </c>
       <c r="B678" s="6" t="s">
-        <v>1413</v>
+        <v>1383</v>
       </c>
       <c r="C678" s="0" t="s">
-        <v>1414</v>
+        <v>1383</v>
       </c>
       <c r="D678" s="0">
-        <v>507</v>
+        <v>417</v>
       </c>
       <c r="E678" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="679" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A679" s="0" t="s">
-        <v>1415</v>
+        <v>1384</v>
       </c>
       <c r="B679" s="6" t="s">
-        <v>1416</v>
+        <v>1385</v>
       </c>
       <c r="C679" s="0" t="s">
-        <v>1417</v>
+        <v>1385</v>
       </c>
       <c r="D679" s="0">
-        <v>2000</v>
+        <v>200</v>
       </c>
       <c r="E679" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="680" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A680" s="0" t="s">
-        <v>1418</v>
+        <v>1386</v>
       </c>
       <c r="B680" s="6" t="s">
-        <v>1419</v>
+        <v>1387</v>
       </c>
       <c r="C680" s="0" t="s">
-        <v>1420</v>
+        <v>1387</v>
       </c>
       <c r="D680" s="0">
-        <v>500</v>
+        <v>163</v>
       </c>
       <c r="E680" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="681" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A681" s="0" t="s">
-        <v>1421</v>
+        <v>1388</v>
       </c>
       <c r="B681" s="6" t="s">
-        <v>1422</v>
+        <v>1389</v>
       </c>
       <c r="C681" s="0" t="s">
-        <v>1423</v>
+        <v>1389</v>
       </c>
       <c r="D681" s="0">
-        <v>492</v>
+        <v>200</v>
       </c>
       <c r="E681" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="682" spans="1:5" hidden="true" outlineLevel="3">
-[...16 lines deleted...]
-    <row r="683" spans="1:5" hidden="true" outlineLevel="3">
+    <row r="682" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A682" s="5"/>
+      <c r="B682" s="5" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C682" s="5"/>
+      <c r="D682" s="5"/>
+      <c r="E682" s="5"/>
+    </row>
+    <row r="683" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A683" s="0" t="s">
-        <v>1427</v>
+        <v>1391</v>
       </c>
       <c r="B683" s="6" t="s">
-        <v>1428</v>
+        <v>1392</v>
       </c>
       <c r="C683" s="0" t="s">
-        <v>1429</v>
+        <v>1393</v>
       </c>
       <c r="D683" s="0">
-        <v>1000</v>
+        <v>126</v>
       </c>
       <c r="E683" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="684" spans="1:5" hidden="true" outlineLevel="3">
+    <row r="684" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A684" s="0" t="s">
-        <v>1430</v>
+        <v>1394</v>
       </c>
       <c r="B684" s="6" t="s">
-        <v>1431</v>
+        <v>1395</v>
       </c>
       <c r="C684" s="0" t="s">
-        <v>1432</v>
+        <v>1396</v>
       </c>
       <c r="D684" s="0">
-        <v>2000</v>
+        <v>150</v>
       </c>
       <c r="E684" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="685" spans="1:5" hidden="true" outlineLevel="3">
-[...16 lines deleted...]
-    <row r="686" spans="1:5" hidden="true" outlineLevel="3">
+    <row r="685" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A685" s="5"/>
+      <c r="B685" s="5" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C685" s="5"/>
+      <c r="D685" s="5"/>
+      <c r="E685" s="5"/>
+    </row>
+    <row r="686" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A686" s="0" t="s">
-        <v>1436</v>
+        <v>1398</v>
       </c>
       <c r="B686" s="6" t="s">
-        <v>1437</v>
+        <v>1399</v>
       </c>
       <c r="C686" s="0" t="s">
-        <v>1438</v>
+        <v>1400</v>
       </c>
       <c r="D686" s="0">
-        <v>800</v>
+        <v>278</v>
       </c>
       <c r="E686" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="687" spans="1:5" hidden="true" outlineLevel="3">
+    <row r="687" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A687" s="0" t="s">
-        <v>1439</v>
+        <v>1401</v>
       </c>
       <c r="B687" s="6" t="s">
-        <v>1440</v>
+        <v>1402</v>
       </c>
       <c r="C687" s="0" t="s">
-        <v>1440</v>
+        <v>1403</v>
       </c>
       <c r="D687" s="0">
-        <v>219</v>
+        <v>250</v>
       </c>
       <c r="E687" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="688" spans="1:5" hidden="true" outlineLevel="3">
-[...51 lines deleted...]
-      <c r="E693" s="7"/>
+    <row r="688" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A688" s="0" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B688" s="6" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C688" s="0" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D688" s="0">
+        <v>278</v>
+      </c>
+      <c r="E688" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="689" spans="1:5" outlineLevel="1">
+      <c r="A689" s="4"/>
+      <c r="B689" s="4" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C689" s="4"/>
+      <c r="D689" s="4"/>
+      <c r="E689" s="4"/>
+    </row>
+    <row r="690" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A690" s="5"/>
+      <c r="B690" s="5" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C690" s="5"/>
+      <c r="D690" s="5"/>
+      <c r="E690" s="5"/>
+    </row>
+    <row r="691" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A691" s="0" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B691" s="6" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C691" s="0" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D691" s="0">
+        <v>8585</v>
+      </c>
+      <c r="E691" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="692" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A692" s="0" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B692" s="6" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C692" s="0" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D692" s="0">
+        <v>25000</v>
+      </c>
+      <c r="E692" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="693" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A693" s="5"/>
+      <c r="B693" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="C693" s="5"/>
+      <c r="D693" s="5"/>
+      <c r="E693" s="5"/>
     </row>
     <row r="694" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A694" s="7"/>
       <c r="B694" s="7" t="s">
-        <v>1447</v>
+        <v>303</v>
       </c>
       <c r="C694" s="7"/>
       <c r="D694" s="7"/>
       <c r="E694" s="7"/>
     </row>
-    <row r="695" spans="1:5" hidden="true" outlineLevel="2">
-[...8 lines deleted...]
-    <row r="696" spans="1:5" hidden="true" outlineLevel="2">
+    <row r="695" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A695" s="0" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B695" s="6" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C695" s="0" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D695" s="0">
+        <v>595</v>
+      </c>
+      <c r="E695" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="696" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A696" s="0" t="s">
-        <v>1449</v>
+        <v>1417</v>
       </c>
       <c r="B696" s="6" t="s">
-        <v>1450</v>
+        <v>1418</v>
       </c>
       <c r="C696" s="0" t="s">
-        <v>1451</v>
+        <v>1419</v>
       </c>
       <c r="D696" s="0">
-        <v>746</v>
+        <v>1700</v>
       </c>
       <c r="E696" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="697" spans="1:5" hidden="true" outlineLevel="2">
+    <row r="697" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A697" s="0" t="s">
-        <v>1452</v>
+        <v>1420</v>
       </c>
       <c r="B697" s="6" t="s">
-        <v>1453</v>
+        <v>1421</v>
       </c>
       <c r="C697" s="0" t="s">
-        <v>1454</v>
+        <v>1422</v>
       </c>
       <c r="D697" s="0">
-        <v>641</v>
+        <v>595</v>
       </c>
       <c r="E697" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="698" spans="1:5" hidden="true" outlineLevel="2">
-[...16 lines deleted...]
-    <row r="699" spans="1:5" hidden="true" outlineLevel="2">
+    <row r="698" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A698" s="7"/>
+      <c r="B698" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C698" s="7"/>
+      <c r="D698" s="7"/>
+      <c r="E698" s="7"/>
+    </row>
+    <row r="699" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A699" s="0" t="s">
-        <v>1458</v>
+        <v>1423</v>
       </c>
       <c r="B699" s="6" t="s">
-        <v>1459</v>
+        <v>1424</v>
       </c>
       <c r="C699" s="0" t="s">
-        <v>1460</v>
+        <v>1425</v>
       </c>
       <c r="D699" s="0">
-        <v>1082</v>
+        <v>1090</v>
       </c>
       <c r="E699" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="700" spans="1:5" hidden="true" outlineLevel="2">
-[...6 lines deleted...]
-      <c r="E700" s="5"/>
+    <row r="700" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A700" s="0" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B700" s="6" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C700" s="0" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D700" s="0">
+        <v>29220</v>
+      </c>
+      <c r="E700" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="701" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A701" s="7"/>
       <c r="B701" s="7" t="s">
-        <v>1461</v>
+        <v>1429</v>
       </c>
       <c r="C701" s="7"/>
       <c r="D701" s="7"/>
       <c r="E701" s="7"/>
     </row>
-    <row r="702" spans="1:5" hidden="true" outlineLevel="3">
-[...31 lines deleted...]
-      </c>
+    <row r="702" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A702" s="5"/>
+      <c r="B702" s="5" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C702" s="5"/>
+      <c r="D702" s="5"/>
+      <c r="E702" s="5"/>
+    </row>
+    <row r="703" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A703" s="5"/>
+      <c r="B703" s="5" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C703" s="5"/>
+      <c r="D703" s="5"/>
+      <c r="E703" s="5"/>
     </row>
     <row r="704" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A704" s="7"/>
       <c r="B704" s="7" t="s">
-        <v>151</v>
+        <v>1432</v>
       </c>
       <c r="C704" s="7"/>
       <c r="D704" s="7"/>
       <c r="E704" s="7"/>
     </row>
     <row r="705" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A705" s="7"/>
-[...5 lines deleted...]
-      <c r="E705" s="7"/>
+      <c r="A705" s="0" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B705" s="6" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C705" s="0" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D705" s="0">
+        <v>323</v>
+      </c>
+      <c r="E705" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="706" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A706" s="0" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B706" s="6" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C706" s="0" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D706" s="0">
+        <v>425</v>
+      </c>
+      <c r="E706" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="707" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A707" s="7"/>
+      <c r="B707" s="7" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C707" s="7"/>
+      <c r="D707" s="7"/>
+      <c r="E707" s="7"/>
+    </row>
+    <row r="708" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A708" s="7"/>
+      <c r="B708" s="7" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C708" s="7"/>
+      <c r="D708" s="7"/>
+      <c r="E708" s="7"/>
+    </row>
+    <row r="709" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A709" s="5"/>
+      <c r="B709" s="5" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C709" s="5"/>
+      <c r="D709" s="5"/>
+      <c r="E709" s="5"/>
+    </row>
+    <row r="710" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A710" s="0" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B710" s="6" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C710" s="0" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D710" s="0">
+        <v>16990</v>
+      </c>
+      <c r="E710" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="711" spans="1:5" outlineLevel="1">
+      <c r="A711" s="4"/>
+      <c r="B711" s="4" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C711" s="4"/>
+      <c r="D711" s="4"/>
+      <c r="E711" s="4"/>
+    </row>
+    <row r="712" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A712" s="5"/>
+      <c r="B712" s="5" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C712" s="5"/>
+      <c r="D712" s="5"/>
+      <c r="E712" s="5"/>
+    </row>
+    <row r="713" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A713" s="5"/>
+      <c r="B713" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="C713" s="5"/>
+      <c r="D713" s="5"/>
+      <c r="E713" s="5"/>
+    </row>
+    <row r="714" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A714" s="0" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B714" s="6" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C714" s="0" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D714" s="0">
+        <v>320</v>
+      </c>
+      <c r="E714" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="715" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A715" s="0" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B715" s="6" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C715" s="0" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D715" s="0">
+        <v>490</v>
+      </c>
+      <c r="E715" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="716" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A716" s="5"/>
+      <c r="B716" s="5" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C716" s="5"/>
+      <c r="D716" s="5"/>
+      <c r="E716" s="5"/>
+    </row>
+    <row r="717" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A717" s="5"/>
+      <c r="B717" s="5" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C717" s="5"/>
+      <c r="D717" s="5"/>
+      <c r="E717" s="5"/>
+    </row>
+    <row r="718" spans="1:5" outlineLevel="1">
+      <c r="A718" s="4"/>
+      <c r="B718" s="4" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C718" s="4"/>
+      <c r="D718" s="4"/>
+      <c r="E718" s="4"/>
+    </row>
+    <row r="719" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A719" s="5"/>
+      <c r="B719" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="C719" s="5"/>
+      <c r="D719" s="5"/>
+      <c r="E719" s="5"/>
+    </row>
+    <row r="720" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A720" s="0" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B720" s="6" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C720" s="0" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D720" s="0">
+        <v>350</v>
+      </c>
+      <c r="E720" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="721" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A721" s="0" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B721" s="6" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C721" s="0" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D721" s="0">
+        <v>590</v>
+      </c>
+      <c r="E721" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="722" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A722" s="0" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B722" s="6" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C722" s="0" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D722" s="0">
+        <v>1050</v>
+      </c>
+      <c r="E722" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="723" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A723" s="0" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B723" s="6" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C723" s="0" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D723" s="0">
+        <v>900</v>
+      </c>
+      <c r="E723" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="724" spans="1:5" outlineLevel="1">
+      <c r="A724" s="4"/>
+      <c r="B724" s="4" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C724" s="4"/>
+      <c r="D724" s="4"/>
+      <c r="E724" s="4"/>
+    </row>
+    <row r="725" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A725" s="5"/>
+      <c r="B725" s="5" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C725" s="5"/>
+      <c r="D725" s="5"/>
+      <c r="E725" s="5"/>
+    </row>
+    <row r="726" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A726" s="7"/>
+      <c r="B726" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C726" s="7"/>
+      <c r="D726" s="7"/>
+      <c r="E726" s="7"/>
+    </row>
+    <row r="727" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A727" s="7"/>
+      <c r="B727" s="7" t="s">
         <v>1468</v>
       </c>
-      <c r="B706" s="6" t="s">
+      <c r="C727" s="7"/>
+      <c r="D727" s="7"/>
+      <c r="E727" s="7"/>
+    </row>
+    <row r="728" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A728" s="7"/>
+      <c r="B728" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="C728" s="7"/>
+      <c r="D728" s="7"/>
+      <c r="E728" s="7"/>
+    </row>
+    <row r="729" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A729" s="7"/>
+      <c r="B729" s="7" t="s">
         <v>1469</v>
       </c>
-      <c r="C706" s="0" t="s">
+      <c r="C729" s="7"/>
+      <c r="D729" s="7"/>
+      <c r="E729" s="7"/>
+    </row>
+    <row r="730" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A730" s="5"/>
+      <c r="B730" s="5" t="s">
         <v>1470</v>
       </c>
-      <c r="D706" s="0">
-[...7 lines deleted...]
-      <c r="A707" s="0" t="s">
+      <c r="C730" s="5"/>
+      <c r="D730" s="5"/>
+      <c r="E730" s="5"/>
+    </row>
+    <row r="731" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A731" s="5"/>
+      <c r="B731" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C731" s="5"/>
+      <c r="D731" s="5"/>
+      <c r="E731" s="5"/>
+    </row>
+    <row r="732" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A732" s="5"/>
+      <c r="B732" s="5" t="s">
         <v>1471</v>
       </c>
-      <c r="B707" s="6" t="s">
+      <c r="C732" s="5"/>
+      <c r="D732" s="5"/>
+      <c r="E732" s="5"/>
+    </row>
+    <row r="733" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A733" s="0" t="s">
         <v>1472</v>
       </c>
-      <c r="C707" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A708" s="0" t="s">
+      <c r="B733" s="6" t="s">
         <v>1473</v>
       </c>
-      <c r="B708" s="6" t="s">
+      <c r="C733" s="0" t="s">
         <v>1474</v>
       </c>
-      <c r="C708" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A709" s="0" t="s">
+      <c r="D733" s="0">
+        <v>855</v>
+      </c>
+      <c r="E733" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="734" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A734" s="0" t="s">
         <v>1475</v>
       </c>
-      <c r="B709" s="6" t="s">
+      <c r="B734" s="6" t="s">
         <v>1476</v>
       </c>
-      <c r="C709" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A710" s="0" t="s">
+      <c r="C734" s="0" t="s">
         <v>1477</v>
       </c>
-      <c r="B710" s="6" t="s">
+      <c r="D734" s="0">
+        <v>855</v>
+      </c>
+      <c r="E734" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="735" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A735" s="0" t="s">
         <v>1478</v>
       </c>
-      <c r="C710" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A711" s="0" t="s">
+      <c r="B735" s="6" t="s">
         <v>1479</v>
       </c>
-      <c r="B711" s="6" t="s">
+      <c r="C735" s="0" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D735" s="0">
+        <v>318</v>
+      </c>
+      <c r="E735" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="736" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A736" s="0" t="s">
         <v>1480</v>
       </c>
-      <c r="C711" s="0" t="s">
-[...11 lines deleted...]
-      <c r="B712" s="7" t="s">
+      <c r="B736" s="6" t="s">
         <v>1481</v>
       </c>
-      <c r="C712" s="7"/>
-[...4 lines deleted...]
-      <c r="A713" s="0" t="s">
+      <c r="C736" s="0" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D736" s="0">
+        <v>315</v>
+      </c>
+      <c r="E736" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="737" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A737" s="0" t="s">
         <v>1482</v>
       </c>
-      <c r="B713" s="6" t="s">
+      <c r="B737" s="6" t="s">
         <v>1483</v>
       </c>
-      <c r="C713" s="0" t="s">
+      <c r="C737" s="0" t="s">
         <v>1484</v>
       </c>
-      <c r="D713" s="0">
-[...7 lines deleted...]
-      <c r="A714" s="0" t="s">
+      <c r="D737" s="0">
+        <v>850</v>
+      </c>
+      <c r="E737" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="738" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A738" s="0" t="s">
         <v>1485</v>
       </c>
-      <c r="B714" s="6" t="s">
+      <c r="B738" s="6" t="s">
         <v>1486</v>
       </c>
-      <c r="C714" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A715" s="0" t="s">
+      <c r="C738" s="0" t="s">
         <v>1487</v>
       </c>
-      <c r="B715" s="6" t="s">
+      <c r="D738" s="0">
+        <v>1460</v>
+      </c>
+      <c r="E738" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="739" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A739" s="0" t="s">
         <v>1488</v>
       </c>
-      <c r="C715" s="0" t="s">
+      <c r="B739" s="6" t="s">
         <v>1489</v>
       </c>
-      <c r="D715" s="0">
-[...7 lines deleted...]
-      <c r="A716" s="0" t="s">
+      <c r="C739" s="0" t="s">
         <v>1490</v>
       </c>
-      <c r="B716" s="6" t="s">
+      <c r="D739" s="0">
+        <v>1585</v>
+      </c>
+      <c r="E739" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="740" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A740" s="0" t="s">
         <v>1491</v>
       </c>
-      <c r="C716" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A717" s="0" t="s">
+      <c r="B740" s="6" t="s">
         <v>1492</v>
       </c>
-      <c r="B717" s="6" t="s">
+      <c r="C740" s="0" t="s">
         <v>1493</v>
       </c>
-      <c r="C717" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A718" s="0" t="s">
+      <c r="D740" s="0">
+        <v>1600</v>
+      </c>
+      <c r="E740" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="741" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A741" s="0" t="s">
         <v>1494</v>
       </c>
-      <c r="B718" s="6" t="s">
+      <c r="B741" s="6" t="s">
         <v>1495</v>
       </c>
-      <c r="C718" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A719" s="0" t="s">
+      <c r="C741" s="0" t="s">
         <v>1496</v>
       </c>
-      <c r="B719" s="6" t="s">
+      <c r="D741" s="0">
+        <v>1725</v>
+      </c>
+      <c r="E741" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="742" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A742" s="0" t="s">
         <v>1497</v>
       </c>
-      <c r="C719" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A720" s="0" t="s">
+      <c r="B742" s="6" t="s">
         <v>1498</v>
       </c>
-      <c r="B720" s="6" t="s">
+      <c r="C742" s="0" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D742" s="0">
+        <v>1725</v>
+      </c>
+      <c r="E742" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="743" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A743" s="0" t="s">
         <v>1499</v>
       </c>
-      <c r="C720" s="0" t="s">
+      <c r="B743" s="6" t="s">
         <v>1500</v>
       </c>
-      <c r="D720" s="0">
-[...7 lines deleted...]
-      <c r="A721" s="0" t="s">
+      <c r="C743" s="0" t="s">
         <v>1501</v>
       </c>
-      <c r="B721" s="6" t="s">
+      <c r="D743" s="0">
+        <v>1950</v>
+      </c>
+      <c r="E743" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="744" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A744" s="0" t="s">
         <v>1502</v>
       </c>
-      <c r="C721" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A722" s="0" t="s">
+      <c r="B744" s="6" t="s">
         <v>1503</v>
       </c>
-      <c r="B722" s="6" t="s">
+      <c r="C744" s="0" t="s">
         <v>1504</v>
       </c>
-      <c r="C722" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A723" s="0" t="s">
+      <c r="D744" s="0">
+        <v>855</v>
+      </c>
+      <c r="E744" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="745" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A745" s="0" t="s">
         <v>1505</v>
       </c>
-      <c r="B723" s="6" t="s">
+      <c r="B745" s="6" t="s">
         <v>1506</v>
       </c>
-      <c r="C723" s="0" t="s">
+      <c r="C745" s="0" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D745" s="0">
+        <v>657</v>
+      </c>
+      <c r="E745" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="746" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A746" s="0" t="s">
         <v>1507</v>
       </c>
-      <c r="D723" s="0">
-[...7 lines deleted...]
-      <c r="A724" s="0" t="s">
+      <c r="B746" s="6" t="s">
         <v>1508</v>
       </c>
-      <c r="B724" s="6" t="s">
+      <c r="C746" s="0" t="s">
         <v>1509</v>
       </c>
-      <c r="C724" s="0" t="s">
+      <c r="D746" s="0">
+        <v>890</v>
+      </c>
+      <c r="E746" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="747" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A747" s="0" t="s">
         <v>1510</v>
       </c>
-      <c r="D724" s="0">
-[...7 lines deleted...]
-      <c r="A725" s="0" t="s">
+      <c r="B747" s="6" t="s">
         <v>1511</v>
       </c>
-      <c r="B725" s="6" t="s">
+      <c r="C747" s="0" t="s">
         <v>1512</v>
       </c>
-      <c r="C725" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A726" s="0" t="s">
+      <c r="D747" s="0">
+        <v>1915</v>
+      </c>
+      <c r="E747" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="748" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A748" s="0" t="s">
         <v>1513</v>
       </c>
-      <c r="B726" s="6" t="s">
+      <c r="B748" s="6" t="s">
         <v>1514</v>
       </c>
-      <c r="C726" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A727" s="0" t="s">
+      <c r="C748" s="0" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D748" s="0">
+        <v>1915</v>
+      </c>
+      <c r="E748" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="749" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A749" s="0" t="s">
         <v>1515</v>
       </c>
-      <c r="B727" s="6" t="s">
+      <c r="B749" s="6" t="s">
         <v>1516</v>
       </c>
-      <c r="C727" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A728" s="0" t="s">
+      <c r="C749" s="0" t="s">
         <v>1517</v>
       </c>
-      <c r="B728" s="6" t="s">
+      <c r="D749" s="0">
+        <v>2055</v>
+      </c>
+      <c r="E749" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="750" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A750" s="0" t="s">
         <v>1518</v>
       </c>
-      <c r="C728" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A729" s="0" t="s">
+      <c r="B750" s="6" t="s">
         <v>1519</v>
       </c>
-      <c r="B729" s="6" t="s">
+      <c r="C750" s="0" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D750" s="0">
+        <v>2055</v>
+      </c>
+      <c r="E750" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="751" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A751" s="0" t="s">
         <v>1520</v>
       </c>
-      <c r="C729" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A730" s="0" t="s">
+      <c r="B751" s="6" t="s">
         <v>1521</v>
       </c>
-      <c r="B730" s="6" t="s">
+      <c r="C751" s="0" t="s">
         <v>1522</v>
       </c>
-      <c r="C730" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A731" s="0" t="s">
+      <c r="D751" s="0">
+        <v>657</v>
+      </c>
+      <c r="E751" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="752" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A752" s="0" t="s">
         <v>1523</v>
       </c>
-      <c r="B731" s="6" t="s">
+      <c r="B752" s="6" t="s">
         <v>1524</v>
       </c>
-      <c r="C731" s="0" t="s">
+      <c r="C752" s="0" t="s">
         <v>1525</v>
       </c>
-      <c r="D731" s="0">
-[...7 lines deleted...]
-      <c r="A732" s="0" t="s">
+      <c r="D752" s="0">
+        <v>1340</v>
+      </c>
+      <c r="E752" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="753" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A753" s="0" t="s">
         <v>1526</v>
       </c>
-      <c r="B732" s="6" t="s">
+      <c r="B753" s="6" t="s">
         <v>1527</v>
       </c>
-      <c r="C732" s="0" t="s">
+      <c r="C753" s="0" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D753" s="0">
+        <v>1340</v>
+      </c>
+      <c r="E753" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="754" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A754" s="0" t="s">
         <v>1528</v>
       </c>
-      <c r="D732" s="0">
-[...7 lines deleted...]
-      <c r="A733" s="0" t="s">
+      <c r="B754" s="6" t="s">
         <v>1529</v>
       </c>
-      <c r="B733" s="6" t="s">
+      <c r="C754" s="0" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D754" s="0">
+        <v>1340</v>
+      </c>
+      <c r="E754" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="755" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A755" s="0" t="s">
         <v>1530</v>
       </c>
-      <c r="C733" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A734" s="0" t="s">
+      <c r="B755" s="6" t="s">
         <v>1531</v>
       </c>
-      <c r="B734" s="6" t="s">
+      <c r="C755" s="0" t="s">
         <v>1532</v>
       </c>
-      <c r="C734" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A735" s="0" t="s">
+      <c r="D755" s="0">
+        <v>858</v>
+      </c>
+      <c r="E755" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="756" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A756" s="0" t="s">
         <v>1533</v>
       </c>
-      <c r="B735" s="6" t="s">
+      <c r="B756" s="6" t="s">
         <v>1534</v>
       </c>
-      <c r="C735" s="0" t="s">
-[...356 lines deleted...]
-      <c r="E756" s="5"/>
+      <c r="C756" s="0" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D756" s="0">
+        <v>1460</v>
+      </c>
+      <c r="E756" s="0" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="757" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A757" s="0" t="s">
-        <v>1586</v>
+        <v>1535</v>
       </c>
       <c r="B757" s="6" t="s">
-        <v>1587</v>
+        <v>1536</v>
       </c>
       <c r="C757" s="0" t="s">
-        <v>1588</v>
+        <v>1537</v>
       </c>
       <c r="D757" s="0">
-        <v>126</v>
+        <v>1914</v>
       </c>
       <c r="E757" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="758" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A758" s="0" t="s">
-        <v>1589</v>
+        <v>1538</v>
       </c>
       <c r="B758" s="6" t="s">
-        <v>1590</v>
+        <v>1539</v>
       </c>
       <c r="C758" s="0" t="s">
-        <v>1591</v>
+        <v>1540</v>
       </c>
       <c r="D758" s="0">
-        <v>150</v>
+        <v>890</v>
       </c>
       <c r="E758" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="759" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A759" s="0" t="s">
-        <v>1592</v>
+        <v>1541</v>
       </c>
       <c r="B759" s="6" t="s">
-        <v>1593</v>
+        <v>1542</v>
       </c>
       <c r="C759" s="0" t="s">
-        <v>1594</v>
+        <v>1543</v>
       </c>
       <c r="D759" s="0">
-        <v>148</v>
+        <v>950</v>
       </c>
       <c r="E759" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="760" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A760" s="5"/>
-[...5 lines deleted...]
-      <c r="E760" s="5"/>
+      <c r="A760" s="0" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B760" s="6" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C760" s="0" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D760" s="0">
+        <v>1150</v>
+      </c>
+      <c r="E760" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="761" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A761" s="0" t="s">
-        <v>1596</v>
+        <v>1547</v>
       </c>
       <c r="B761" s="6" t="s">
-        <v>1597</v>
+        <v>1548</v>
       </c>
       <c r="C761" s="0" t="s">
-        <v>1598</v>
+        <v>1549</v>
       </c>
       <c r="D761" s="0">
-        <v>278</v>
+        <v>903</v>
       </c>
       <c r="E761" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="762" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A762" s="0" t="s">
-        <v>1599</v>
+        <v>1550</v>
       </c>
       <c r="B762" s="6" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C762" s="0" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D762" s="0">
         <v>1600</v>
       </c>
-      <c r="C762" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E762" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="763" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A763" s="0" t="s">
-[...22 lines deleted...]
-      <c r="E764" s="4"/>
+      <c r="A763" s="5"/>
+      <c r="B763" s="5" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C763" s="5"/>
+      <c r="D763" s="5"/>
+      <c r="E763" s="5"/>
+    </row>
+    <row r="764" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A764" s="0" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B764" s="6" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C764" s="0" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D764" s="0">
+        <v>778</v>
+      </c>
+      <c r="E764" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="765" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A765" s="5"/>
-[...5 lines deleted...]
-      <c r="E765" s="5"/>
+      <c r="A765" s="0" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B765" s="6" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C765" s="0" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D765" s="0">
+        <v>168</v>
+      </c>
+      <c r="E765" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="766" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A766" s="0" t="s">
-        <v>1607</v>
+        <v>1559</v>
       </c>
       <c r="B766" s="6" t="s">
-        <v>1608</v>
+        <v>1560</v>
       </c>
       <c r="C766" s="0" t="s">
-        <v>1608</v>
+        <v>1561</v>
       </c>
       <c r="D766" s="0">
-        <v>8585</v>
+        <v>237</v>
       </c>
       <c r="E766" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="767" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A767" s="0" t="s">
-        <v>1609</v>
+        <v>1562</v>
       </c>
       <c r="B767" s="6" t="s">
-        <v>1610</v>
+        <v>1563</v>
       </c>
       <c r="C767" s="0" t="s">
-        <v>1611</v>
+        <v>1564</v>
       </c>
       <c r="D767" s="0">
-        <v>25000</v>
+        <v>927</v>
       </c>
       <c r="E767" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="768" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A768" s="5"/>
-[...16 lines deleted...]
-    <row r="770" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A768" s="0" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B768" s="6" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C768" s="0" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D768" s="0">
+        <v>133</v>
+      </c>
+      <c r="E768" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="769" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A769" s="5"/>
+      <c r="B769" s="5" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C769" s="5"/>
+      <c r="D769" s="5"/>
+      <c r="E769" s="5"/>
+    </row>
+    <row r="770" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A770" s="0" t="s">
-        <v>1612</v>
+        <v>1569</v>
       </c>
       <c r="B770" s="6" t="s">
-        <v>1613</v>
+        <v>1570</v>
       </c>
       <c r="C770" s="0" t="s">
-        <v>1614</v>
+        <v>1571</v>
       </c>
       <c r="D770" s="0">
-        <v>595</v>
+        <v>12</v>
       </c>
       <c r="E770" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="771" spans="1:5" hidden="true" outlineLevel="3">
+    <row r="771" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A771" s="0" t="s">
-        <v>1615</v>
+        <v>1572</v>
       </c>
       <c r="B771" s="6" t="s">
-        <v>1616</v>
+        <v>1573</v>
       </c>
       <c r="C771" s="0" t="s">
-        <v>1617</v>
+        <v>1574</v>
       </c>
       <c r="D771" s="0">
-        <v>1700</v>
+        <v>40</v>
       </c>
       <c r="E771" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="772" spans="1:5" hidden="true" outlineLevel="3">
+    <row r="772" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A772" s="0" t="s">
-        <v>1618</v>
+        <v>1575</v>
       </c>
       <c r="B772" s="6" t="s">
-        <v>1619</v>
+        <v>1576</v>
       </c>
       <c r="C772" s="0" t="s">
-        <v>1620</v>
+        <v>1574</v>
       </c>
       <c r="D772" s="0">
-        <v>595</v>
+        <v>40</v>
       </c>
       <c r="E772" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="773" spans="1:5" hidden="true" outlineLevel="3">
-[...8 lines deleted...]
-    <row r="774" spans="1:5" hidden="true" outlineLevel="3">
+    <row r="773" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A773" s="5"/>
+      <c r="B773" s="5" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C773" s="5"/>
+      <c r="D773" s="5"/>
+      <c r="E773" s="5"/>
+    </row>
+    <row r="774" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A774" s="0" t="s">
-        <v>1621</v>
+        <v>1578</v>
       </c>
       <c r="B774" s="6" t="s">
-        <v>1622</v>
+        <v>1579</v>
       </c>
       <c r="C774" s="0" t="s">
-        <v>1623</v>
+        <v>1580</v>
       </c>
       <c r="D774" s="0">
-        <v>1090</v>
+        <v>650</v>
       </c>
       <c r="E774" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="775" spans="1:5" hidden="true" outlineLevel="3">
-[...23 lines deleted...]
-      <c r="E776" s="7"/>
+    <row r="775" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A775" s="5"/>
+      <c r="B775" s="5" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C775" s="5"/>
+      <c r="D775" s="5"/>
+      <c r="E775" s="5"/>
+    </row>
+    <row r="776" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A776" s="0" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B776" s="6" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C776" s="0" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D776" s="0">
+        <v>2200</v>
+      </c>
+      <c r="E776" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="777" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A777" s="5"/>
-[...5 lines deleted...]
-      <c r="E777" s="5"/>
+      <c r="A777" s="0" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B777" s="6" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C777" s="0" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D777" s="0">
+        <v>2900</v>
+      </c>
+      <c r="E777" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="778" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A778" s="5"/>
       <c r="B778" s="5" t="s">
-        <v>1629</v>
+        <v>1588</v>
       </c>
       <c r="C778" s="5"/>
       <c r="D778" s="5"/>
       <c r="E778" s="5"/>
     </row>
     <row r="779" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A779" s="7"/>
       <c r="B779" s="7" t="s">
-        <v>1630</v>
+        <v>1589</v>
       </c>
       <c r="C779" s="7"/>
       <c r="D779" s="7"/>
       <c r="E779" s="7"/>
     </row>
     <row r="780" spans="1:5" hidden="true" outlineLevel="3">
       <c r="A780" s="0" t="s">
-        <v>1631</v>
+        <v>1590</v>
       </c>
       <c r="B780" s="6" t="s">
-        <v>1632</v>
+        <v>1591</v>
       </c>
       <c r="C780" s="0" t="s">
-        <v>1633</v>
+        <v>1592</v>
       </c>
       <c r="D780" s="0">
-        <v>323</v>
+        <v>1536</v>
       </c>
       <c r="E780" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="781" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A781" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A781" s="7"/>
+      <c r="B781" s="7" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C781" s="7"/>
+      <c r="D781" s="7"/>
+      <c r="E781" s="7"/>
     </row>
     <row r="782" spans="1:5" hidden="true" outlineLevel="3">
-      <c r="A782" s="7"/>
-[...14 lines deleted...]
-      <c r="E783" s="7"/>
+      <c r="A782" s="0" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B782" s="6" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C782" s="0" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D782" s="0">
+        <v>1764</v>
+      </c>
+      <c r="E782" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="783" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A783" s="5"/>
+      <c r="B783" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="C783" s="5"/>
+      <c r="D783" s="5"/>
+      <c r="E783" s="5"/>
     </row>
     <row r="784" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A784" s="5"/>
       <c r="B784" s="5" t="s">
-        <v>1637</v>
+        <v>1597</v>
       </c>
       <c r="C784" s="5"/>
       <c r="D784" s="5"/>
       <c r="E784" s="5"/>
     </row>
     <row r="785" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A785" s="0" t="s">
-        <v>1638</v>
+        <v>1598</v>
       </c>
       <c r="B785" s="6" t="s">
-        <v>1639</v>
+        <v>1599</v>
       </c>
       <c r="C785" s="0" t="s">
-        <v>1640</v>
+        <v>1600</v>
       </c>
       <c r="D785" s="0">
-        <v>16990</v>
+        <v>4455</v>
       </c>
       <c r="E785" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="786" spans="1:5" outlineLevel="1">
-[...6 lines deleted...]
-      <c r="E786" s="4"/>
+    <row r="786" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A786" s="0" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B786" s="6" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C786" s="0" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D786" s="0">
+        <v>158</v>
+      </c>
+      <c r="E786" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="787" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A787" s="5"/>
-[...5 lines deleted...]
-      <c r="E787" s="5"/>
+      <c r="A787" s="0" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B787" s="6" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C787" s="0" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D787" s="0">
+        <v>675</v>
+      </c>
+      <c r="E787" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="788" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A788" s="5"/>
-[...5 lines deleted...]
-      <c r="E788" s="5"/>
+      <c r="A788" s="0" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B788" s="6" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C788" s="0" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D788" s="0">
+        <v>158</v>
+      </c>
+      <c r="E788" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="789" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A789" s="0" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B789" s="6" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C789" s="0" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D789" s="0">
+        <v>585</v>
+      </c>
+      <c r="E789" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="790" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A790" s="5"/>
+      <c r="B790" s="5" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C790" s="5"/>
+      <c r="D790" s="5"/>
+      <c r="E790" s="5"/>
+    </row>
+    <row r="791" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A791" s="0" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B791" s="6" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C791" s="0" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D791" s="0">
+        <v>1752</v>
+      </c>
+      <c r="E791" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="792" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A792" s="0" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B792" s="6" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C792" s="0" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D792" s="0">
+        <v>1752</v>
+      </c>
+      <c r="E792" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="793" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A793" s="0" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B793" s="6" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C793" s="0" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D793" s="0">
+        <v>3642</v>
+      </c>
+      <c r="E793" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="794" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A794" s="0" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B794" s="6" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C794" s="0" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D794" s="0">
+        <v>6536</v>
+      </c>
+      <c r="E794" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="795" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A795" s="5"/>
+      <c r="B795" s="5" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C795" s="5"/>
+      <c r="D795" s="5"/>
+      <c r="E795" s="5"/>
+    </row>
+    <row r="796" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A796" s="7"/>
+      <c r="B796" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C796" s="7"/>
+      <c r="D796" s="7"/>
+      <c r="E796" s="7"/>
+    </row>
+    <row r="797" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A797" s="0" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B797" s="6" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C797" s="0" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D797" s="0">
+        <v>4229</v>
+      </c>
+      <c r="E797" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="798" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A798" s="0" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B798" s="6" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C798" s="0" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D798" s="0">
+        <v>4229</v>
+      </c>
+      <c r="E798" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="799" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A799" s="7"/>
+      <c r="B799" s="7" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C799" s="7"/>
+      <c r="D799" s="7"/>
+      <c r="E799" s="7"/>
+    </row>
+    <row r="800" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A800" s="7"/>
+      <c r="B800" s="7" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C800" s="7"/>
+      <c r="D800" s="7"/>
+      <c r="E800" s="7"/>
+    </row>
+    <row r="801" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A801" s="0" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B801" s="6" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C801" s="0" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D801" s="0">
+        <v>4358</v>
+      </c>
+      <c r="E801" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="802" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A802" s="0" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B802" s="6" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C802" s="0" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D802" s="0">
+        <v>4358</v>
+      </c>
+      <c r="E802" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="803" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A803" s="0" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B803" s="6" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C803" s="0" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D803" s="0">
+        <v>4358</v>
+      </c>
+      <c r="E803" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="804" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A804" s="0" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B804" s="6" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C804" s="0" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D804" s="0">
+        <v>4358</v>
+      </c>
+      <c r="E804" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="805" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A805" s="0" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B805" s="6" t="s">
         <v>1643</v>
       </c>
-      <c r="B789" s="6" t="s">
+      <c r="C805" s="0" t="s">
         <v>1644</v>
       </c>
-      <c r="C789" s="0" t="s">
+      <c r="D805" s="0">
+        <v>711</v>
+      </c>
+      <c r="E805" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="806" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A806" s="0" t="s">
         <v>1645</v>
       </c>
-      <c r="D789" s="0">
-[...7 lines deleted...]
-      <c r="A790" s="0" t="s">
+      <c r="B806" s="6" t="s">
         <v>1646</v>
       </c>
-      <c r="B790" s="6" t="s">
+      <c r="C806" s="0" t="s">
         <v>1647</v>
       </c>
-      <c r="C790" s="0" t="s">
+      <c r="D806" s="0">
+        <v>2273</v>
+      </c>
+      <c r="E806" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="807" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A807" s="0" t="s">
         <v>1648</v>
       </c>
-      <c r="D790" s="0">
-[...8 lines deleted...]
-      <c r="B791" s="5" t="s">
+      <c r="B807" s="6" t="s">
         <v>1649</v>
       </c>
-      <c r="C791" s="5"/>
-[...5 lines deleted...]
-      <c r="B792" s="5" t="s">
+      <c r="C807" s="0" t="s">
         <v>1650</v>
       </c>
-      <c r="C792" s="5"/>
-[...5 lines deleted...]
-      <c r="B793" s="4" t="s">
+      <c r="D807" s="0">
+        <v>10135</v>
+      </c>
+      <c r="E807" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="808" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A808" s="0" t="s">
         <v>1651</v>
       </c>
-      <c r="C793" s="4"/>
-[...13 lines deleted...]
-      <c r="A795" s="0" t="s">
+      <c r="B808" s="6" t="s">
         <v>1652</v>
       </c>
-      <c r="B795" s="6" t="s">
+      <c r="C808" s="0" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D808" s="0">
+        <v>3853</v>
+      </c>
+      <c r="E808" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="809" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A809" s="0" t="s">
         <v>1653</v>
       </c>
-      <c r="C795" s="0" t="s">
+      <c r="B809" s="6" t="s">
         <v>1654</v>
       </c>
-      <c r="D795" s="0">
-[...7 lines deleted...]
-      <c r="A796" s="0" t="s">
+      <c r="C809" s="0" t="s">
         <v>1655</v>
       </c>
-      <c r="B796" s="6" t="s">
+      <c r="D809" s="0">
+        <v>4056</v>
+      </c>
+      <c r="E809" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="810" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A810" s="7"/>
+      <c r="B810" s="7" t="s">
         <v>1656</v>
       </c>
-      <c r="C796" s="0" t="s">
+      <c r="C810" s="7"/>
+      <c r="D810" s="7"/>
+      <c r="E810" s="7"/>
+    </row>
+    <row r="811" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A811" s="7"/>
+      <c r="B811" s="7" t="s">
         <v>1657</v>
       </c>
-      <c r="D796" s="0">
-[...7 lines deleted...]
-      <c r="A797" s="0" t="s">
+      <c r="C811" s="7"/>
+      <c r="D811" s="7"/>
+      <c r="E811" s="7"/>
+    </row>
+    <row r="812" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A812" s="7"/>
+      <c r="B812" s="7" t="s">
         <v>1658</v>
       </c>
-      <c r="B797" s="6" t="s">
+      <c r="C812" s="7"/>
+      <c r="D812" s="7"/>
+      <c r="E812" s="7"/>
+    </row>
+    <row r="813" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A813" s="7"/>
+      <c r="B813" s="7" t="s">
         <v>1659</v>
       </c>
-      <c r="C797" s="0" t="s">
+      <c r="C813" s="7"/>
+      <c r="D813" s="7"/>
+      <c r="E813" s="7"/>
+    </row>
+    <row r="814" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A814" s="7"/>
+      <c r="B814" s="7" t="s">
         <v>1660</v>
       </c>
-      <c r="D797" s="0">
-[...7 lines deleted...]
-      <c r="A798" s="0" t="s">
+      <c r="C814" s="7"/>
+      <c r="D814" s="7"/>
+      <c r="E814" s="7"/>
+    </row>
+    <row r="815" spans="1:5" outlineLevel="1">
+      <c r="A815" s="4"/>
+      <c r="B815" s="4" t="s">
         <v>1661</v>
       </c>
-      <c r="B798" s="6" t="s">
+      <c r="C815" s="4"/>
+      <c r="D815" s="4"/>
+      <c r="E815" s="4"/>
+    </row>
+    <row r="816" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A816" s="5"/>
+      <c r="B816" s="5" t="s">
         <v>1662</v>
       </c>
-      <c r="C798" s="0" t="s">
-[...241 lines deleted...]
-      </c>
+      <c r="C816" s="5"/>
+      <c r="D816" s="5"/>
+      <c r="E816" s="5"/>
     </row>
     <row r="817" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A817" s="0" t="s">
-        <v>1693</v>
+        <v>1663</v>
       </c>
       <c r="B817" s="6" t="s">
-        <v>1694</v>
+        <v>1664</v>
       </c>
       <c r="C817" s="0" t="s">
-        <v>1695</v>
+        <v>1665</v>
       </c>
       <c r="D817" s="0">
-        <v>1600</v>
+        <v>1962</v>
       </c>
       <c r="E817" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="818" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A818" s="0" t="s">
-        <v>1696</v>
+        <v>1666</v>
       </c>
       <c r="B818" s="6" t="s">
-        <v>1697</v>
+        <v>1667</v>
       </c>
       <c r="C818" s="0" t="s">
-        <v>1698</v>
+        <v>1668</v>
       </c>
       <c r="D818" s="0">
-        <v>1725</v>
+        <v>1863</v>
       </c>
       <c r="E818" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="819" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A819" s="0" t="s">
-        <v>1699</v>
+        <v>1669</v>
       </c>
       <c r="B819" s="6" t="s">
-        <v>1700</v>
+        <v>1670</v>
       </c>
       <c r="C819" s="0" t="s">
-        <v>1698</v>
+        <v>1670</v>
       </c>
       <c r="D819" s="0">
-        <v>1725</v>
+        <v>6174</v>
       </c>
       <c r="E819" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="820" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A820" s="0" t="s">
-        <v>1701</v>
+        <v>1671</v>
       </c>
       <c r="B820" s="6" t="s">
-        <v>1702</v>
+        <v>1672</v>
       </c>
       <c r="C820" s="0" t="s">
-        <v>1703</v>
+        <v>1672</v>
       </c>
       <c r="D820" s="0">
-        <v>1950</v>
+        <v>3231</v>
       </c>
       <c r="E820" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="821" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A821" s="0" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B821" s="6" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C821" s="0"/>
+      <c r="D821" s="0">
+        <v>2000</v>
+      </c>
+      <c r="E821" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="822" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A822" s="5"/>
+      <c r="B822" s="5" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C822" s="5"/>
+      <c r="D822" s="5"/>
+      <c r="E822" s="5"/>
+    </row>
+    <row r="823" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A823" s="5"/>
+      <c r="B823" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C823" s="5"/>
+      <c r="D823" s="5"/>
+      <c r="E823" s="5"/>
+    </row>
+    <row r="824" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A824" s="5"/>
+      <c r="B824" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="C824" s="5"/>
+      <c r="D824" s="5"/>
+      <c r="E824" s="5"/>
+    </row>
+    <row r="825" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A825" s="5"/>
+      <c r="B825" s="5" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C825" s="5"/>
+      <c r="D825" s="5"/>
+      <c r="E825" s="5"/>
+    </row>
+    <row r="826" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A826" s="7"/>
+      <c r="B826" s="7" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C826" s="7"/>
+      <c r="D826" s="7"/>
+      <c r="E826" s="7"/>
+    </row>
+    <row r="827" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A827" s="7"/>
+      <c r="B827" s="7" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C827" s="7"/>
+      <c r="D827" s="7"/>
+      <c r="E827" s="7"/>
+    </row>
+    <row r="828" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A828" s="7"/>
+      <c r="B828" s="7" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C828" s="7"/>
+      <c r="D828" s="7"/>
+      <c r="E828" s="7"/>
+    </row>
+    <row r="829" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A829" s="7"/>
+      <c r="B829" s="7" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C829" s="7"/>
+      <c r="D829" s="7"/>
+      <c r="E829" s="7"/>
+    </row>
+    <row r="830" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A830" s="7"/>
+      <c r="B830" s="7" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C830" s="7"/>
+      <c r="D830" s="7"/>
+      <c r="E830" s="7"/>
+    </row>
+    <row r="831" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A831" s="0" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B831" s="6" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C831" s="0" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D831" s="0">
+        <v>795</v>
+      </c>
+      <c r="E831" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="832" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A832" s="7"/>
+      <c r="B832" s="7" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C832" s="7"/>
+      <c r="D832" s="7"/>
+      <c r="E832" s="7"/>
+    </row>
+    <row r="833" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A833" s="0" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B833" s="6" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C833" s="0" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D833" s="0">
+        <v>850</v>
+      </c>
+      <c r="E833" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="834" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A834" s="0" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B834" s="6" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C834" s="0" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D834" s="0">
+        <v>850</v>
+      </c>
+      <c r="E834" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="835" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A835" s="0" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B835" s="6" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C835" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D835" s="0">
+        <v>967</v>
+      </c>
+      <c r="E835" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="836" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A836" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B836" s="6" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C836" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D836" s="0">
+        <v>714</v>
+      </c>
+      <c r="E836" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="837" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A837" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B837" s="6" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C837" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D837" s="0">
+        <v>571</v>
+      </c>
+      <c r="E837" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="838" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A838" s="0" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B838" s="6" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C838" s="0" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D838" s="0">
+        <v>34700</v>
+      </c>
+      <c r="E838" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="839" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A839" s="0" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B839" s="6" t="s">
         <v>1704</v>
       </c>
-      <c r="B821" s="6" t="s">
+      <c r="C839" s="0" t="s">
         <v>1705</v>
       </c>
-      <c r="C821" s="0" t="s">
+      <c r="D839" s="0">
+        <v>1482</v>
+      </c>
+      <c r="E839" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="840" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A840" s="0" t="s">
         <v>1706</v>
       </c>
-      <c r="D821" s="0">
-[...7 lines deleted...]
-      <c r="A822" s="0" t="s">
+      <c r="B840" s="6" t="s">
         <v>1707</v>
       </c>
-      <c r="B822" s="6" t="s">
+      <c r="C840" s="0" t="s">
         <v>1708</v>
       </c>
-      <c r="C822" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A823" s="0" t="s">
+      <c r="D840" s="0">
+        <v>1009</v>
+      </c>
+      <c r="E840" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="841" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A841" s="0" t="s">
         <v>1709</v>
       </c>
-      <c r="B823" s="6" t="s">
+      <c r="B841" s="6" t="s">
         <v>1710</v>
       </c>
-      <c r="C823" s="0" t="s">
+      <c r="C841" s="0" t="s">
         <v>1711</v>
       </c>
-      <c r="D823" s="0">
-[...7 lines deleted...]
-      <c r="A824" s="0" t="s">
+      <c r="D841" s="0">
+        <v>1005</v>
+      </c>
+      <c r="E841" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="842" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A842" s="0" t="s">
         <v>1712</v>
       </c>
-      <c r="B824" s="6" t="s">
+      <c r="B842" s="6" t="s">
         <v>1713</v>
       </c>
-      <c r="C824" s="0" t="s">
+      <c r="C842" s="0" t="s">
         <v>1714</v>
       </c>
-      <c r="D824" s="0">
-[...7 lines deleted...]
-      <c r="A825" s="0" t="s">
+      <c r="D842" s="0">
+        <v>870</v>
+      </c>
+      <c r="E842" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="843" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A843" s="0" t="s">
         <v>1715</v>
       </c>
-      <c r="B825" s="6" t="s">
+      <c r="B843" s="6" t="s">
         <v>1716</v>
       </c>
-      <c r="C825" s="0" t="s">
-[...10 lines deleted...]
-      <c r="A826" s="0" t="s">
+      <c r="C843" s="0" t="s">
         <v>1717</v>
       </c>
-      <c r="B826" s="6" t="s">
+      <c r="D843" s="0">
+        <v>3977</v>
+      </c>
+      <c r="E843" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="844" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A844" s="5"/>
+      <c r="B844" s="5" t="s">
         <v>1718</v>
       </c>
-      <c r="C826" s="0" t="s">
-[...305 lines deleted...]
-      </c>
+      <c r="C844" s="5"/>
+      <c r="D844" s="5"/>
+      <c r="E844" s="5"/>
     </row>
     <row r="845" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A845" s="0" t="s">
-        <v>1767</v>
+        <v>1719</v>
       </c>
       <c r="B845" s="6" t="s">
-        <v>1768</v>
+        <v>1720</v>
       </c>
       <c r="C845" s="0" t="s">
-        <v>1769</v>
+        <v>1721</v>
       </c>
       <c r="D845" s="0">
-        <v>133</v>
+        <v>8500</v>
       </c>
       <c r="E845" s="0" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="846" spans="1:5" hidden="true" outlineLevel="2">
-[...6 lines deleted...]
-      <c r="E846" s="5"/>
+    <row r="846" spans="1:5" outlineLevel="1">
+      <c r="A846" s="4"/>
+      <c r="B846" s="4" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C846" s="4"/>
+      <c r="D846" s="4"/>
+      <c r="E846" s="4"/>
     </row>
     <row r="847" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A847" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A847" s="5"/>
+      <c r="B847" s="5" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C847" s="5"/>
+      <c r="D847" s="5"/>
+      <c r="E847" s="5"/>
     </row>
     <row r="848" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A848" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A848" s="5"/>
+      <c r="B848" s="5" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C848" s="5"/>
+      <c r="D848" s="5"/>
+      <c r="E848" s="5"/>
     </row>
     <row r="849" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A849" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A849" s="5"/>
+      <c r="B849" s="5" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C849" s="5"/>
+      <c r="D849" s="5"/>
+      <c r="E849" s="5"/>
     </row>
     <row r="850" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A850" s="0" t="s">
-[...22 lines deleted...]
-      <c r="E851" s="5"/>
+      <c r="A850" s="5"/>
+      <c r="B850" s="5" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C850" s="5"/>
+      <c r="D850" s="5"/>
+      <c r="E850" s="5"/>
+    </row>
+    <row r="851" spans="1:5" outlineLevel="1">
+      <c r="A851" s="4"/>
+      <c r="B851" s="4" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C851" s="4"/>
+      <c r="D851" s="4"/>
+      <c r="E851" s="4"/>
     </row>
     <row r="852" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A852" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A852" s="5"/>
+      <c r="B852" s="5" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C852" s="5"/>
+      <c r="D852" s="5"/>
+      <c r="E852" s="5"/>
     </row>
     <row r="853" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A853" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A853" s="5"/>
+      <c r="B853" s="5" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C853" s="5"/>
+      <c r="D853" s="5"/>
+      <c r="E853" s="5"/>
     </row>
     <row r="854" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A854" s="0" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="A854" s="5"/>
+      <c r="B854" s="5" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C854" s="5"/>
+      <c r="D854" s="5"/>
+      <c r="E854" s="5"/>
+    </row>
+    <row r="855" spans="1:5" outlineLevel="1">
+      <c r="A855" s="4"/>
+      <c r="B855" s="4" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C855" s="4"/>
+      <c r="D855" s="4"/>
+      <c r="E855" s="4"/>
     </row>
     <row r="856" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A856" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A856" s="5"/>
+      <c r="B856" s="5" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C856" s="5"/>
+      <c r="D856" s="5"/>
+      <c r="E856" s="5"/>
     </row>
     <row r="857" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A857" s="5"/>
       <c r="B857" s="5" t="s">
-        <v>1794</v>
+        <v>1733</v>
       </c>
       <c r="C857" s="5"/>
       <c r="D857" s="5"/>
       <c r="E857" s="5"/>
     </row>
     <row r="858" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A858" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A858" s="5"/>
+      <c r="B858" s="5" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C858" s="5"/>
+      <c r="D858" s="5"/>
+      <c r="E858" s="5"/>
     </row>
     <row r="859" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A859" s="0" t="s">
-        <v>1798</v>
+        <v>1735</v>
       </c>
       <c r="B859" s="6" t="s">
-        <v>1799</v>
+        <v>1736</v>
       </c>
       <c r="C859" s="0" t="s">
-        <v>1800</v>
+        <v>1736</v>
       </c>
       <c r="D859" s="0">
-        <v>2900</v>
+        <v>163.78</v>
       </c>
       <c r="E859" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="860" spans="1:5" hidden="true" outlineLevel="2">
-      <c r="A860" s="5"/>
-[...16 lines deleted...]
-    <row r="862" spans="1:5" hidden="true" outlineLevel="3">
+      <c r="A860" s="0" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B860" s="6" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C860" s="0" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D860" s="0">
+        <v>66.9</v>
+      </c>
+      <c r="E860" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="861" spans="1:5" hidden="true" outlineLevel="2">
+      <c r="A861" s="0" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B861" s="6" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C861" s="0" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D861" s="0">
+        <v>648.32</v>
+      </c>
+      <c r="E861" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="862" spans="1:5" hidden="true" outlineLevel="2">
       <c r="A862" s="0" t="s">
-        <v>1803</v>
+        <v>1743</v>
       </c>
       <c r="B862" s="6" t="s">
-        <v>1804</v>
+        <v>1744</v>
       </c>
       <c r="C862" s="0" t="s">
-        <v>1805</v>
+        <v>1742</v>
       </c>
       <c r="D862" s="0">
-        <v>1536</v>
+        <v>656.74</v>
       </c>
       <c r="E862" s="0" t="s">
-        <v>13</v>
-[...1249 lines deleted...]
-        <v>28</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_20"/>
@@ -21211,633 +18737,541 @@
     <hyperlink ref="B110" r:id="rId_hyperlink_83"/>
     <hyperlink ref="B111" r:id="rId_hyperlink_84"/>
     <hyperlink ref="B112" r:id="rId_hyperlink_85"/>
     <hyperlink ref="B113" r:id="rId_hyperlink_86"/>
     <hyperlink ref="B114" r:id="rId_hyperlink_87"/>
     <hyperlink ref="B117" r:id="rId_hyperlink_88"/>
     <hyperlink ref="B118" r:id="rId_hyperlink_89"/>
     <hyperlink ref="B119" r:id="rId_hyperlink_90"/>
     <hyperlink ref="B120" r:id="rId_hyperlink_91"/>
     <hyperlink ref="B121" r:id="rId_hyperlink_92"/>
     <hyperlink ref="B122" r:id="rId_hyperlink_93"/>
     <hyperlink ref="B123" r:id="rId_hyperlink_94"/>
     <hyperlink ref="B124" r:id="rId_hyperlink_95"/>
     <hyperlink ref="B125" r:id="rId_hyperlink_96"/>
     <hyperlink ref="B127" r:id="rId_hyperlink_97"/>
     <hyperlink ref="B128" r:id="rId_hyperlink_98"/>
     <hyperlink ref="B129" r:id="rId_hyperlink_99"/>
     <hyperlink ref="B131" r:id="rId_hyperlink_100"/>
     <hyperlink ref="B132" r:id="rId_hyperlink_101"/>
     <hyperlink ref="B133" r:id="rId_hyperlink_102"/>
     <hyperlink ref="B134" r:id="rId_hyperlink_103"/>
     <hyperlink ref="B138" r:id="rId_hyperlink_104"/>
     <hyperlink ref="B139" r:id="rId_hyperlink_105"/>
     <hyperlink ref="B140" r:id="rId_hyperlink_106"/>
     <hyperlink ref="B141" r:id="rId_hyperlink_107"/>
-    <hyperlink ref="B142" r:id="rId_hyperlink_108"/>
-[...36 lines deleted...]
-    <hyperlink ref="B209" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="B154" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="B163" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="B164" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="B165" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="B166" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="B168" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="B172" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="B173" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="B178" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="B179" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="B182" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="B183" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="B184" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="B185" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="B186" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="B187" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="B188" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="B189" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="B190" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="B191" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="B192" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="B194" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="B195" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="B196" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="B197" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="B198" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="B199" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="B200" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="B201" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="B202" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="B203" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="B204" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="B205" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="B206" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="B207" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="B208" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="B209" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="B210" r:id="rId_hyperlink_145"/>
     <hyperlink ref="B211" r:id="rId_hyperlink_146"/>
     <hyperlink ref="B212" r:id="rId_hyperlink_147"/>
     <hyperlink ref="B213" r:id="rId_hyperlink_148"/>
     <hyperlink ref="B214" r:id="rId_hyperlink_149"/>
     <hyperlink ref="B215" r:id="rId_hyperlink_150"/>
     <hyperlink ref="B216" r:id="rId_hyperlink_151"/>
     <hyperlink ref="B217" r:id="rId_hyperlink_152"/>
     <hyperlink ref="B218" r:id="rId_hyperlink_153"/>
     <hyperlink ref="B219" r:id="rId_hyperlink_154"/>
     <hyperlink ref="B220" r:id="rId_hyperlink_155"/>
-    <hyperlink ref="B221" r:id="rId_hyperlink_156"/>
-[...56 lines deleted...]
-    <hyperlink ref="B311" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="B227" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="B238" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="B240" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="B244" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="B245" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="B246" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="B247" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="B257" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="B258" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="B259" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="B260" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="B261" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="B262" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="B263" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="B264" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="B265" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="B266" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="B267" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="B268" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="B269" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="B273" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="B274" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="B275" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="B276" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="B277" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="B278" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="B279" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="B280" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="B281" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="B283" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="B284" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="B290" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="B291" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="B292" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="B293" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="B294" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="B295" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="B296" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="B297" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="B298" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="B299" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="B300" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="B301" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="B302" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="B303" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="B304" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="B305" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="B306" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="B307" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="B308" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="B309" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="B310" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="B311" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="B312" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="B313" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="B314" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="B315" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="B316" r:id="rId_hyperlink_213"/>
     <hyperlink ref="B317" r:id="rId_hyperlink_214"/>
     <hyperlink ref="B318" r:id="rId_hyperlink_215"/>
     <hyperlink ref="B319" r:id="rId_hyperlink_216"/>
     <hyperlink ref="B320" r:id="rId_hyperlink_217"/>
     <hyperlink ref="B321" r:id="rId_hyperlink_218"/>
     <hyperlink ref="B322" r:id="rId_hyperlink_219"/>
     <hyperlink ref="B323" r:id="rId_hyperlink_220"/>
     <hyperlink ref="B324" r:id="rId_hyperlink_221"/>
     <hyperlink ref="B325" r:id="rId_hyperlink_222"/>
     <hyperlink ref="B326" r:id="rId_hyperlink_223"/>
     <hyperlink ref="B327" r:id="rId_hyperlink_224"/>
     <hyperlink ref="B328" r:id="rId_hyperlink_225"/>
     <hyperlink ref="B329" r:id="rId_hyperlink_226"/>
     <hyperlink ref="B330" r:id="rId_hyperlink_227"/>
     <hyperlink ref="B331" r:id="rId_hyperlink_228"/>
     <hyperlink ref="B332" r:id="rId_hyperlink_229"/>
     <hyperlink ref="B333" r:id="rId_hyperlink_230"/>
     <hyperlink ref="B334" r:id="rId_hyperlink_231"/>
     <hyperlink ref="B335" r:id="rId_hyperlink_232"/>
     <hyperlink ref="B336" r:id="rId_hyperlink_233"/>
     <hyperlink ref="B337" r:id="rId_hyperlink_234"/>
     <hyperlink ref="B338" r:id="rId_hyperlink_235"/>
     <hyperlink ref="B339" r:id="rId_hyperlink_236"/>
     <hyperlink ref="B340" r:id="rId_hyperlink_237"/>
     <hyperlink ref="B341" r:id="rId_hyperlink_238"/>
     <hyperlink ref="B342" r:id="rId_hyperlink_239"/>
     <hyperlink ref="B343" r:id="rId_hyperlink_240"/>
     <hyperlink ref="B344" r:id="rId_hyperlink_241"/>
     <hyperlink ref="B345" r:id="rId_hyperlink_242"/>
     <hyperlink ref="B346" r:id="rId_hyperlink_243"/>
     <hyperlink ref="B347" r:id="rId_hyperlink_244"/>
     <hyperlink ref="B348" r:id="rId_hyperlink_245"/>
     <hyperlink ref="B349" r:id="rId_hyperlink_246"/>
-    <hyperlink ref="B350" r:id="rId_hyperlink_247"/>
-[...442 lines deleted...]
-    <hyperlink ref="B954" r:id="rId_hyperlink_690"/>
+    <hyperlink ref="B351" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="B352" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="B353" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="B354" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="B355" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="B356" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="B357" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="B358" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="B359" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="B360" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="B361" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="B364" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="B365" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="B367" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="B368" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="B369" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="B370" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="B371" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="B374" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="B377" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="B378" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="B379" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="B381" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="B382" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="B383" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="B384" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="B387" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="B388" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="B389" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="B390" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="B392" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="B393" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="B396" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="B398" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="B399" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="B404" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="B405" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="B407" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="B408" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="B409" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="B410" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="B411" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="B412" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="B413" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="B414" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="B415" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="B416" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="B417" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="B418" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="B419" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="B420" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="B421" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="B422" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="B423" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="B425" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="B426" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="B427" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="B428" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="B429" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="B430" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="B431" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="B432" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="B433" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="B434" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="B435" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="B436" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="B437" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="B438" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="B439" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="B440" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="B441" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="B442" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="B443" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="B444" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="B445" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="B446" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="B447" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="B448" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="B449" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="B450" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="B451" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="B452" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="B453" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="B454" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="B455" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="B456" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="B457" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="B458" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="B459" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="B460" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="B461" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="B464" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="B465" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="B466" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="B467" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="B471" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="B474" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="B482" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="B483" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="B484" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="B488" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="B489" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="B491" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="B493" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="B495" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="B496" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="B499" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="B500" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="B501" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="B503" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="B504" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="B506" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="B507" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="B508" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="B510" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="B511" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="B512" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="B517" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="B518" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="B519" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="B520" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="B521" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="B522" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="B523" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="B525" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="B526" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="B528" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="B529" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="B530" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="B531" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="B532" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="B533" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="B534" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="B535" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="B536" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="B537" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="B538" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="B539" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="B540" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="B541" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="B542" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="B543" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="B544" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="B545" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="B546" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="B547" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="B548" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="B549" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="B550" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="B551" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="B552" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="B553" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="B554" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="B555" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="B559" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="B562" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="B563" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="B564" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="B565" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="B566" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="B567" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="B568" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="B569" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="B571" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="B573" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="B574" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="B575" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="B576" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="B578" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="B581" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="B582" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="B588" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="B589" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="B590" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="B591" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="B592" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="B593" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="B594" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="B595" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="B596" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="B602" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="B604" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="B605" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="B606" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="B607" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="B608" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="B609" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="B610" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="B611" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="B612" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="B613" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="B614" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="B615" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="B616" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="B625" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="B626" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="B629" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="B630" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="B633" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="B634" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="B635" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="B636" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="B637" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="B638" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="B640" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="B641" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="B642" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="B643" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="B644" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="B645" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="B646" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="B647" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="B648" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="B649" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="B650" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="B651" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="B652" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="B653" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="B654" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="B655" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="B656" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="B657" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="B658" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="B659" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="B660" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="B661" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="B662" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="B663" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="B664" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="B665" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="B666" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="B667" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="B668" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="B669" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="B670" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="B671" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="B672" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="B673" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="B674" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="B675" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="B676" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="B677" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="B678" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="B679" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="B680" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="B681" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="B683" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="B684" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="B686" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="B687" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="B688" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="B691" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="B692" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="B695" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="B696" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="B697" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="B699" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="B700" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="B705" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="B706" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="B710" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="B714" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="B715" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="B720" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="B721" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="B722" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="B723" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="B733" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="B734" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="B735" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="B736" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="B737" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="B738" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="B739" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="B740" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="B741" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="B742" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="B743" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="B744" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="B745" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="B746" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="B747" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="B748" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="B749" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="B750" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="B751" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="B752" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="B753" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="B754" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="B755" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="B756" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="B757" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="B758" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="B759" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="B760" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="B761" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="B762" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="B764" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="B765" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="B766" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="B767" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="B768" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="B770" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="B771" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="B772" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="B774" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="B776" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="B777" r:id="rId_hyperlink_554"/>
+    <hyperlink ref="B780" r:id="rId_hyperlink_555"/>
+    <hyperlink ref="B782" r:id="rId_hyperlink_556"/>
+    <hyperlink ref="B785" r:id="rId_hyperlink_557"/>
+    <hyperlink ref="B786" r:id="rId_hyperlink_558"/>
+    <hyperlink ref="B787" r:id="rId_hyperlink_559"/>
+    <hyperlink ref="B788" r:id="rId_hyperlink_560"/>
+    <hyperlink ref="B789" r:id="rId_hyperlink_561"/>
+    <hyperlink ref="B791" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="B792" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="B793" r:id="rId_hyperlink_564"/>
+    <hyperlink ref="B794" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="B797" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="B798" r:id="rId_hyperlink_567"/>
+    <hyperlink ref="B801" r:id="rId_hyperlink_568"/>
+    <hyperlink ref="B802" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="B803" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="B804" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="B805" r:id="rId_hyperlink_572"/>
+    <hyperlink ref="B806" r:id="rId_hyperlink_573"/>
+    <hyperlink ref="B807" r:id="rId_hyperlink_574"/>
+    <hyperlink ref="B808" r:id="rId_hyperlink_575"/>
+    <hyperlink ref="B809" r:id="rId_hyperlink_576"/>
+    <hyperlink ref="B817" r:id="rId_hyperlink_577"/>
+    <hyperlink ref="B818" r:id="rId_hyperlink_578"/>
+    <hyperlink ref="B819" r:id="rId_hyperlink_579"/>
+    <hyperlink ref="B820" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="B821" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="B831" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="B833" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="B834" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="B835" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="B836" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="B837" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="B838" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="B839" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="B840" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="B841" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="B842" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="B843" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="B845" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="B859" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="B860" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="B861" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="B862" r:id="rId_hyperlink_598"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>